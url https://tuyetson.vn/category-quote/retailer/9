--- v4 (2026-08-20)
+++ v5 (2026-10-05)
@@ -412,75 +412,81 @@
   <si>
     <t xml:space="preserve">Bút trình chiếu Logitech R400 ( Cty ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bút trình chiếu Logitech R400 ( Chính hãng ) </t>
   </si>
   <si>
     <t>Khung treo máy chiếu 1,2M</t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Máy In</t>
   </si>
   <si>
     <t>Máy In Bill - Máy In Hóa Đơn - Máy In Nhiệt</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn bluetooth Gprinter 58MPIII, máy in bill ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn Epson TM-T82III (USB + RS232), máy in bill ( Mới 100% ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Máy in hóa đơn HPRT TP80N-M USB+WIFI+BLUETOOTH - máy in bill ( Khổ giấy K80x80, Độ phân giải 576 điểm, 203dpi, Tốc độ in 200mm/s, đầu in 150km, dao cắt 1,5 triệu lần, in 1 lần 7 thiết bị trên 1 máy in thông qua Wifi/ Bluetooth giúp cho khách hàng tiết kiệm chi phí khi nhu cầu sử dụng nhiều thiết bị cùng 1 lúc ) </t>
+  </si>
+  <si>
     <t>Máy in hóa đơn Topcash LV-800N, máy in bill</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter K200L USB + Lan, máy in bill ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter XP-58IIB USB + BLUETOOTH, máy in bill ( Khổ giấy K57x45, Độ phân giải 384 điểm, Tốc độ in 90mm/giây, đầu in 50km - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter XP-58IIB USB + BLUETOOTH, máy in bill ( Khổ giấy K57x45, Độ phân giải 384 điểm, Tốc độ in 90mm/giây, đầu in 50km ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter XP-K200U (USB), máy in bill ( Chiều rộng in 76mm - tuổi thọ đầu in 150km - Độ phân giải: 576 điểm/dòng - Tốc độ in: 230mm/giây - Khổ giấy: K80x80 - Trọng lượng: 1 kg - Kích thước: 189,15 x 145,35 x 139,7mm (DxWxH) - Mới 100% - 12 Tháng - Tặng kèm 5 cuộn giấy in nhiệt ) </t>
   </si>
   <si>
     <t>Máy in hóa đơn Xprinter XP-K200W, máy in bill</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter XP-Q260 USB + LAN + COM, máy in bill ( Chiều rộng in 76mm, Khổ giấy K80x80, Độ phân giải 576 điểm/dòng, Tốc độ in 300mm/giây, đầu in 150km, dao cắt 1.5 triệu lần ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn Xprinter XP-Q801K, máy in bill ( USB + LAN ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Máy in hóa đơn XPrinter XP-Q807K USB+LAN - máy in bill ( Khổ giấy K80x80, Độ phân giải 576 điểm, Tốc độ in 230mm/giây, đầu in 150km, dao cắt 1,5 triệu lần ) </t>
+    <t xml:space="preserve">Máy in hóa đơn XPrinter XP-Q807K_UL USB+LAN - máy in bill ( Khổ giấy K80x80, Độ phân giải 576 điểm, Tốc độ in 230mm/giây, đầu in 150km, dao cắt 1,5 triệu lần ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máy in hóa đơn XPrinter XP-Q807K_UW USB+Wifi - máy in bill ( Khổ giấy K80x80, Độ phân giải 576 điểm, Tốc độ in 230mm/giây, đầu in 150km, dao cắt 1,5 triệu lần ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter XP-Q809K USB + LAN + Bluetooth, máy in bill ( Khổ giấy K80x80, Độ phân giải 576 điểm, Tốc độ in 260mm/giây, đầu in 150km, dao cắt 1,5 triệu lần ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn XPrinter XP-T80L USB + LAN, máy in bill ( Khổ giấy K80x80, Độ phân giải 576 điểm, Tốc độ in 230mm/giây, đầu in 100km, dao cắt 1 triệu lần ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in hóa đơn Xprinter XP-T80U, máy in bill ( in nhiệt trực tiếp, tuổi thọ đầu in 150km, 576 điểm/ dòng, k80X80, Đường kính lõi tối thiểu 25mm, Tốc độ 152mm/ giây, Tốc độ in: 230mm/giây - Chính hãng MỚI 100% - kết nối USB - Bảo hành 12 Tháng ) </t>
   </si>
   <si>
     <t>Máy in hoá đơn đi động Xprinter P103, máy in bill di động</t>
   </si>
   <si>
     <t>Máy In Kim</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Kim Epson LQ310 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Kim Epson LQ310 ( Mới 100% ) </t>
   </si>
   <si>
     <t>Máy in Kim Epson LQ590 máy cũ</t>
   </si>
@@ -787,144 +793,138 @@
   <si>
     <t xml:space="preserve">Máy in HP đa chức năng LaserJet Pro MFP M227sdn - In - Scan - Copy ( Máy Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser Canon Đa chức năng MF244DW ( Mới ) </t>
   </si>
   <si>
     <t>Máy in laser Canon Đa chức năng MF269DW</t>
   </si>
   <si>
     <t>Máy in laser trắng den đa năng HP laserjet pro MFP M130NW</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa chức năng HP MFP 236SDW ( In đảo mặt tự động, Scan ADF 1 mặt, copy, kết nối USB+Wifi+Lan - Chính hãng MỚI 100% - 12 Tháng - Tặng 1 ram giấy A4 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng Brother 7360 ( CŨ ) </t>
   </si>
   <si>
     <t>Máy in Laser trắng đen đa năng Brother DCP-B7535DW</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng Brother DCP-B7640DW ( Máy in đảo mặt tự động A5 A4, scan, copy ADF, fax, kết nối USB + Lan + Wifi - CHÍNH HÃNG MỚI 100% ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Máy in laser trắng đen đa năng Brother MFC-L2701DW ( Máy in đảo mặt tự động A5 A4, scan, copy ADF, fax, kết nối USB + Wifi - MÁY MỚI CHÍNH HÃNG 100% ) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Máy in laser trắng đen đa năng Brother MFC-L2701DW ( Máy in đảo mặt tự động A5 A4, scan, copy ADF, fax, kết nối USB + Wifi - MÁY CŨ ) </t>
+    <t xml:space="preserve">Máy in laser trắng đen đa năng Brother MFC-L2701DW - MÁY CŨ ( In đảo mặt tự động A5 A4, Scan ADF 1 mặt, copy, fax, kết nối USB + Wifi + Lan ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máy in laser trắng đen đa năng Brother MFC-L2701DW - MÁY MỚI CHÍNH HÃNG 100% ( In đảo mặt tự động A5 A4, Scan ADF 1 mặt, copy, fax, kết nối USB + Wifi + Lan ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng Canon MF264DW ( Máy in đảo mặt tự động A5 A4, scan, copy ADF, fax, kết nối USB + Wifi - MÁY MỚI NHẬP KHẨU 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng Canon MF272dw ( Máy in đảo mặt tự động A5 A4 - scan - copy - kết nối USB + Lan + Wifi - mực 071 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng Canon MF275dw ( Máy in đảo mặt tự động A5 A4, scan, copy ADF, fax, kết nối USB + Lan + Wifi ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng Canon MF455DW ( Máy in đảo mặt tự động A5 A4 - scan - copy ADF - fax - kết nối USB + Wifi - In trực tiếp từ USB - Cartridge 057 - 38 trang/phút - LCD 5'' màu cảm ứng - MÁY MỚI NHẬP KHẨU 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP 125A ( CŨ ) </t>
   </si>
   <si>
     <t>máy</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP 127FN ( Máy in A5 A4, scan, copy, fax, kết nối USB + Lan - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP LaserJet 1212NF ( Máy in A5 A4, scan, copy, fax, kết nối USB + Lan - MÁY CŨ ) </t>
   </si>
   <si>
     <t>Máy in laser trắng đen đa năng HP laserjet pro mfp M26NW</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP M225DW ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP M225DW ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Laser trắng đen đa năng HP MFP 135A ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP MFP 135W ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP Pro M130A ( Máy in A5 A4, scan, copy, kết nối USB - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đa năng HP Pro MFP M130FN ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đa chức năng Canon MF4150 Scan - copy - In ( CŨ ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Máy in Laser đa năng Brother L2520D ( CŨ ) </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Máy in laser đa năng Brother MFC 2701D ( Máy Cũ ) </t>
+    <t xml:space="preserve">Máy in Laser đa năng Brother L2520D - MÁY MỚI CHÍNH HÃNG 100% ( Máy in đảo mặt tự động A5 A4, scan, copy, kết nối USB ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máy in laser đa năng Brother MFC 2701D - MÁY CŨ ( In đảo mặt tự động A5 A4, Scan ADF 1 mặt, copy, kết nối USB ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máy in laser đa năng Brother MFC 2701D - MÁY MỚI CHÍNH HÃNG 100% ( In đảo mặt tự động A5 A4, Scan ADF 1 mặt, copy, kết nối USB ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đa năng Canon 3010 (in | scan | copy) ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đen trắng HP LaserJet Pro MFP 4103fdn (2Z628A) ( Mới ) </t>
   </si>
   <si>
     <t>Máy in đa chức năng Canon MF451DW</t>
   </si>
   <si>
     <t>Máy in đa năng HP Laser MFP 137fnw 4ZB84A</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in đa năng HP LaserJet M236dw (9YF95A) ( Máy in laser trắng đen A4/A5, IN đảo mặt tự động, SCAN, COPY, kết nối qua USB + mạng LAN + mạng Wifi ) </t>
   </si>
   <si>
     <t>Máy In Trắng Đen Đơn Năng</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Canon LBP621CW (in laser màu/ USB/ LAN/ Wifi) ( Mới 100% ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Máy in laser Brother HL-L2361DN ( Máy in A5 A4, in đảo mặt tự động, kết nối USB + LAN - CŨ ) </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Máy in laser Brother HL-L2366DW ( Mới 100% ) </t>
+    <t xml:space="preserve">Máy in laser Brother HL-L2361DN - MÁY MỚI CHÍNH HÃNG 100% ( Máy in A5 A4, in đảo mặt tự động, kết nối USB + LAN ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máy in laser Brother HL-L2366DW - MÁY MỚI CHÍNH HÃNG 100% ( Máy in A5 A4, in đảo mặt tự động, kết nối USB + LAN + WIFI ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser canon 223DW ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Laser màu HP 150NW ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen Canon 3300 đảo mặt ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy In laser trắng đen Canon LBP 151DW đảo mặt ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP 1160 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP 1320 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP 2015 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP 203DW ( Mới 100% ) </t>
   </si>
@@ -940,105 +940,105 @@
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP M102A ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Laser trắng đen HP M12A ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP M15W ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP M402D ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP P1102W ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen HP P2035 ( Cũ ) </t>
   </si>
   <si>
     <t>Máy in laser trắng đen tốc độ cao Canon LBP 243dw</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Brother HL-1111 ( Máy in A5 A4, kết nối USB - MÁY CŨ ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Máy in laser trắng đen đơn năng Brother HL-2321D ( Máy in A5 A4, in đảo mặt tự động, kết nối USB - MÁY CŨ ) </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Máy in laser trắng đen đơn năng Brother HL-2321D ( Máy in A5 A4, in đảo mặt tự động, kết nối USB - CHƯA DỌN ) </t>
+    <t xml:space="preserve">Máy in laser trắng đen đơn năng Brother HL-2321D - MÁY CŨ ( Máy in A5 A4, in đảo mặt tự động, kết nối USB ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máy in laser trắng đen đơn năng Brother HL-2321D - MÁY MỚI CHÍNH HÃNG 100% ( Máy in A5 A4, in đảo mặt tự động, kết nối USB ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Brother HL-B2180DW ( Máy in đảo mặt tự động A5 A4 + kết nối USB + Wifi + Lan + mực TNB027 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon 3050 ( Máy in A5 A4, kết nối USB - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in Laser trắng đen đơn năng canon LBP 6000 ( CŨ ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon LBP122DW ( Máy in đảo mặt tự động A5 A4 + kết nối USB + Wifi + Lan + mực 071 ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon LBP2900 ( Máy in A5 A4, kết nối USB, in được trên các loại giấy đặt biệt như decal, lụa, ... - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon LBP2900 ( Máy in A5 A4, kết nối USB, in được trên các loại giấy đặt biệt như decal, lụa, ... - LIKE NEW ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon LBP6030 ( Máy in A5 A4, kết nối USB - MÁY MỚI CHÍNH HÃNG 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon LBP6030 ( Máy in A5 A4, kết nối USB - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng Canon LBP6030W ( Máy in A5 A4, kết nối USB + Wifi - MÁY MỚI CHÍNH HÃNG 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP 107A - 4ZB77A ( Máy in A5 A4, kết nối USB - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP 107W ( Máy in A5 A4, kết nối USB + Wifi - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP 1102 ( Máy in A5 A4, kết nối USB - CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP 402DN ( Máy in đảo mặt tự động A5 A4 + kết nối USB + Lan + máy in tốc độ nhanh - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP M12W ( Máy in A5 A4, kết nối USB + Wifi - HÀNG MỚI CHÍNH HÃNG 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP M12W ( Máy in A5 A4, kết nối USB + Wifi - MÁY CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser trắng đen đơn năng HP M211DW ( Máy in đảo mặt tự động A5 A4, kết nối USB + Wifi - MÁY MỚI CHÍNH HÃNG 100% ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Máy in laser trắng đen đơn năng HP Pro 400 M401DN màn cảm ứng ( Máy in đảo mặt tự động A5 A4 + kết nối USB + Lan + máy in tốc độ nhanh - MÁY CŨ ) </t>
+    <t xml:space="preserve">Máy in laser trắng đen đơn năng HP Pro 400 M401DN màn cảm ứng - MÁY CŨ ( Máy in đảo mặt tự động A5 A4 + kết nối USB + Lan + máy in tốc độ nhanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đen trắng Canon LBP246dw ( Mới 100% - DV nạp mực bảo trì sửa chữa liên hệ 0902608844 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đen trắng Canon LBP6200D ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đen trắng Canon LBP6230DN ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đen trắng Canon LBP6230DN ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đen trắng HP LaserJet Pro M15A - W2G50A ( Mới ) </t>
   </si>
   <si>
     <t>Máy in laser đen trắng Ricoh 230dnw</t>
   </si>
   <si>
     <t xml:space="preserve">Máy in laser đơn năng Samsung ML 1866 ( CŨ ) </t>
   </si>
   <si>
     <t>Máy in đen trắng Canon LBP 233DW (in 2 mặt tự động) NK</t>
   </si>
@@ -1174,51 +1174,51 @@
   <si>
     <t>Máy Ép - Máy Cán Màng - Linh Kiện Máy Ép</t>
   </si>
   <si>
     <t>Bóng đèn nhiệt Máy ép Plastic Laminator A3-330C</t>
   </si>
   <si>
     <t>Main Máy ép Plastic Laminator A3-330C (VN)</t>
   </si>
   <si>
     <t>Màng cán nguội Opat BÓNG</t>
   </si>
   <si>
     <t>Cuộn</t>
   </si>
   <si>
     <t>Màng cán nguội Opat MỜ</t>
   </si>
   <si>
     <t xml:space="preserve">Máy cán màng nóng nguội A3 - 9350 ( + cặp pát ) </t>
   </si>
   <si>
     <t>Máy ép Plastic Laminator A3-330C</t>
   </si>
   <si>
-    <t>Máy ép Plastic YT 320</t>
+    <t>Máy ép Plastic YT-320 - máy ép nhiệt để bàn Rulo lớn 25mm</t>
   </si>
   <si>
     <t>Máy Hút Bụi</t>
   </si>
   <si>
     <t>Máy Hủy Giấy</t>
   </si>
   <si>
     <t>Máy Hủy Giấy Bingo C30</t>
   </si>
   <si>
     <t>Máy Hủy Giấy Silicon PS-200C</t>
   </si>
   <si>
     <t>Máy Hủy Giấy Silicon PS-630C</t>
   </si>
   <si>
     <t>Máy Trợ Giảng</t>
   </si>
   <si>
     <t>Máy trợ giảng Takstar E-180M</t>
   </si>
   <si>
     <t>NO9</t>
   </si>
@@ -2383,51 +2383,51 @@
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
         <v>35</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="9">
         <v>7100000.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2">
         <v>36</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D45" s="9">
         <v>3800000.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2">
         <v>37</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="9">
         <v>5900000.0</v>
       </c>
       <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2">
         <v>38</v>
       </c>
@@ -3238,51 +3238,51 @@
       <c r="A104" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="9">
         <v>2650000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="9">
-        <v>2950000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="9">
         <v>1900000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>112</v>
       </c>
@@ -3555,3159 +3555,3159 @@
       <c r="A127" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="9">
         <v>3450000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="9">
-        <v>2700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="9">
-        <v>1450000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="9">
-        <v>400000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="9">
-        <v>820000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="9">
-        <v>1200000.0</v>
+        <v>820000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D133" s="9">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D134" s="9">
-        <v>1950000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
         <v>10</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D135" s="9">
-        <v>1600000.0</v>
+        <v>1950000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
         <v>11</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D136" s="9">
-        <v>970000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
         <v>12</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="9">
-        <v>1490000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
         <v>13</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="9">
-        <v>900000.0</v>
+        <v>1240000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
         <v>14</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D139" s="9">
-        <v>1000000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
         <v>15</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D140" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E140" s="3"/>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="2">
+        <v>16</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D141" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E141" s="3"/>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="2">
+        <v>17</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="9">
         <v>1400000.0</v>
       </c>
-      <c r="E140" s="3"/>
-[...11 lines deleted...]
-      <c r="A142" s="23" t="s">
+      <c r="E142" s="3"/>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B143" s="20"/>
+      <c r="C143" s="21"/>
+      <c r="D143" s="22"/>
+      <c r="E143" s="20"/>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B142" s="24" t="s">
+      <c r="B144" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C142" s="25" t="s">
+      <c r="C144" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D142" s="26" t="s">
+      <c r="D144" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E142" s="24" t="s">
+      <c r="E144" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="9">
-        <v>1500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="9">
+        <v>5700000.0</v>
+      </c>
+      <c r="E146" s="3"/>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="9">
+        <v>1500000.0</v>
+      </c>
+      <c r="E147" s="3"/>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="9">
         <v>4797000.0</v>
       </c>
-      <c r="E146" s="3"/>
-[...11 lines deleted...]
-      <c r="A148" s="23" t="s">
+      <c r="E148" s="3"/>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B149" s="20"/>
+      <c r="C149" s="21"/>
+      <c r="D149" s="22"/>
+      <c r="E149" s="20"/>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B148" s="24" t="s">
+      <c r="B150" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C148" s="25" t="s">
+      <c r="C150" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D148" s="26" t="s">
+      <c r="D150" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E148" s="24" t="s">
+      <c r="E150" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
       <c r="D151" s="9">
-        <v>15500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
-      <c r="A152" s="19" t="s">
+      <c r="A152" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B152" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="B152" s="20"/>
-[...2 lines deleted...]
-      <c r="E152" s="20"/>
+      <c r="C152" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="9">
+        <v>8500000.0</v>
+      </c>
+      <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
-      <c r="A153" s="23" t="s">
+      <c r="A153" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" s="9">
+        <v>18000000.0</v>
+      </c>
+      <c r="E153" s="3"/>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B154" s="20"/>
+      <c r="C154" s="21"/>
+      <c r="D154" s="22"/>
+      <c r="E154" s="20"/>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B153" s="24" t="s">
+      <c r="B155" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C153" s="25" t="s">
+      <c r="C155" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D153" s="26" t="s">
+      <c r="D155" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E153" s="24" t="s">
+      <c r="E155" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
-      <c r="A154" s="2" t="s">
+    <row r="156" spans="1:5">
+      <c r="A156" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B154" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D154" s="9">
+      <c r="B156" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="9">
         <v>15860000.0</v>
       </c>
-      <c r="E154" s="3"/>
-[...2 lines deleted...]
-      <c r="A155" s="2" t="s">
+      <c r="E156" s="3"/>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B155" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D155" s="9">
+      <c r="B157" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D157" s="9">
         <v>17700000.0</v>
       </c>
-      <c r="E155" s="3"/>
-[...11 lines deleted...]
-      <c r="A157" s="23" t="s">
+      <c r="E157" s="3"/>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B158" s="20"/>
+      <c r="C158" s="21"/>
+      <c r="D158" s="22"/>
+      <c r="E158" s="20"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B157" s="24" t="s">
+      <c r="B159" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C157" s="25" t="s">
+      <c r="C159" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D157" s="26" t="s">
+      <c r="D159" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E157" s="24" t="s">
+      <c r="E159" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
-      <c r="A158" s="2" t="s">
+    <row r="160" spans="1:5">
+      <c r="A160" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B158" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D158" s="9">
+      <c r="B160" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="9">
         <v>3315000.0</v>
       </c>
-      <c r="E158" s="3"/>
-[...11 lines deleted...]
-      <c r="A160" s="23" t="s">
+      <c r="E160" s="3"/>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B161" s="20"/>
+      <c r="C161" s="21"/>
+      <c r="D161" s="22"/>
+      <c r="E161" s="20"/>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B160" s="24" t="s">
+      <c r="B162" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C160" s="25" t="s">
+      <c r="C162" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D160" s="26" t="s">
+      <c r="D162" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E160" s="24" t="s">
+      <c r="E162" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D163" s="9">
-        <v>11680000.0</v>
+        <v>13690000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D164" s="9">
+        <v>18500000.0</v>
+      </c>
+      <c r="E164" s="3"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D165" s="9">
+        <v>11680000.0</v>
+      </c>
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D166" s="9">
         <v>15800000.0</v>
       </c>
-      <c r="E164" s="3"/>
-[...11 lines deleted...]
-      <c r="A166" s="23" t="s">
+      <c r="E166" s="3"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B167" s="20"/>
+      <c r="C167" s="21"/>
+      <c r="D167" s="22"/>
+      <c r="E167" s="20"/>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B166" s="24" t="s">
+      <c r="B168" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C166" s="25" t="s">
+      <c r="C168" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D166" s="26" t="s">
+      <c r="D168" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E166" s="24" t="s">
+      <c r="E168" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="9">
-        <v>2650000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D170" s="9">
-        <v>6900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E170" s="3"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="D171" s="9">
-        <v>3150000.0</v>
+        <v>2650000.0</v>
       </c>
       <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D172" s="9">
-        <v>4100000.0</v>
+        <v>6900000.0</v>
       </c>
       <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B173" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C173" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="C173" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="9">
-        <v>2600000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="9">
-        <v>3400000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="9">
-        <v>4100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
-      <c r="A176" s="2">
-        <v>10</v>
+      <c r="A176" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="9">
-        <v>5800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
-      <c r="A177" s="2">
-        <v>11</v>
+      <c r="A177" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="9">
-        <v>7700000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="9">
-        <v>8600000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="9">
-        <v>4990000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="9">
+        <v>8600000.0</v>
+      </c>
+      <c r="E180" s="3"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="2">
+        <v>13</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="9">
+        <v>4990000.0</v>
+      </c>
+      <c r="E181" s="3"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="2">
+        <v>14</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="9">
         <v>6110000.0</v>
       </c>
-      <c r="E180" s="3"/>
-[...11 lines deleted...]
-      <c r="A182" s="23" t="s">
+      <c r="E182" s="3"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="B183" s="20"/>
+      <c r="C183" s="21"/>
+      <c r="D183" s="22"/>
+      <c r="E183" s="20"/>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B182" s="24" t="s">
+      <c r="B184" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C182" s="25" t="s">
+      <c r="C184" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D182" s="26" t="s">
+      <c r="D184" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E182" s="24" t="s">
+      <c r="E184" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D185" s="9">
-        <v>2700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D186" s="9">
-        <v>5700000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D187" s="9">
-        <v>7600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="9">
-        <v>2900000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D189" s="9">
-        <v>3848000.0</v>
+        <v>7600000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="9">
-        <v>3705000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="9">
-        <v>3900000.0</v>
+        <v>3848000.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
-      <c r="A192" s="2">
-        <v>10</v>
+      <c r="A192" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="9">
-        <v>8900000.0</v>
+        <v>3705000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
-      <c r="A193" s="2">
-        <v>11</v>
+      <c r="A193" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D193" s="9">
-        <v>2700000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D194" s="9">
-        <v>1700000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D195" s="9">
-        <v>3100000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D196" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E196" s="3"/>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="2">
+        <v>13</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="9">
+        <v>3100000.0</v>
+      </c>
+      <c r="E197" s="3"/>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="2">
+        <v>14</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D198" s="9">
         <v>3150000.0</v>
       </c>
-      <c r="E196" s="3"/>
-[...11 lines deleted...]
-      <c r="A198" s="23" t="s">
+      <c r="E198" s="3"/>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B199" s="20"/>
+      <c r="C199" s="21"/>
+      <c r="D199" s="22"/>
+      <c r="E199" s="20"/>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B198" s="24" t="s">
+      <c r="B200" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C198" s="25" t="s">
+      <c r="C200" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D198" s="26" t="s">
+      <c r="D200" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E198" s="24" t="s">
+      <c r="E200" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="9">
-        <v>1300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D202" s="9">
-        <v>6000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D203" s="9">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D204" s="9">
-        <v>1900000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D205" s="9">
-        <v>4000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D206" s="9">
-        <v>3250000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D207" s="9">
-        <v>5500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
-      <c r="A208" s="2">
-        <v>10</v>
+      <c r="A208" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D208" s="9">
-        <v>8200000.0</v>
+        <v>3250000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="2">
-        <v>11</v>
+      <c r="A209" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D209" s="9">
-        <v>1200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D210" s="9">
-        <v>1500000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D211" s="9">
-        <v>1700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D212" s="9">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D213" s="9">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D214" s="9">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D215" s="9">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D216" s="9">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D217" s="9">
-        <v>1650000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>215</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D218" s="9">
-        <v>1650000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D219" s="9">
-        <v>1800000.0</v>
+        <v>1650000.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D220" s="9">
         <v>1650000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="9">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="9">
-        <v>2750000.0</v>
+        <v>1650000.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D223" s="9">
+        <v>1600000.0</v>
+      </c>
+      <c r="E223" s="3"/>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="2">
+        <v>24</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="9">
+        <v>2750000.0</v>
+      </c>
+      <c r="E224" s="3"/>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="2">
+        <v>25</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="9">
         <v>2900000.0</v>
       </c>
-      <c r="E223" s="3"/>
-[...11 lines deleted...]
-      <c r="A225" s="23" t="s">
+      <c r="E225" s="3"/>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="B226" s="20"/>
+      <c r="C226" s="21"/>
+      <c r="D226" s="22"/>
+      <c r="E226" s="20"/>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B225" s="24" t="s">
+      <c r="B227" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C225" s="25" t="s">
+      <c r="C227" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D225" s="26" t="s">
+      <c r="D227" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E225" s="24" t="s">
+      <c r="E227" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D228" s="9">
-        <v>8500000.0</v>
+        <v>11350000.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D229" s="9">
-        <v>4500000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D230" s="9">
-        <v>2700000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D231" s="9">
-        <v>4000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="E231" s="3"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D232" s="9">
+        <v>2700000.0</v>
+      </c>
+      <c r="E232" s="3"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="9">
+        <v>4000000.0</v>
+      </c>
+      <c r="E233" s="3"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="9">
         <v>10855000.0</v>
       </c>
-      <c r="E232" s="3"/>
-[...11 lines deleted...]
-      <c r="A234" s="23" t="s">
+      <c r="E234" s="3"/>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="19" t="s">
+        <v>231</v>
+      </c>
+      <c r="B235" s="20"/>
+      <c r="C235" s="21"/>
+      <c r="D235" s="22"/>
+      <c r="E235" s="20"/>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B234" s="24" t="s">
+      <c r="B236" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C234" s="25" t="s">
+      <c r="C236" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D234" s="26" t="s">
+      <c r="D236" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E234" s="24" t="s">
+      <c r="E236" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E236" s="3"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D237" s="9">
-        <v>12500000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="E237" s="3"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>234</v>
+        <v>11</v>
       </c>
       <c r="D238" s="9">
-        <v>3100000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="E238" s="3"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D239" s="9">
-        <v>5500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="E239" s="3"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B240" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C240" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="C240" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D240" s="9">
-        <v>3500000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E240" s="3"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C241" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D241" s="9">
-        <v>11000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>238</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D242" s="9">
-        <v>7475000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D243" s="9">
-        <v>6650000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="E243" s="3"/>
     </row>
     <row r="244" spans="1:5">
-      <c r="A244" s="2">
-        <v>10</v>
+      <c r="A244" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D244" s="9">
-        <v>6600000.0</v>
+        <v>7475000.0</v>
       </c>
       <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
-      <c r="A245" s="2">
-        <v>11</v>
+      <c r="A245" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="9">
-        <v>10300000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D246" s="9">
-        <v>6200000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D247" s="9">
-        <v>2600000.0</v>
+        <v>10300000.0</v>
       </c>
       <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D248" s="9">
+        <v>6200000.0</v>
+      </c>
+      <c r="E248" s="3"/>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="2">
+        <v>13</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="9">
+        <v>2600000.0</v>
+      </c>
+      <c r="E249" s="3"/>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="2">
+        <v>14</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C250" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="9">
         <v>3500000.0</v>
       </c>
-      <c r="E248" s="3"/>
-[...11 lines deleted...]
-      <c r="A250" s="23" t="s">
+      <c r="E250" s="3"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="B251" s="20"/>
+      <c r="C251" s="21"/>
+      <c r="D251" s="22"/>
+      <c r="E251" s="20"/>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B250" s="24" t="s">
+      <c r="B252" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C250" s="25" t="s">
+      <c r="C252" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D250" s="26" t="s">
+      <c r="D252" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E250" s="24" t="s">
+      <c r="E252" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E252" s="3"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D253" s="9">
-        <v>5100000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="E253" s="3"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D254" s="9">
-        <v>2200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="E254" s="3"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D255" s="9">
-        <v>8390000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D256" s="9">
-        <v>8500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D257" s="9">
-        <v>3900000.0</v>
+        <v>8390000.0</v>
       </c>
       <c r="E257" s="3"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C258" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D258" s="9">
-        <v>5650000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E258" s="3"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="9">
-        <v>2200000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="E259" s="3"/>
     </row>
     <row r="260" spans="1:5">
-      <c r="A260" s="2">
-        <v>10</v>
+      <c r="A260" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D260" s="9">
-        <v>5450000.0</v>
+        <v>5650000.0</v>
       </c>
       <c r="E260" s="3"/>
     </row>
     <row r="261" spans="1:5">
-      <c r="A261" s="2">
-        <v>11</v>
+      <c r="A261" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D261" s="9">
-        <v>5900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E261" s="3"/>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C262" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D262" s="9">
-        <v>6300000.0</v>
+        <v>5450000.0</v>
       </c>
       <c r="E262" s="3"/>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D263" s="9">
-        <v>3400000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="E263" s="3"/>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D264" s="9">
-        <v>5800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E264" s="3"/>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D265" s="9">
-        <v>5700000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="E265" s="3"/>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D266" s="9">
-        <v>7300000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="E266" s="3"/>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D267" s="9">
-        <v>8900000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="E267" s="3"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="D268" s="9">
-        <v>2500000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="E268" s="3"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="9">
-        <v>2000000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="E269" s="3"/>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B270" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C270" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="C270" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="9">
-        <v>1700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E270" s="3"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D271" s="9">
-        <v>3500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="E271" s="3"/>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D272" s="9">
-        <v>9900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E272" s="3"/>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C273" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D273" s="9">
-        <v>3800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E273" s="3"/>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>270</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D274" s="9">
-        <v>3500000.0</v>
+        <v>9900000.0</v>
       </c>
       <c r="E274" s="3"/>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C275" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D275" s="9">
-        <v>3550000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E275" s="3"/>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D276" s="9">
-        <v>1800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E276" s="3"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D277" s="9">
-        <v>4745000.0</v>
+        <v>3550000.0</v>
       </c>
       <c r="E277" s="3"/>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="2">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D278" s="9">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E278" s="3"/>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>275</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D279" s="9">
-        <v>2800000.0</v>
+        <v>4745000.0</v>
       </c>
       <c r="E279" s="3"/>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>276</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D280" s="9">
-        <v>4400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E280" s="3"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>277</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D281" s="9">
-        <v>5400000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="E281" s="3"/>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>278</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D282" s="9">
-        <v>2700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E282" s="3"/>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="2">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>279</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D283" s="9">
-        <v>4700000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="E283" s="3"/>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="2">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D284" s="9">
-        <v>8500000.0</v>
+        <v>4050000.0</v>
       </c>
       <c r="E284" s="3"/>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D285" s="9">
-        <v>10800000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E285" s="3"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D286" s="9">
-        <v>4100000.0</v>
+        <v>10800000.0</v>
       </c>
       <c r="E286" s="3"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>283</v>
       </c>
       <c r="C287" s="6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D287" s="9">
+        <v>4100000.0</v>
+      </c>
+      <c r="E287" s="3"/>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="2">
+        <v>36</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D288" s="9">
         <v>5650000.0</v>
       </c>
-      <c r="E287" s="3"/>
-[...8 lines deleted...]
-      <c r="E288" s="20"/>
+      <c r="E288" s="3"/>
     </row>
     <row r="289" spans="1:5">
-      <c r="A289" s="23" t="s">
+      <c r="A289" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="B289" s="20"/>
+      <c r="C289" s="21"/>
+      <c r="D289" s="22"/>
+      <c r="E289" s="20"/>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B289" s="24" t="s">
+      <c r="B290" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C289" s="25" t="s">
+      <c r="C290" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D289" s="26" t="s">
+      <c r="D290" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E289" s="24" t="s">
+      <c r="E290" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E290" s="3"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D291" s="9">
-        <v>2300000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="E291" s="3"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>287</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D292" s="9">
-        <v>3950000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E292" s="3"/>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D293" s="9">
-        <v>4100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E293" s="3"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>289</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D294" s="9">
         <v>5500000.0</v>
       </c>
       <c r="E294" s="3"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>290</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="9">
         <v>6900000.0</v>
       </c>
       <c r="E295" s="3"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D296" s="9">
         <v>910000.0</v>
       </c>
       <c r="E296" s="3"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>292</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D297" s="9">
         <v>5551000.0</v>
       </c>
       <c r="E297" s="3"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D298" s="9">
         <v>1200000.0</v>
       </c>
       <c r="E298" s="3"/>
     </row>
     <row r="299" spans="1:5">
-      <c r="A299" s="2">
-        <v>10</v>
+      <c r="A299" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D299" s="9">
         <v>1200000.0</v>
       </c>
       <c r="E299" s="3"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D300" s="9">
         <v>455000.0</v>
       </c>
       <c r="E300" s="3"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D301" s="9">
         <v>6500000.0</v>
       </c>
       <c r="E301" s="3"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D302" s="9">
         <v>2300000.0</v>
       </c>
       <c r="E302" s="3"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D303" s="9">
         <v>1100000.0</v>
       </c>
       <c r="E303" s="3"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D304" s="9">
         <v>1500000.0</v>
       </c>
       <c r="E304" s="3"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>300</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D305" s="9">
         <v>2177500.0</v>
       </c>
       <c r="E305" s="3"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D306" s="9">
         <v>3859700.0</v>
       </c>
       <c r="E306" s="3"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D307" s="9">
         <v>2730000.0</v>
       </c>
       <c r="E307" s="3"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>303</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D308" s="9">
         <v>4420000.0</v>
       </c>
       <c r="E308" s="3"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>304</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D309" s="9">
         <v>2100000.0</v>
       </c>
       <c r="E309" s="3"/>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D310" s="9">
         <v>1800000.0</v>
       </c>
       <c r="E310" s="3"/>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D311" s="9">
         <v>5000000.0</v>
       </c>
       <c r="E311" s="3"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>307</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D312" s="9">
         <v>1300000.0</v>
       </c>
       <c r="E312" s="3"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D313" s="9">
-        <v>1700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E313" s="3"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>309</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="9">
-        <v>3300000.0</v>
+        <v>3350000.0</v>
       </c>
       <c r="E314" s="3"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="9">
-        <v>2100000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="E315" s="3"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D316" s="9">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E316" s="3"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D317" s="9">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E317" s="3"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="9">
-        <v>1800000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="E318" s="3"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D319" s="9">
         <v>2700000.0</v>
       </c>
       <c r="E319" s="3"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>315</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D320" s="9">
         <v>3900000.0</v>
       </c>
       <c r="E320" s="3"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D321" s="9">
         <v>2870000.0</v>
       </c>
       <c r="E321" s="3"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D322" s="9">
-        <v>1800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E322" s="3"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D323" s="9">
         <v>2850000.0</v>
       </c>
       <c r="E323" s="3"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>319</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D324" s="9">
         <v>1600000.0</v>
       </c>
       <c r="E324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D325" s="9">
         <v>1900000.0</v>
       </c>
       <c r="E325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D326" s="9">
         <v>1800000.0</v>
       </c>
       <c r="E326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D327" s="9">
         <v>2700000.0</v>
       </c>
       <c r="E327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D328" s="9">
         <v>2678000.0</v>
       </c>
       <c r="E328" s="3"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D329" s="9">
         <v>2100000.0</v>
       </c>
       <c r="E329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D330" s="9">
         <v>3450000.0</v>
       </c>
       <c r="E330" s="3"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D331" s="9">
-        <v>2700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="E331" s="3"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D332" s="9">
-        <v>5000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="E332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>328</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="9">
         <v>2800000.0</v>
       </c>
       <c r="E333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D334" s="9">
         <v>2800000.0</v>
       </c>
       <c r="E334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="2">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>330</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="9">
         <v>7400000.0</v>
       </c>
       <c r="E335" s="3"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="2">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="9">
         <v>2290000.0</v>
       </c>
       <c r="E336" s="3"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="2">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D337" s="9">
         <v>4300000.0</v>
       </c>
       <c r="E337" s="3"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="2">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D338" s="9">
         <v>700000.0</v>
       </c>
       <c r="E338" s="3"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="2">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>334</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D339" s="9">
         <v>5500000.0</v>
       </c>
       <c r="E339" s="3"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="15" t="s">
         <v>335</v>
       </c>
       <c r="B340" s="16" t="s">
         <v>336</v>
       </c>
       <c r="C340" s="17"/>
       <c r="D340" s="18"/>
       <c r="E340" s="16"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="19" t="s">
@@ -7636,62 +7636,62 @@
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="B93:E93"/>
     <mergeCell ref="B112:E112"/>
     <mergeCell ref="B123:E123"/>
     <mergeCell ref="B340:E340"/>
     <mergeCell ref="B352:E352"/>
     <mergeCell ref="B381:E381"/>
     <mergeCell ref="B401:E401"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A77:E77"/>
     <mergeCell ref="A80:E80"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A99:E99"/>
     <mergeCell ref="A108:E108"/>
     <mergeCell ref="A113:E113"/>
     <mergeCell ref="A115:E115"/>
     <mergeCell ref="A118:E118"/>
     <mergeCell ref="A124:E124"/>
-    <mergeCell ref="A141:E141"/>
-[...10 lines deleted...]
-    <mergeCell ref="A288:E288"/>
+    <mergeCell ref="A143:E143"/>
+    <mergeCell ref="A149:E149"/>
+    <mergeCell ref="A154:E154"/>
+    <mergeCell ref="A158:E158"/>
+    <mergeCell ref="A161:E161"/>
+    <mergeCell ref="A167:E167"/>
+    <mergeCell ref="A183:E183"/>
+    <mergeCell ref="A199:E199"/>
+    <mergeCell ref="A226:E226"/>
+    <mergeCell ref="A235:E235"/>
+    <mergeCell ref="A251:E251"/>
+    <mergeCell ref="A289:E289"/>
     <mergeCell ref="A341:E341"/>
     <mergeCell ref="A347:E347"/>
     <mergeCell ref="A353:E353"/>
     <mergeCell ref="A364:E364"/>
     <mergeCell ref="A382:E382"/>
     <mergeCell ref="A391:E391"/>
     <mergeCell ref="A393:E393"/>
     <mergeCell ref="A398:E398"/>
     <mergeCell ref="A402:E402"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>