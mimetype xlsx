--- v3 (2026-08-20)
+++ v4 (2026-10-04)
@@ -1916,51 +1916,51 @@
       <c r="A50" s="2">
         <v>10</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D50" s="9">
         <v>80000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2">
         <v>11</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D51" s="9">
-        <v>27000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2">
         <v>12</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D52" s="9">
         <v>35000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2">
         <v>13</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>57</v>
       </c>
@@ -2578,51 +2578,51 @@
       <c r="A96" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D96" s="9">
         <v>285000.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D97" s="9">
-        <v>290000.0</v>
+        <v>305200.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D98" s="9">
         <v>560000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>102</v>
       </c>
@@ -4393,66 +4393,66 @@
       <c r="A221" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D221" s="9">
         <v>27000.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D222" s="9">
-        <v>2100.0</v>
+        <v>1300.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D223" s="9">
-        <v>76500.0</v>
+        <v>71400.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D224" s="9">
         <v>30000.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>204</v>
       </c>