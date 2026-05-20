--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>BẢNG GIÁ LẺ THIẾT BỊ MẠNG - VIỄN THÔNG</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Cáp Mạng</t>
   </si>
   <si>
     <t>Cáp Mạng Amp Ct</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -97,54 +97,63 @@
   <si>
     <t>Thùng 300m</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat5 0704</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat5 0708</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Cáp mạng AMPLX Cat6 0708</t>
   </si>
   <si>
-    <t>Cáp mạng Commscope - Cat 5 Chống nhiễu</t>
-[...2 lines deleted...]
-    <t>Cáp Mạng Commscope CAT6 UTP 23AWG 1427254-6 Chính Hãng</t>
+    <t>Cáp mạng AMPLX Cat6 SFTP 0916</t>
+  </si>
+  <si>
+    <t>CUỘN 305m</t>
+  </si>
+  <si>
+    <t>Cáp mạng AMPLX Cat6B UTP 0718</t>
+  </si>
+  <si>
+    <t>Cáp Mạng Commscope CAT5 219413-2 Chính Hãng - chống nhiễu TRẮNG</t>
+  </si>
+  <si>
+    <t>Cáp Mạng Commscope CAT6 UTP 23AWG 1427254-6 Chính Hãng - XANH DƯƠNG lõi to</t>
   </si>
   <si>
     <t>Thùng 305m</t>
   </si>
   <si>
     <t>Cáp Mạng Golden Japan</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 PAIR FTP CAT6 (Màu xanh dương)</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 PAIR SFTP CAT 5E (Màu Xanh Lá)</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 PAIR SFTP CAT6 (Màu vàng)</t>
   </si>
   <si>
     <t>Cáp mạng GOLDEN JAPAN 4 pair UTP CAT 5E (Màu Cam)</t>
   </si>
   <si>
     <t>Cáp Mạng Goldenlink</t>
   </si>
   <si>
     <t>Cáp mạng Golden Link Cat5E SFTP Chống Nhiễu (Xanh dương)</t>
   </si>
@@ -307,90 +316,93 @@
   <si>
     <t>Bộ Tester kiểm tra tín hiệu dây mạng và cáp usb CT-168</t>
   </si>
   <si>
     <t>Bộ Tester kiểm tra tín hiệu dây mạng XS-468 trắng xanh</t>
   </si>
   <si>
     <t>Bộ Tester kiểm tra tín hiệu dây mạng XT-468 trắng đen</t>
   </si>
   <si>
     <t>Kềm Bấm Mạng</t>
   </si>
   <si>
     <t>Kềm bấm mạng + Tester + Pin HT-022</t>
   </si>
   <si>
     <t>Kềm bấm mạng Golden Link RJ45 đa năng (Cat 5E, Cat6 xuyên thấu và thường)</t>
   </si>
   <si>
     <t>Kềm bấm mạng Golden Link xuyên thấu</t>
   </si>
   <si>
     <t>Kềm bấm mạng Hanlong HT-210C</t>
   </si>
   <si>
+    <t>Kềm bấm mạng HS-2186C RJ45 RJ11 RJ12</t>
+  </si>
+  <si>
     <t>Kềm bấm mạng HT-568 Hanlong loại 1 XỊN</t>
   </si>
   <si>
     <t>Kềm bấm mạng HT-568 THƯỜNG</t>
   </si>
   <si>
     <t>Kềm bấm mạng Jakemy JM-CT4-1</t>
   </si>
   <si>
     <t>Kềm bấm mạng Sunkit SK-868G</t>
   </si>
   <si>
     <t>Kềm bấm mạng TL-315</t>
   </si>
   <si>
     <t>Kềm bấm mạng Ugreen 70683 RJ45 và RJ11 tích hợp dao tuốt vỏ</t>
   </si>
   <si>
     <t>Kềm bấm mạng Yeskit YK376Z</t>
   </si>
   <si>
     <t>Kềm nhấn mạng Krone</t>
   </si>
   <si>
     <t>Kềm nhấn mạng Sunkit SK-8324</t>
   </si>
   <si>
     <t>Thiết Bị Mạng Khác</t>
   </si>
   <si>
     <t>Bộ lọc tín hiệu ADSL Splitter SP-201 (chuyển tín hiệu dây điện thoại vào tách ra điện thoại và Internet ADSL)</t>
   </si>
   <si>
     <t>Bộ lọc tín hiệu ADSL Splitter SP-202A (chia tín hiệu điện thoại, ADSL và tách dòng Fax)</t>
   </si>
   <si>
     <t>Tu Vít - Máy Khoan - Dụng Cụ</t>
   </si>
   <si>
-    <t>Bộ vít 31in1 Gates GT-6036A</t>
+    <t>Bộ vít 31 in 1 Gates GT-6036A</t>
   </si>
   <si>
     <t>Bộ vít 32in1 Jackly JK-6032A</t>
   </si>
   <si>
     <t>Bộ vít đa năng 21in1 Jakemy JM-8170 vỏ kim loại có nam châm hít giữ 21 đầu vít chắc chắn ko bị rơi</t>
   </si>
   <si>
     <t>Bộ vít đa năng 69in1 Jakemy JM-8173</t>
   </si>
   <si>
     <t>Kềm đa năng 9in1 Jakemy PJ-1002</t>
   </si>
   <si>
     <t>Máy khoan mài mini Poholy P500</t>
   </si>
   <si>
     <t>NO4</t>
   </si>
   <si>
     <t>Router-Phát Wifi</t>
   </si>
   <si>
     <t>Phát Wifi Ruijie</t>
   </si>
@@ -466,131 +478,134 @@
   <si>
     <t>TPlink M7200 WiFi Di động 4G</t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Usb Wifi-Card Mạng - Card Wifi Laptop</t>
   </si>
   <si>
     <t>Bộ Thu Sóng Wifi - Usb Wifi</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ USB thu sóng Wifi 2 băng tần TPlink Archer T2U Plus AC600 ( 200Mbps 2.4GHz - 433Mbps 5GHz ) </t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi Tenda W311MA</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer T2U AC600 2 băng tần 200Mbps 2.4GHz + 433Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer T3U MU-MIMO AC1300 2 băng tần 400Mbps 2.4GHz + 867Mbps 5GHz</t>
   </si>
   <si>
+    <t>Bộ USB thu sóng Wifi TPlink Archer TX10UB USB Wi-Fi 6 AX900 + Bluetooth 5.3 Nano 2 băng tần 287Mbps 2.4GHz + 600Mbps 5GHz</t>
+  </si>
+  <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX1U USB Wi-Fi 6 AX300 nano 287Mbps 2.4GHz</t>
   </si>
   <si>
-    <t>Bộ USB thu sóng Wifi TPlink Archer TX1UB USB Wi-Fi 6 AX900 + Bluetooth 5.3 Nano 2 băng tần 287Mbps 2.4GHz + 600Mbps 5GHz</t>
-[...1 lines deleted...]
-  <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX20U USB Wi-Fi 6 AX1800 Nano 2 băng tần 574Mbps 2.4GHz + 1201Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink TL-WN722N</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink TL-WN821N 300Mbps</t>
   </si>
   <si>
     <t>Card PCI TPlink thu sóng Wireless TL-WN781ND</t>
   </si>
   <si>
     <t>USB Wifi Tenda W311MI (tự nhận driver)</t>
   </si>
   <si>
     <t>Cạc Mạng Pc- Card Wifi Laptop</t>
   </si>
   <si>
     <t>Card mạng PCI Wireless TPlink TL-WN881ND</t>
   </si>
   <si>
     <t>Card mạng TPlink TG3468 - card lan</t>
   </si>
   <si>
     <t xml:space="preserve">Card wifi wireless-AC 3165 - 3165NGW ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>SFP to RJ45 LAN port APTEK APS1220</t>
   </si>
   <si>
     <t>NO6</t>
   </si>
   <si>
     <t>Đầu Mạng</t>
   </si>
   <si>
     <t>Đầu Bấm Mạng Rj</t>
   </si>
   <si>
-    <t>Ugreen 20798 Đầu mạng xuyên thấu RJ45 CAT6 NW171</t>
+    <t>Đầu bấm mạng Ugreen 20798 xuyên thấu RJ45 CAT6 NW171</t>
   </si>
   <si>
     <t>Hộp 50 cái</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT 5E Golden Link (đầu tiếp xúc mạ vàng)</t>
   </si>
   <si>
     <t>Hộp 100C</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5 KM512 thép bạc</t>
   </si>
   <si>
     <t>Hộp 100 cái</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E AMP 474 (Hộp 100)</t>
   </si>
   <si>
     <t>Hộp</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E AMP thép bạc</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E KM508 (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Tenda TD-1013C</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Tenda TEH5E010 (Hộp 100)</t>
   </si>
   <si>
+    <t>Đầu mạng RJ45 CAT5E Unitek Y-OT18TP</t>
+  </si>
+  <si>
     <t>Đầu mạng RJ45 CAT6 (thép vàng)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 Golden Link (đầu tiếp xúc mạ vàng)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 KM601 (nhựa) (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 KM612 thép bạc</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 Unitek Y-OT19TP</t>
   </si>
   <si>
     <t>Đầu mạng xuyên thấu RJ45 CAT5E SJZ503 (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng xuyên thấu RJ45 CAT6 Unitek OT1091ATP01</t>
   </si>
   <si>
     <t>Đầu điện thoại 4 line RJ11 Unitek OT26TP</t>
   </si>
   <si>
     <t>Đầu Bọc Mạng</t>
@@ -607,66 +622,66 @@
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Xám ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Vàng ) </t>
   </si>
   <si>
     <t>Đầu Nối Mạng</t>
   </si>
   <si>
     <t>Mặt nạ 2-port Faceplate COMMSCOPE (272368-2)</t>
   </si>
   <si>
     <t>Nhân mạng ruột mạng âm tường RJ45 COMMSCOPE AMP CAT5E 1375191-1</t>
   </si>
   <si>
     <t>Nhân mạng ruột mạng âm tường RJ45 COMMSCOPE AMP CAT6 1375055-1</t>
   </si>
   <si>
     <t>Rệp nối dây mạng + dây điện thoại K2 UY2 3M</t>
   </si>
   <si>
+    <t>Đầu nối cáp mạng RJ45 1-2</t>
+  </si>
+  <si>
+    <t>Đầu nối cáp mạng RL45 1-2 tốt</t>
+  </si>
+  <si>
     <t>Đầu nối dây mạng RJ45 1-1</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 STP M-Pard MD048</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 Ugreen 20390 chính hãng</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 Unitek A1026BK CAT6</t>
-  </si>
-[...4 lines deleted...]
-    <t>Đầu nối mạng 1-2 tốt</t>
   </si>
   <si>
     <t>NO7</t>
   </si>
   <si>
     <t>Thiết Bị Quang - Cáp Quang</t>
   </si>
   <si>
     <t>Bộ Chuyển Đổi Quang</t>
   </si>
   <si>
     <t>Bộ chuyển đổi quang điện 2 sợi quang Converter quang Netlink HTB-GS-03/AB 10/100/1000Mbps 20Km</t>
   </si>
   <si>
     <t>Bộ 2 cái</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
@@ -1156,54 +1171,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E227"/>
+  <dimension ref="A1:E233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A225" sqref="A225:E225"/>
+      <selection activeCell="A231" sqref="A231:E231"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -1397,3124 +1412,3214 @@
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="9">
         <v>4300.0</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D17" s="9">
-        <v>4000000.0</v>
+        <v>7320000.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="9">
+        <v>24000.0</v>
+      </c>
+      <c r="E18" s="3"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="2">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="9">
-[...5 lines deleted...]
-      <c r="A19" s="19" t="s">
+      <c r="C19" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="9">
+        <v>3900.0</v>
+      </c>
+      <c r="E19" s="3"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="2">
+        <v>15</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="9">
+        <v>7500.0</v>
+      </c>
+      <c r="E20" s="3"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="2">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>30</v>
-      </c>
-[...27 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
+        <v>3700000.0</v>
+      </c>
+      <c r="E21" s="3"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="2">
+        <v>17</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="9">
+        <v>3900000.0</v>
+      </c>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="20"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="20"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="9">
         <v>2366000.0</v>
       </c>
-      <c r="E21" s="3"/>
-[...2 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="E25" s="3"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="6" t="s">
+      <c r="B26" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D26" s="9">
         <v>1524000.0</v>
       </c>
-      <c r="E22" s="3"/>
-[...55 lines deleted...]
-      </c>
+      <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="9">
-        <v>2232100.0</v>
+        <v>2590000.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D28" s="9">
-        <v>11500.0</v>
+        <v>1176000.0</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="3"/>
+      <c r="A29" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="20"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="20"/>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E30" s="3"/>
+      <c r="A30" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="9">
-        <v>3413800.0</v>
+        <v>2571400.0</v>
       </c>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="9">
-        <v>17500.0</v>
+        <v>13200.0</v>
       </c>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
-        <v>2743000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="9">
-        <v>14000.0</v>
+        <v>8800.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="20"/>
+      <c r="A35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="9">
+        <v>3755700.0</v>
+      </c>
+      <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="9">
+        <v>19100.0</v>
+      </c>
+      <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D37" s="9">
-        <v>9000.0</v>
+        <v>3091400.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B38" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="9">
+        <v>15600.0</v>
+      </c>
+      <c r="E38" s="3"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...20 lines deleted...]
-      <c r="E39" s="3"/>
+      <c r="B39" s="20"/>
+      <c r="C39" s="21"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="20"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E40" s="3"/>
+      <c r="A40" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D41" s="9">
-        <v>30000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D42" s="9">
-        <v>34500.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D43" s="9">
-        <v>8000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D44" s="9">
-        <v>9000.0</v>
+        <v>21200.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="9">
+        <v>30000.0</v>
+      </c>
+      <c r="E45" s="3"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="9">
+        <v>34500.0</v>
+      </c>
+      <c r="E46" s="3"/>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="9">
+        <v>8000.0</v>
+      </c>
+      <c r="E47" s="3"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="9">
+        <v>9000.0</v>
+      </c>
+      <c r="E48" s="3"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="9">
+      <c r="B49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="9">
         <v>10500.0</v>
-      </c>
-[...58 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D50" s="9">
-        <v>277020.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D51" s="9">
-        <v>417960.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D52" s="9">
-        <v>474660.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D53" s="9">
-        <v>95580.0</v>
+        <v>54000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D54" s="9">
-        <v>124740.0</v>
+        <v>277020.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D55" s="9">
-        <v>184680.0</v>
+        <v>417960.0</v>
       </c>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D56" s="9">
-        <v>1190000.0</v>
+        <v>474660.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D57" s="9">
-        <v>5000.0</v>
+        <v>95580.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" s="9">
+        <v>124740.0</v>
+      </c>
+      <c r="E58" s="3"/>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="2">
+        <v>19</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D58" s="9">
+      <c r="C59" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D59" s="9">
+        <v>184680.0</v>
+      </c>
+      <c r="E59" s="3"/>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="2">
+        <v>20</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="9">
+        <v>1190000.0</v>
+      </c>
+      <c r="E60" s="3"/>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="2">
+        <v>21</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" s="9">
+        <v>5000.0</v>
+      </c>
+      <c r="E61" s="3"/>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="2">
+        <v>22</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="9">
         <v>184600.0</v>
       </c>
-      <c r="E58" s="3"/>
-[...22 lines deleted...]
-      <c r="A61" s="23" t="s">
+      <c r="E62" s="3"/>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" s="17"/>
+      <c r="D63" s="18"/>
+      <c r="E63" s="16"/>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" s="20"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="20"/>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B61" s="24" t="s">
+      <c r="B65" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C61" s="25" t="s">
+      <c r="C65" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D61" s="26" t="s">
+      <c r="D65" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E61" s="24" t="s">
+      <c r="E65" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D66" s="9">
-        <v>220000.0</v>
+        <v>5369000.0</v>
       </c>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="3" t="s">
+      <c r="A67" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="C67" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="3"/>
+      <c r="B67" s="20"/>
+      <c r="C67" s="21"/>
+      <c r="D67" s="22"/>
+      <c r="E67" s="20"/>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" s="19" t="s">
+      <c r="A68" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B68" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C69" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D69" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E69" s="3"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D70" s="9">
-        <v>1350000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E70" s="3"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D71" s="9">
-        <v>970000.0</v>
+        <v>1596000.0</v>
       </c>
       <c r="E71" s="3"/>
     </row>
     <row r="72" spans="1:5">
-      <c r="A72" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="3" t="s">
+      <c r="A72" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="C72" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="3"/>
+      <c r="B72" s="20"/>
+      <c r="C72" s="21"/>
+      <c r="D72" s="22"/>
+      <c r="E72" s="20"/>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E73" s="3"/>
+      <c r="A73" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D74" s="9">
-        <v>168000.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="E74" s="3"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D75" s="9">
-        <v>784000.0</v>
+        <v>970000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D76" s="9">
-        <v>287000.0</v>
+        <v>1830000.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D77" s="9">
-        <v>970000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D78" s="9">
+        <v>168000.0</v>
+      </c>
+      <c r="E78" s="3"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" s="9">
+        <v>784000.0</v>
+      </c>
+      <c r="E79" s="3"/>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D80" s="9">
+        <v>287000.0</v>
+      </c>
+      <c r="E80" s="3"/>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D81" s="9">
+        <v>970000.0</v>
+      </c>
+      <c r="E81" s="3"/>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B78" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D78" s="9">
+      <c r="B82" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D82" s="9">
         <v>199000.0</v>
       </c>
-      <c r="E78" s="3"/>
-[...2 lines deleted...]
-      <c r="A79" s="2">
+      <c r="E82" s="3"/>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="2">
         <v>10</v>
       </c>
-      <c r="B79" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="9">
+      <c r="B83" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D83" s="9">
         <v>461500.0</v>
       </c>
-      <c r="E79" s="3"/>
-[...22 lines deleted...]
-      <c r="A82" s="23" t="s">
+      <c r="E83" s="3"/>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="C84" s="17"/>
+      <c r="D84" s="18"/>
+      <c r="E84" s="16"/>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B85" s="20"/>
+      <c r="C85" s="21"/>
+      <c r="D85" s="22"/>
+      <c r="E85" s="20"/>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B82" s="24" t="s">
+      <c r="B86" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C82" s="25" t="s">
+      <c r="C86" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D82" s="26" t="s">
+      <c r="D86" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E82" s="24" t="s">
+      <c r="E86" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-      <c r="A83" s="2" t="s">
+    <row r="87" spans="1:5">
+      <c r="A87" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B83" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="9">
+      <c r="B87" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D87" s="9">
         <v>170000.0</v>
       </c>
-      <c r="E83" s="3"/>
-[...2 lines deleted...]
-      <c r="A84" s="2" t="s">
+      <c r="E87" s="3"/>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B84" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D84" s="9">
+      <c r="B88" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D88" s="9">
         <v>220000.0</v>
       </c>
-      <c r="E84" s="3"/>
-[...55 lines deleted...]
-      </c>
+      <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D89" s="9">
-        <v>728000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D90" s="9">
-        <v>990000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="3" t="s">
+      <c r="A91" s="19" t="s">
         <v>95</v>
       </c>
-      <c r="C91" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E91" s="3"/>
+      <c r="B91" s="20"/>
+      <c r="C91" s="21"/>
+      <c r="D91" s="22"/>
+      <c r="E91" s="20"/>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E92" s="3"/>
+      <c r="A92" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="D93" s="9">
-        <v>560000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="E93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D94" s="9">
-        <v>120000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D95" s="9">
-        <v>154000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D96" s="9">
-        <v>140000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D97" s="9">
+        <v>290000.0</v>
+      </c>
+      <c r="E97" s="3"/>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D98" s="9">
+        <v>560000.0</v>
+      </c>
+      <c r="E98" s="3"/>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D99" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E99" s="3"/>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100" s="9">
+        <v>154000.0</v>
+      </c>
+      <c r="E100" s="3"/>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B97" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D97" s="9">
+      <c r="B101" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D101" s="9">
+        <v>140000.0</v>
+      </c>
+      <c r="E101" s="3"/>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="2">
+        <v>10</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D102" s="9">
         <v>89000.0</v>
       </c>
-      <c r="E97" s="3"/>
-[...11 lines deleted...]
-      <c r="D98" s="9">
+      <c r="E102" s="3"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="2">
+        <v>11</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D103" s="9">
         <v>257600.0</v>
       </c>
-      <c r="E98" s="3"/>
-[...17 lines deleted...]
-      <c r="A100" s="2">
+      <c r="E103" s="3"/>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="2">
         <v>12</v>
-      </c>
-[...54 lines deleted...]
-        <v>9</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D104" s="9">
-        <v>80000.0</v>
+        <v>335000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
-      <c r="A105" s="2" t="s">
-        <v>12</v>
+      <c r="A105" s="2">
+        <v>13</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D105" s="9">
-        <v>90000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" s="19" t="s">
+      <c r="A106" s="2">
+        <v>14</v>
+      </c>
+      <c r="B106" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B106" s="20"/>
-[...2 lines deleted...]
-      <c r="E106" s="20"/>
+      <c r="C106" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D106" s="9">
+        <v>110000.0</v>
+      </c>
+      <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
-      <c r="A107" s="23" t="s">
+      <c r="A107" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B107" s="20"/>
+      <c r="C107" s="21"/>
+      <c r="D107" s="22"/>
+      <c r="E107" s="20"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B107" s="24" t="s">
+      <c r="B108" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C107" s="25" t="s">
+      <c r="C108" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D107" s="26" t="s">
+      <c r="D108" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E107" s="24" t="s">
+      <c r="E108" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="D109" s="9">
-        <v>75000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="D110" s="9">
-        <v>260000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="3" t="s">
+      <c r="A111" s="19" t="s">
         <v>113</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="3"/>
+      <c r="B111" s="20"/>
+      <c r="C111" s="21"/>
+      <c r="D111" s="22"/>
+      <c r="E111" s="20"/>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E112" s="3"/>
+      <c r="A112" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B113" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D113" s="9">
+        <v>40000.0</v>
+      </c>
+      <c r="E113" s="3"/>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B114" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="C113" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A114" s="15" t="s">
+      <c r="C114" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D114" s="9">
+        <v>75000.0</v>
+      </c>
+      <c r="E114" s="3"/>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B114" s="16" t="s">
+      <c r="C115" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D115" s="9">
+        <v>260000.0</v>
+      </c>
+      <c r="E115" s="3"/>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B116" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="C114" s="17"/>
-[...27 lines deleted...]
-      </c>
+      <c r="C116" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D116" s="9">
+        <v>460000.0</v>
+      </c>
+      <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D117" s="9">
-        <v>1040000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D118" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E118" s="3"/>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="C118" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A119" s="19" t="s">
+      <c r="B119" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="B119" s="20"/>
-[...2 lines deleted...]
-      <c r="E119" s="20"/>
+      <c r="C119" s="17"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="16"/>
     </row>
     <row r="120" spans="1:5">
-      <c r="A120" s="23" t="s">
+      <c r="A120" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B120" s="20"/>
+      <c r="C120" s="21"/>
+      <c r="D120" s="22"/>
+      <c r="E120" s="20"/>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B120" s="24" t="s">
+      <c r="B121" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C120" s="25" t="s">
+      <c r="C121" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="26" t="s">
+      <c r="D121" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E120" s="24" t="s">
+      <c r="E121" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D122" s="9">
+        <v>1040000.0</v>
+      </c>
+      <c r="E122" s="3"/>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D123" s="9">
+        <v>1612500.0</v>
+      </c>
+      <c r="E123" s="3"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B124" s="20"/>
+      <c r="C124" s="21"/>
+      <c r="D124" s="22"/>
+      <c r="E124" s="20"/>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C125" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D126" s="9">
+        <v>247000.0</v>
+      </c>
+      <c r="E126" s="3"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D127" s="9">
         <v>270000.0</v>
       </c>
-      <c r="E122" s="3"/>
-[...11 lines deleted...]
-      <c r="A124" s="23" t="s">
+      <c r="E127" s="3"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="B128" s="20"/>
+      <c r="C128" s="21"/>
+      <c r="D128" s="22"/>
+      <c r="E128" s="20"/>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B124" s="24" t="s">
+      <c r="B129" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C124" s="25" t="s">
+      <c r="C129" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D124" s="26" t="s">
+      <c r="D129" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E124" s="24" t="s">
+      <c r="E129" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...69 lines deleted...]
-      <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D130" s="9">
-        <v>533000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
-      <c r="A131" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B131" s="3" t="s">
+      <c r="A131" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="C131" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="3"/>
+      <c r="B131" s="20"/>
+      <c r="C131" s="21"/>
+      <c r="D131" s="22"/>
+      <c r="E131" s="20"/>
     </row>
     <row r="132" spans="1:5">
-      <c r="A132" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E132" s="3"/>
+      <c r="A132" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C132" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E132" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D133" s="9">
-        <v>610000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D134" s="9">
-        <v>1070000.0</v>
+        <v>2015000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D135" s="9">
-        <v>990000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D136" s="9">
+        <v>450000.0</v>
+      </c>
+      <c r="E136" s="3"/>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D137" s="9">
+        <v>507000.0</v>
+      </c>
+      <c r="E137" s="3"/>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D138" s="9">
+        <v>610000.0</v>
+      </c>
+      <c r="E138" s="3"/>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D139" s="9">
+        <v>1070000.0</v>
+      </c>
+      <c r="E139" s="3"/>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D140" s="9">
+        <v>990000.0</v>
+      </c>
+      <c r="E140" s="3"/>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B136" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D136" s="9">
+      <c r="B141" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D141" s="9">
         <v>822000.0</v>
       </c>
-      <c r="E136" s="3"/>
-[...2 lines deleted...]
-      <c r="A137" s="2">
+      <c r="E141" s="3"/>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="2">
         <v>10</v>
       </c>
-      <c r="B137" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D137" s="9">
+      <c r="B142" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D142" s="9">
         <v>335400.0</v>
       </c>
-      <c r="E137" s="3"/>
-[...2 lines deleted...]
-      <c r="A138" s="2">
+      <c r="E142" s="3"/>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="2">
         <v>11</v>
-      </c>
-[...69 lines deleted...]
-        <v>9</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D143" s="9">
-        <v>1130000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
-      <c r="A144" s="2" t="s">
+      <c r="A144" s="2">
         <v>12</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D144" s="9">
-        <v>1209000.0</v>
+        <v>1092000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
-      <c r="A145" s="15" t="s">
+      <c r="A145" s="2">
+        <v>13</v>
+      </c>
+      <c r="B145" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B145" s="16" t="s">
-[...4 lines deleted...]
-      <c r="E145" s="16"/>
+      <c r="C145" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D145" s="9">
+        <v>2490000.0</v>
+      </c>
+      <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="19" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B146" s="20"/>
       <c r="C146" s="21"/>
       <c r="D146" s="22"/>
       <c r="E146" s="20"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D148" s="9">
-        <v>295000.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D149" s="9">
+        <v>1209000.0</v>
+      </c>
+      <c r="E149" s="3"/>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="C149" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B150" s="3" t="s">
+      <c r="B150" s="16" t="s">
         <v>148</v>
       </c>
-      <c r="C150" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E150" s="3"/>
+      <c r="C150" s="17"/>
+      <c r="D150" s="18"/>
+      <c r="E150" s="16"/>
     </row>
     <row r="151" spans="1:5">
-      <c r="A151" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B151" s="3" t="s">
+      <c r="A151" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="C151" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E151" s="3"/>
+      <c r="B151" s="20"/>
+      <c r="C151" s="21"/>
+      <c r="D151" s="22"/>
+      <c r="E151" s="20"/>
     </row>
     <row r="152" spans="1:5">
-      <c r="A152" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E152" s="3"/>
+      <c r="A152" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B152" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E152" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D153" s="9">
-        <v>330000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D154" s="9">
-        <v>510000.0</v>
+        <v>148200.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D155" s="9">
-        <v>200000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B156" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D156" s="9">
+        <v>357500.0</v>
+      </c>
+      <c r="E156" s="3"/>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B157" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="C156" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B157" s="3" t="s">
+      <c r="C157" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D157" s="9">
+        <v>330000.0</v>
+      </c>
+      <c r="E157" s="3"/>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B158" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="C157" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B158" s="3" t="s">
+      <c r="C158" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D158" s="9">
+        <v>154000.0</v>
+      </c>
+      <c r="E158" s="3"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B159" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="C158" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A159" s="19" t="s">
+      <c r="C159" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D159" s="9">
+        <v>510000.0</v>
+      </c>
+      <c r="E159" s="3"/>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B160" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B159" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C160" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D160" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D161" s="9">
-        <v>321000.0</v>
+        <v>201500.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
-      <c r="A162" s="2" t="s">
-        <v>12</v>
+      <c r="A162" s="2">
+        <v>10</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D162" s="9">
-        <v>230000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
-      <c r="A163" s="2" t="s">
-        <v>14</v>
+      <c r="A163" s="2">
+        <v>11</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D163" s="9">
-        <v>180000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B164" s="3" t="s">
+      <c r="A164" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="C164" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E164" s="3"/>
+      <c r="B164" s="20"/>
+      <c r="C164" s="21"/>
+      <c r="D164" s="22"/>
+      <c r="E164" s="20"/>
     </row>
     <row r="165" spans="1:5">
-      <c r="A165" s="15" t="s">
+      <c r="A165" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B165" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="B165" s="16" t="s">
+      <c r="C166" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D166" s="9">
+        <v>321000.0</v>
+      </c>
+      <c r="E166" s="3"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B167" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="C165" s="17"/>
-[...27 lines deleted...]
-      </c>
+      <c r="C167" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D167" s="9">
+        <v>230000.0</v>
+      </c>
+      <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>166</v>
+        <v>71</v>
       </c>
       <c r="D168" s="9">
-        <v>190000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B169" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D169" s="9">
+        <v>1755000.0</v>
+      </c>
+      <c r="E169" s="3"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B170" s="16" t="s">
         <v>167</v>
       </c>
-      <c r="C169" s="6" t="s">
+      <c r="C170" s="17"/>
+      <c r="D170" s="18"/>
+      <c r="E170" s="16"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="19" t="s">
         <v>168</v>
       </c>
-      <c r="D169" s="9">
-[...32 lines deleted...]
-      <c r="E171" s="3"/>
+      <c r="B171" s="20"/>
+      <c r="C171" s="21"/>
+      <c r="D171" s="22"/>
+      <c r="E171" s="20"/>
     </row>
     <row r="172" spans="1:5">
-      <c r="A172" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E172" s="3"/>
+      <c r="A172" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C172" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E172" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D173" s="9">
-        <v>96900.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>68</v>
+        <v>172</v>
       </c>
       <c r="D174" s="9">
-        <v>2000.0</v>
+        <v>461500.0</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="D175" s="9">
-        <v>175000.0</v>
+        <v>7400.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B176" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D176" s="9">
+        <v>2700.0</v>
+      </c>
+      <c r="E176" s="3"/>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C177" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="C176" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="D177" s="9">
-        <v>1090.0</v>
+        <v>177000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
-      <c r="A178" s="2">
-        <v>11</v>
+      <c r="A178" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>68</v>
+        <v>176</v>
       </c>
       <c r="D178" s="9">
-        <v>1700.0</v>
+        <v>96900.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
-      <c r="A179" s="2">
-        <v>12</v>
+      <c r="A179" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="D179" s="9">
-        <v>121500.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
-      <c r="A180" s="2">
-        <v>13</v>
+      <c r="A180" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="B180" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D180" s="9">
+        <v>175000.0</v>
+      </c>
+      <c r="E180" s="3"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C181" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="C180" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="D181" s="9">
-        <v>1500.0</v>
+        <v>59000.0</v>
       </c>
       <c r="E181" s="3"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
       <c r="D182" s="9">
-        <v>375000.0</v>
+        <v>1090.0</v>
       </c>
       <c r="E182" s="3"/>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D183" s="9">
-        <v>4250.0</v>
+        <v>1700.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D184" s="9">
-        <v>720000.0</v>
+        <v>121500.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>68</v>
+        <v>176</v>
       </c>
       <c r="D185" s="9">
-        <v>8100.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
       <c r="D186" s="9">
-        <v>120000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D187" s="9">
-        <v>2100.0</v>
+        <v>110000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D188" s="9">
-        <v>207000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D189" s="9">
-        <v>3000.0</v>
+        <v>4250.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>68</v>
+        <v>172</v>
       </c>
       <c r="D190" s="9">
-        <v>2000.0</v>
+        <v>1046500.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="D191" s="9">
-        <v>150000.0</v>
+        <v>16100.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D192" s="9">
-        <v>435000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D193" s="9">
-        <v>4400.0</v>
+        <v>2100.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D194" s="9">
-        <v>21400.0</v>
+        <v>207000.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="D195" s="9">
-        <v>145500.0</v>
+        <v>3000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="D196" s="9">
-        <v>150000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D197" s="9">
-        <v>2400.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
-      <c r="A198" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E198" s="20"/>
+      <c r="A198" s="2">
+        <v>26</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D198" s="9">
+        <v>435000.0</v>
+      </c>
+      <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
-      <c r="A199" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A199" s="2">
+        <v>27</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D199" s="9">
+        <v>4400.0</v>
+      </c>
+      <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
-      <c r="A200" s="2" t="s">
-        <v>9</v>
+      <c r="A200" s="2">
+        <v>28</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>187</v>
+        <v>71</v>
       </c>
       <c r="D200" s="9">
-        <v>66000.0</v>
+        <v>21400.0</v>
       </c>
       <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
-      <c r="A201" s="2" t="s">
-        <v>12</v>
+      <c r="A201" s="2">
+        <v>29</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="D201" s="9">
-        <v>66000.0</v>
+        <v>145500.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
-      <c r="A202" s="2" t="s">
-        <v>14</v>
+      <c r="A202" s="2">
+        <v>30</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="D202" s="9">
-        <v>66000.0</v>
+        <v>135800.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
-      <c r="A203" s="2" t="s">
-        <v>16</v>
+      <c r="A203" s="2">
+        <v>31</v>
       </c>
       <c r="B203" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D203" s="9">
+        <v>2500.0</v>
+      </c>
+      <c r="E203" s="3"/>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="19" t="s">
         <v>190</v>
       </c>
-      <c r="C203" s="6" t="s">
-[...20 lines deleted...]
-      <c r="E204" s="3"/>
+      <c r="B204" s="20"/>
+      <c r="C204" s="21"/>
+      <c r="D204" s="22"/>
+      <c r="E204" s="20"/>
     </row>
     <row r="205" spans="1:5">
-      <c r="A205" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E205" s="3"/>
+      <c r="A205" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B205" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="D206" s="9">
-        <v>2000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="D207" s="9">
-        <v>2000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="D208" s="9">
-        <v>2000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="2">
-        <v>10</v>
+      <c r="A209" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="D209" s="9">
-        <v>2000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
-      <c r="A210" s="19" t="s">
+      <c r="A210" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C210" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="B210" s="20"/>
-[...2 lines deleted...]
-      <c r="E210" s="20"/>
+      <c r="D210" s="9">
+        <v>27000.0</v>
+      </c>
+      <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
-      <c r="A211" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A211" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D211" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C212" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D212" s="9">
-        <v>24000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D213" s="9">
-        <v>22000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C214" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D214" s="9">
-        <v>27000.0</v>
+        <v>400.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
-      <c r="A215" s="2" t="s">
-        <v>16</v>
+      <c r="A215" s="2">
+        <v>10</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D215" s="9">
-        <v>2100.0</v>
+        <v>400.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
-      <c r="A216" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E216" s="3"/>
+      <c r="A216" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="B216" s="20"/>
+      <c r="C216" s="21"/>
+      <c r="D216" s="22"/>
+      <c r="E216" s="20"/>
     </row>
     <row r="217" spans="1:5">
-      <c r="A217" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E217" s="3"/>
+      <c r="A217" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B217" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E217" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D218" s="9">
-        <v>40000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D219" s="9">
-        <v>63000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C220" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D220" s="9">
-        <v>61000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
-      <c r="A221" s="2">
-        <v>10</v>
+      <c r="A221" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C221" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D221" s="9">
+        <v>2100.0</v>
+      </c>
+      <c r="E221" s="3"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D222" s="9">
+        <v>76500.0</v>
+      </c>
+      <c r="E222" s="3"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D223" s="9">
         <v>30000.0</v>
       </c>
-      <c r="E221" s="3"/>
-[...11 lines deleted...]
-      <c r="D222" s="9">
+      <c r="E223" s="3"/>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D224" s="9">
         <v>50000.0</v>
       </c>
-      <c r="E222" s="3"/>
-[...5 lines deleted...]
-      <c r="B223" s="16" t="s">
+      <c r="E224" s="3"/>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B225" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="C223" s="17"/>
-[...27 lines deleted...]
-      </c>
+      <c r="C225" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D225" s="9">
+        <v>20000.0</v>
+      </c>
+      <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D226" s="9">
+        <v>40000.0</v>
+      </c>
+      <c r="E226" s="3"/>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="2">
+        <v>10</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D227" s="9">
+        <v>63000.0</v>
+      </c>
+      <c r="E227" s="3"/>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="2">
+        <v>11</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D228" s="9">
+        <v>61000.0</v>
+      </c>
+      <c r="E228" s="3"/>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="B229" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="C229" s="17"/>
+      <c r="D229" s="18"/>
+      <c r="E229" s="16"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="B230" s="20"/>
+      <c r="C230" s="21"/>
+      <c r="D230" s="22"/>
+      <c r="E230" s="20"/>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B226" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D226" s="9">
+      <c r="B232" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D232" s="9">
         <v>325000.0</v>
       </c>
-      <c r="E226" s="3"/>
-[...6 lines deleted...]
-      <c r="E227" s="3"/>
+      <c r="E232" s="3"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="2"/>
+      <c r="B233" s="3"/>
+      <c r="C233" s="6"/>
+      <c r="D233" s="9"/>
+      <c r="E233" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B59:E59"/>
-[...4 lines deleted...]
-    <mergeCell ref="B223:E223"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B84:E84"/>
+    <mergeCell ref="B119:E119"/>
+    <mergeCell ref="B150:E150"/>
+    <mergeCell ref="B170:E170"/>
+    <mergeCell ref="B229:E229"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A19:E19"/>
-[...13 lines deleted...]
-    <mergeCell ref="A141:E141"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A91:E91"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A120:E120"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A128:E128"/>
+    <mergeCell ref="A131:E131"/>
     <mergeCell ref="A146:E146"/>
-    <mergeCell ref="A159:E159"/>
-[...3 lines deleted...]
-    <mergeCell ref="A224:E224"/>
+    <mergeCell ref="A151:E151"/>
+    <mergeCell ref="A164:E164"/>
+    <mergeCell ref="A171:E171"/>
+    <mergeCell ref="A204:E204"/>
+    <mergeCell ref="A216:E216"/>
+    <mergeCell ref="A230:E230"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>