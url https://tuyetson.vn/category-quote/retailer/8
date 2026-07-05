--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>BẢNG GIÁ LẺ THIẾT BỊ MẠNG - VIỄN THÔNG</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Cáp Mạng</t>
   </si>
   <si>
     <t>Cáp Mạng Amp Ct</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -475,59 +475,65 @@
   <si>
     <t>Thiết bị phát wifi di động cầm tay 4G TPlink M7000 Pin sạc 2100mAh 10 thiết bị</t>
   </si>
   <si>
     <t>TPlink M7200 WiFi Di động 4G</t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Usb Wifi-Card Mạng - Card Wifi Laptop</t>
   </si>
   <si>
     <t>Bộ Thu Sóng Wifi - Usb Wifi</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ USB thu sóng Wifi 2 băng tần TPlink Archer T2U Plus AC600 ( 200Mbps 2.4GHz - 433Mbps 5GHz ) </t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi Tenda W311MA</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer T2U AC600 2 băng tần 200Mbps 2.4GHz + 433Mbps 5GHz</t>
   </si>
   <si>
+    <t>Bộ USB thu sóng Wifi TPlink Archer T2U Nano AC600 2 băng tần 600Mbps 2.4GHz + 433Mbps 5GHz</t>
+  </si>
+  <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer T3U MU-MIMO AC1300 2 băng tần 400Mbps 2.4GHz + 867Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX10UB USB Wi-Fi 6 AX900 + Bluetooth 5.3 Nano 2 băng tần 287Mbps 2.4GHz + 600Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX1U USB Wi-Fi 6 AX300 nano 287Mbps 2.4GHz</t>
   </si>
   <si>
+    <t>Bộ USB thu sóng Wifi TPlink Archer TX20U NANO - USB Wi-Fi 6 AX1800 Nano 2 băng tần 574Mbps 2.4GHz + 1201Mbps 5GHz</t>
+  </si>
+  <si>
     <t>Bộ USB thu sóng Wifi TPlink Archer TX20U USB Wi-Fi 6 AX1800 Nano 2 băng tần 574Mbps 2.4GHz + 1201Mbps 5GHz</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink TL-WN722N</t>
   </si>
   <si>
     <t>Bộ USB thu sóng Wifi TPlink TL-WN821N 300Mbps</t>
   </si>
   <si>
     <t>Card PCI TPlink thu sóng Wireless TL-WN781ND</t>
   </si>
   <si>
     <t>USB Wifi Tenda W311MI (tự nhận driver)</t>
   </si>
   <si>
     <t>Cạc Mạng Pc- Card Wifi Laptop</t>
   </si>
   <si>
     <t>Card mạng PCI Wireless TPlink TL-WN881ND</t>
   </si>
   <si>
     <t>Card mạng TPlink TG3468 - card lan</t>
   </si>
   <si>
     <t xml:space="preserve">Card wifi wireless-AC 3165 - 3165NGW ( Cũ tháo máy ) </t>
@@ -545,53 +551,50 @@
     <t>Đầu Bấm Mạng Rj</t>
   </si>
   <si>
     <t>Đầu bấm mạng Ugreen 20798 xuyên thấu RJ45 CAT6 NW171</t>
   </si>
   <si>
     <t>Hộp 50 cái</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT 5E Golden Link (đầu tiếp xúc mạ vàng)</t>
   </si>
   <si>
     <t>Hộp 100C</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5 KM512 thép bạc</t>
   </si>
   <si>
     <t>Hộp 100 cái</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E AMP 474 (Hộp 100)</t>
   </si>
   <si>
     <t>Hộp</t>
-  </si>
-[...1 lines deleted...]
-    <t>Đầu mạng RJ45 CAT5E AMP thép bạc</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E KM508 (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Tenda TD-1013C</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Tenda TEH5E010 (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT5E Unitek Y-OT18TP</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 (thép vàng)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 Golden Link (đầu tiếp xúc mạ vàng)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 KM601 (nhựa) (Hộp 100)</t>
   </si>
   <si>
     <t>Đầu mạng RJ45 CAT6 KM612 thép bạc</t>
   </si>
@@ -1171,54 +1174,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E233"/>
+  <dimension ref="A1:E234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A231" sqref="A231:E231"/>
+      <selection activeCell="A232" sqref="A232:E232"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -1355,66 +1358,66 @@
       <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="9">
         <v>4600.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9">
-        <v>1544000.0</v>
+        <v>1474200.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="9">
-        <v>7300.0</v>
+        <v>7100.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9">
         <v>987000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>26</v>
       </c>
@@ -1647,66 +1650,66 @@
       <c r="A32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="9">
         <v>13200.0</v>
       </c>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
-        <v>1690000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="9">
-        <v>8800.0</v>
+        <v>9500.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="9">
         <v>3755700.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>41</v>
       </c>
@@ -2429,51 +2432,51 @@
       </c>
       <c r="B86" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D86" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D87" s="9">
-        <v>170000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D88" s="9">
         <v>220000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>93</v>
       </c>
@@ -3420,1206 +3423,1221 @@
       <c r="A155" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D155" s="9">
         <v>290000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D156" s="9">
-        <v>357500.0</v>
+        <v>174000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D157" s="9">
-        <v>330000.0</v>
+        <v>357500.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D158" s="9">
-        <v>154000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D159" s="9">
-        <v>510000.0</v>
+        <v>157300.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D160" s="9">
-        <v>200000.0</v>
+        <v>467500.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D161" s="9">
-        <v>201500.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
         <v>10</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D162" s="9">
-        <v>194000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
         <v>11</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D163" s="9">
+        <v>201500.0</v>
+      </c>
+      <c r="E163" s="3"/>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="2">
+        <v>12</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D164" s="9">
+        <v>194000.0</v>
+      </c>
+      <c r="E164" s="3"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="2">
+        <v>13</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D165" s="9">
         <v>125000.0</v>
       </c>
-      <c r="E163" s="3"/>
-[...11 lines deleted...]
-      <c r="A165" s="23" t="s">
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B166" s="20"/>
+      <c r="C166" s="21"/>
+      <c r="D166" s="22"/>
+      <c r="E166" s="20"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B165" s="24" t="s">
+      <c r="B167" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C165" s="25" t="s">
+      <c r="C167" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D165" s="26" t="s">
+      <c r="D167" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E165" s="24" t="s">
+      <c r="E167" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D168" s="9">
-        <v>180000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D169" s="9">
+        <v>230000.0</v>
+      </c>
+      <c r="E169" s="3"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D170" s="9">
+        <v>180000.0</v>
+      </c>
+      <c r="E170" s="3"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D171" s="9">
         <v>1755000.0</v>
       </c>
-      <c r="E169" s="3"/>
-[...13 lines deleted...]
-      <c r="A171" s="19" t="s">
+      <c r="E171" s="3"/>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="B171" s="20"/>
-[...5 lines deleted...]
-      <c r="A172" s="23" t="s">
+      <c r="B172" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C172" s="17"/>
+      <c r="D172" s="18"/>
+      <c r="E172" s="16"/>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B173" s="20"/>
+      <c r="C173" s="21"/>
+      <c r="D173" s="22"/>
+      <c r="E173" s="20"/>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B172" s="24" t="s">
+      <c r="B174" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C172" s="25" t="s">
+      <c r="C174" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D172" s="26" t="s">
+      <c r="D174" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E172" s="24" t="s">
+      <c r="E174" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>71</v>
+        <v>172</v>
       </c>
       <c r="D175" s="9">
-        <v>7400.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="D176" s="9">
-        <v>2700.0</v>
+        <v>388800.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D177" s="9">
-        <v>177000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>176</v>
+        <v>71</v>
       </c>
       <c r="D178" s="9">
-        <v>96900.0</v>
+        <v>2700.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D179" s="9">
-        <v>2000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D180" s="9">
-        <v>175000.0</v>
+        <v>96900.0</v>
       </c>
       <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D181" s="9">
+        <v>2000.0</v>
+      </c>
+      <c r="E181" s="3"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D182" s="9">
+        <v>59000.0</v>
+      </c>
+      <c r="E182" s="3"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="2" t="s">
         <v>25</v>
-      </c>
-[...28 lines deleted...]
-        <v>11</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D183" s="9">
-        <v>1700.0</v>
+        <v>1090.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D184" s="9">
-        <v>121500.0</v>
+        <v>1700.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D185" s="9">
-        <v>150000.0</v>
+        <v>121500.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D186" s="9">
-        <v>1500.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D187" s="9">
-        <v>110000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D188" s="9">
-        <v>375000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D189" s="9">
-        <v>4250.0</v>
+        <v>375000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>172</v>
+        <v>71</v>
       </c>
       <c r="D190" s="9">
-        <v>1046500.0</v>
+        <v>4250.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="D191" s="9">
-        <v>16100.0</v>
+        <v>823800.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>176</v>
+        <v>71</v>
       </c>
       <c r="D192" s="9">
-        <v>120000.0</v>
+        <v>13200.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D193" s="9">
-        <v>2100.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D194" s="9">
-        <v>207000.0</v>
+        <v>2100.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D195" s="9">
-        <v>3000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D196" s="9">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D197" s="9">
-        <v>150000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D198" s="9">
-        <v>435000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D199" s="9">
-        <v>4400.0</v>
+        <v>435000.0</v>
       </c>
       <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D200" s="9">
-        <v>21400.0</v>
+        <v>4400.0</v>
       </c>
       <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D201" s="9">
-        <v>145500.0</v>
+        <v>21400.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D202" s="9">
-        <v>135800.0</v>
+        <v>145500.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D203" s="9">
+        <v>135800.0</v>
+      </c>
+      <c r="E203" s="3"/>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="2">
+        <v>30</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D204" s="9">
         <v>2500.0</v>
       </c>
-      <c r="E203" s="3"/>
-[...8 lines deleted...]
-      <c r="E204" s="20"/>
+      <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
-      <c r="A205" s="23" t="s">
+      <c r="A205" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="B205" s="20"/>
+      <c r="C205" s="21"/>
+      <c r="D205" s="22"/>
+      <c r="E205" s="20"/>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B205" s="24" t="s">
+      <c r="B206" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C205" s="25" t="s">
+      <c r="C206" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D205" s="26" t="s">
+      <c r="D206" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E205" s="24" t="s">
+      <c r="E206" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B207" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C207" s="6" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D207" s="9">
         <v>27000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D208" s="9">
         <v>27000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D209" s="9">
         <v>27000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D210" s="9">
         <v>27000.0</v>
       </c>
       <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>71</v>
+        <v>193</v>
       </c>
       <c r="D211" s="9">
-        <v>400.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D212" s="9">
         <v>400.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D213" s="9">
         <v>400.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D214" s="9">
         <v>400.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
-      <c r="A215" s="2">
-        <v>10</v>
+      <c r="A215" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D215" s="9">
         <v>400.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
-      <c r="A216" s="19" t="s">
+      <c r="A216" s="2">
+        <v>10</v>
+      </c>
+      <c r="B216" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="B216" s="20"/>
-[...2 lines deleted...]
-      <c r="E216" s="20"/>
+      <c r="C216" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D216" s="9">
+        <v>400.0</v>
+      </c>
+      <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
-      <c r="A217" s="23" t="s">
+      <c r="A217" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B217" s="20"/>
+      <c r="C217" s="21"/>
+      <c r="D217" s="22"/>
+      <c r="E217" s="20"/>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B217" s="24" t="s">
+      <c r="B218" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C217" s="25" t="s">
+      <c r="C218" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D217" s="26" t="s">
+      <c r="D218" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E217" s="24" t="s">
+      <c r="E218" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D219" s="9">
-        <v>22000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D220" s="9">
-        <v>27000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D221" s="9">
-        <v>2100.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C222" s="6" t="s">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="D222" s="9">
-        <v>76500.0</v>
+        <v>2100.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>71</v>
+        <v>176</v>
       </c>
       <c r="D223" s="9">
-        <v>30000.0</v>
+        <v>76500.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D224" s="9">
-        <v>50000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D225" s="9">
-        <v>20000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D226" s="9">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
-      <c r="A227" s="2">
-        <v>10</v>
+      <c r="A227" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D227" s="9">
-        <v>63000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D228" s="9">
+        <v>63000.0</v>
+      </c>
+      <c r="E228" s="3"/>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="2">
+        <v>11</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D229" s="9">
         <v>61000.0</v>
       </c>
-      <c r="E228" s="3"/>
-[...5 lines deleted...]
-      <c r="B229" s="16" t="s">
+      <c r="E229" s="3"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="C229" s="17"/>
-[...4 lines deleted...]
-      <c r="A230" s="19" t="s">
+      <c r="B230" s="16" t="s">
         <v>210</v>
       </c>
-      <c r="B230" s="20"/>
-[...2 lines deleted...]
-      <c r="E230" s="20"/>
+      <c r="C230" s="17"/>
+      <c r="D230" s="18"/>
+      <c r="E230" s="16"/>
     </row>
     <row r="231" spans="1:5">
-      <c r="A231" s="23" t="s">
+      <c r="A231" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="B231" s="20"/>
+      <c r="C231" s="21"/>
+      <c r="D231" s="22"/>
+      <c r="E231" s="20"/>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B231" s="24" t="s">
+      <c r="B232" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C231" s="25" t="s">
+      <c r="C232" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D231" s="26" t="s">
+      <c r="D232" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E231" s="24" t="s">
+      <c r="E232" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
-      <c r="A232" s="2" t="s">
+    <row r="233" spans="1:5">
+      <c r="A233" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B232" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C232" s="6" t="s">
+      <c r="B233" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="D232" s="9">
+      <c r="C233" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D233" s="9">
         <v>325000.0</v>
       </c>
-      <c r="E232" s="3"/>
-[...5 lines deleted...]
-      <c r="D233" s="9"/>
       <c r="E233" s="3"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="2"/>
+      <c r="B234" s="3"/>
+      <c r="C234" s="6"/>
+      <c r="D234" s="9"/>
+      <c r="E234" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="B84:E84"/>
     <mergeCell ref="B119:E119"/>
     <mergeCell ref="B150:E150"/>
-    <mergeCell ref="B170:E170"/>
-    <mergeCell ref="B229:E229"/>
+    <mergeCell ref="B172:E172"/>
+    <mergeCell ref="B230:E230"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A29:E29"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A67:E67"/>
     <mergeCell ref="A72:E72"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A107:E107"/>
     <mergeCell ref="A111:E111"/>
     <mergeCell ref="A120:E120"/>
     <mergeCell ref="A124:E124"/>
     <mergeCell ref="A128:E128"/>
     <mergeCell ref="A131:E131"/>
     <mergeCell ref="A146:E146"/>
     <mergeCell ref="A151:E151"/>
-    <mergeCell ref="A164:E164"/>
-[...3 lines deleted...]
-    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A173:E173"/>
+    <mergeCell ref="A205:E205"/>
+    <mergeCell ref="A217:E217"/>
+    <mergeCell ref="A231:E231"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>