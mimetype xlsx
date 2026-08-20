--- v2 (2026-07-05)
+++ v3 (2026-08-20)
@@ -622,51 +622,51 @@
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Xanh Dương ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Xám ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu bọc mạng nhựa RJ45 ( Vàng ) </t>
   </si>
   <si>
     <t>Đầu Nối Mạng</t>
   </si>
   <si>
     <t>Mặt nạ 2-port Faceplate COMMSCOPE (272368-2)</t>
   </si>
   <si>
     <t>Nhân mạng ruột mạng âm tường RJ45 COMMSCOPE AMP CAT5E 1375191-1</t>
   </si>
   <si>
     <t>Nhân mạng ruột mạng âm tường RJ45 COMMSCOPE AMP CAT6 1375055-1</t>
   </si>
   <si>
-    <t>Rệp nối dây mạng + dây điện thoại K2 UY2 3M</t>
+    <t>Rệp nối dây mạng dây điện thoại K2 UY2 3M - Phụ kiện đầu ổ giắc cắm K2 hộp (00026)</t>
   </si>
   <si>
     <t>Đầu nối cáp mạng RJ45 1-2</t>
   </si>
   <si>
     <t>Đầu nối cáp mạng RL45 1-2 tốt</t>
   </si>
   <si>
     <t>Đầu nối dây mạng RJ45 1-1</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 STP M-Pard MD048</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 Ugreen 20390 chính hãng</t>
   </si>
   <si>
     <t>Đầu nối mạng 1-1 Unitek A1026BK CAT6</t>
   </si>
   <si>
     <t>NO7</t>
   </si>
   <si>
     <t>Thiết Bị Quang - Cáp Quang</t>
   </si>
@@ -1448,66 +1448,66 @@
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="9">
         <v>24000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="9">
-        <v>3900.0</v>
+        <v>1132600.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="9">
-        <v>7500.0</v>
+        <v>5400.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
         <v>3700000.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>31</v>
       </c>
@@ -1961,126 +1961,126 @@
       <c r="A53" s="2">
         <v>13</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D53" s="9">
         <v>54000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2">
         <v>14</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D54" s="9">
-        <v>277020.0</v>
+        <v>277200.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2">
         <v>15</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D55" s="9">
-        <v>417960.0</v>
+        <v>399000.0</v>
       </c>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2">
         <v>16</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D56" s="9">
-        <v>474660.0</v>
+        <v>495600.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2">
         <v>17</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D57" s="9">
         <v>95580.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2">
         <v>18</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="9">
-        <v>124740.0</v>
+        <v>119000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2">
         <v>19</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D59" s="9">
-        <v>184680.0</v>
+        <v>176400.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
         <v>20</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="9">
         <v>1190000.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
         <v>21</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>64</v>
       </c>
@@ -2335,51 +2335,51 @@
       <c r="A79" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D79" s="9">
         <v>784000.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D80" s="9">
-        <v>287000.0</v>
+        <v>271700.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D81" s="9">
         <v>970000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>85</v>
       </c>
@@ -2840,51 +2840,51 @@
       <c r="A114" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D114" s="9">
         <v>75000.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D115" s="9">
-        <v>260000.0</v>
+        <v>275800.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D116" s="9">
         <v>460000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>118</v>
       </c>
@@ -3225,51 +3225,51 @@
       <c r="A141" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D141" s="9">
         <v>822000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
         <v>10</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D142" s="9">
-        <v>335400.0</v>
+        <v>343200.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
         <v>11</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D143" s="9">
         <v>481000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
         <v>12</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>142</v>
       </c>
@@ -3423,51 +3423,51 @@
       <c r="A155" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D155" s="9">
         <v>290000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D156" s="9">
-        <v>174000.0</v>
+        <v>241800.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D157" s="9">
         <v>357500.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>155</v>
       </c>
@@ -3614,51 +3614,51 @@
       <c r="A168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D168" s="9">
         <v>321000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D169" s="9">
-        <v>230000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D170" s="9">
         <v>180000.0</v>
       </c>
       <c r="E170" s="3"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>167</v>
       </c>
@@ -3891,51 +3891,51 @@
       <c r="A187" s="2">
         <v>13</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D187" s="9">
         <v>1500.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2">
         <v>14</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D188" s="9">
-        <v>110000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
         <v>15</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D189" s="9">
         <v>375000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
         <v>16</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>183</v>
       </c>
@@ -4498,51 +4498,51 @@
       <c r="A228" s="2">
         <v>10</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D228" s="9">
         <v>63000.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2">
         <v>11</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D229" s="9">
-        <v>61000.0</v>
+        <v>57400.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="15" t="s">
         <v>209</v>
       </c>
       <c r="B230" s="16" t="s">
         <v>210</v>
       </c>
       <c r="C230" s="17"/>
       <c r="D230" s="18"/>
       <c r="E230" s="16"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="19" t="s">
         <v>211</v>
       </c>
       <c r="B231" s="20"/>
       <c r="C231" s="21"/>
       <c r="D231" s="22"/>
       <c r="E231" s="20"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="23" t="s">