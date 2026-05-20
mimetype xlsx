--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -14,133 +14,139 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="929">
   <si>
     <t>BẢNG GIÁ LẺ LINH KIỆN MÁY TÍNH - LAPTOP</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Adapter Nguồn - Cục Sạc Laptop</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn Khác</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
     <t>GHI CHÚ</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Adapter Nguồn 24V-2.5A - 3 chân kim - nguồn máy in tem</t>
   </si>
   <si>
     <t>Cái</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Adapter Nguồn 24V-2.5A - nguồn máy Ocha Pos SUMI T2 - 4 chân kim</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
-    <t>Adapter Nguồn 24V-3A</t>
+    <t>Adapter sạc nguồn 24V-2.5A đầu cắm 5.5x2.5mm - nguồn máy in tem máy pos máy in mã vạch</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
+    <t xml:space="preserve">Adapter sạc nguồn 24V-2.5A đầu cắm 6.5x3mm - nguồn máy in tem máy pos máy in mã vạch ( Cũ tháo máy ) </t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>nguồn 5V CŨ</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
     <t>Nguồn 5V-1.2A Micro USB</t>
   </si>
   <si>
-    <t>05</t>
+    <t>07</t>
   </si>
   <si>
     <t>Nguồn 5V-1.2A Type C</t>
   </si>
   <si>
-    <t>06</t>
+    <t>08</t>
   </si>
   <si>
     <t>Nguồn 5V-1A - sạc adapter</t>
   </si>
   <si>
-    <t>07</t>
+    <t>09</t>
   </si>
   <si>
     <t>Nguồn 5V-2A</t>
   </si>
   <si>
-    <t>08</t>
-[...1 lines deleted...]
-  <si>
     <t>Nguồn 5V-2A (2 đầu)</t>
   </si>
   <si>
-    <t>09</t>
-[...1 lines deleted...]
-  <si>
     <t>Nguồn 9V-1A</t>
   </si>
   <si>
     <t>Nguồn 9V-2A</t>
   </si>
   <si>
     <t>Nguồn 9V-2A (2 đầu)</t>
   </si>
   <si>
     <t xml:space="preserve">Nguồn LCD Samsung 14V-2.5A ( ZIN ) </t>
   </si>
   <si>
     <t>Nguồn Surface Pro 15V-4A Zin/ Surface Pro 3, 4, 5, 6, 7, X, Go 1 2, Surface Laptop 1 2 3 (chạy được 15V-2.58A)</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD 12V-10A</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD 12V-3.34A Tốt</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD 12V-4A</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD Acbel 12V-5A</t>
@@ -541,50 +547,53 @@
   <si>
     <t>Fan case thùng máy vi tính VSP V202B Led RBG</t>
   </si>
   <si>
     <t>Fan case VSP V203 Led RBG</t>
   </si>
   <si>
     <t>Fan case VSP V203B Led RBG</t>
   </si>
   <si>
     <t>Fan Quạt Tản Nhiệt Cpu</t>
   </si>
   <si>
     <t>Fan CPU 1700 Gen 12 - quạt tản nhiệt CPU</t>
   </si>
   <si>
     <t>Fan CPU Cooler Master Xdream I117</t>
   </si>
   <si>
     <t>Fan CPU VSP Cooler V400 Plus LED ARGB (Tản 4U - Fan12cm - Full Socket)</t>
   </si>
   <si>
     <t>Fan CPU đa năng 1150, 1151, 1155, 1200</t>
   </si>
   <si>
+    <t>Fan laptop Dell Inspiron 5593 Zin</t>
+  </si>
+  <si>
     <t xml:space="preserve">Fan laptop MSI GF63 thin 9SC ( New Zin ) </t>
   </si>
   <si>
     <t>Nguồn Monitor Thùng Máy</t>
   </si>
   <si>
     <t>Nguồn Acbell 750W (iPower 80 Plus)</t>
   </si>
   <si>
     <t xml:space="preserve">Nguồn máy bộ Dell D255AS-00 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nguồn máy bộ Dell H220AS-01 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Nguồn máy bộ Dell L255AS-00 L240AS-204EM optiplex 3040 sff</t>
   </si>
   <si>
     <t xml:space="preserve">Nguồn máy bộ Dell PCC002 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Nguồn máy bộ Fujitsu DPS-230AB-1A - CP371630-01 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Nguồn máy tính Aigo CK650 - Pro</t>
@@ -706,140 +715,125 @@
   <si>
     <t xml:space="preserve">CPU Intel Core i5-6600 3.90GHz, 6M, 4 Cores 4 Threads ( CŨ ) </t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I7</t>
   </si>
   <si>
     <t xml:space="preserve">Chip vi xử lý CPU I7-9700 (SK1151) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Core i7-10700 (2.9GHz turbo up to 4.8GHz, 8 nhân 16 luồng, 16MB Cache, 65W) - Socket Intel LGA 1200</t>
   </si>
   <si>
     <t>CPU intel core I7 4790 (3.6GHz up to 4.0Ghz,4 Core, 8 Threads, 8Mb)</t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I9</t>
   </si>
   <si>
     <t>Bộ chip xử lý CPU Intel® Core™ i9-13900K</t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý Pentium</t>
   </si>
   <si>
-    <t xml:space="preserve">Bộ vi xử lý CPU Intel Celeron G4900 chính hãng ( Mới ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bộ vi xử lý CPU Intel Celeron G4900 chính hãng ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>Bộ xử lý CPU Intel® Pentium® Gold G6400 Box</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Celeron G5905</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Pentium G6405 Box SK1200</t>
   </si>
   <si>
     <t xml:space="preserve">Chip vi xử lý Intel pentium G3240 dual core ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">CPU Intel Pentium Processor G2030 3.00GHz 3MB Cache ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Headphone - Earphone - Micro</t>
   </si>
   <si>
     <t>Earphone</t>
   </si>
   <si>
     <t>Tai nghe Earphone Kingleen 1.2m i1927 (trắng)</t>
   </si>
   <si>
+    <t>Tai nghe earphone Monster XKT11 màu Trắng - tai nghe Bluetooth V5.3</t>
+  </si>
+  <si>
     <t>Headphone</t>
   </si>
   <si>
     <t>Phone Ovann X2</t>
   </si>
   <si>
     <t>Tai nghe chụp tai MISDE A68 gaming led 7 màu (2Jack)</t>
   </si>
   <si>
     <t>Tai nghe Esport gaming VSP VX3 (USB+jack 3.5)</t>
   </si>
   <si>
     <t>Tai nghe gaming Lenovo G30 LED (USB 7.1)</t>
   </si>
   <si>
     <t>Tai nghe gaming Ovann VX1</t>
   </si>
   <si>
     <t>Tai nghe gaming VSP GH-X1 LED (2Jack)</t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Lenovo G20 Led - 2 jack 3.5mm + USB ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Lenovo G20-B Led USB ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Lenovo G60-B Led USB ( Đen ) </t>
   </si>
   <si>
     <t>Tai nghe headphone Marvo HG8921 Led - USB - Đen</t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Monster N5 Led 7.1 USB ( Đen ) </t>
   </si>
   <si>
     <t>Tai nghe headphone Monster Storm XKH01 - Bluetooth V5.3</t>
   </si>
   <si>
     <t>Tai nghe headphone Monster Storm XKH03 - Bluetooth V5.3</t>
   </si>
   <si>
-    <t>Tai nghe headphone Ovann X1 box</t>
-[...13 lines deleted...]
-  <si>
     <t>Tai nghe HP H120G (7.1 USB)</t>
   </si>
   <si>
     <t>Tai nghe KEE K0S-0015 (2 Jack)</t>
   </si>
   <si>
     <t>Tai nghe Logitech H110 (2 jack)</t>
   </si>
   <si>
     <t>Tai nghe Logitech H111 (1 jack)</t>
   </si>
   <si>
     <t>Tai nghe PISC (2 jack)</t>
   </si>
   <si>
     <t>Micro</t>
   </si>
   <si>
     <t>Bộ 1 microphone không dây K35-1+3.5mm kẹp áo - micro livestream thu âm không dây</t>
   </si>
   <si>
     <t>Bộ 2 microphone không dây K35-2+3.5mm kẹp áo - micro livestream thu âm không dây</t>
   </si>
   <si>
     <t>Bộ 2 microphone không dây K9-2+Type C kẹp áo - micro livestream thu âm không dây</t>
@@ -931,65 +925,56 @@
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim HD - Không viền Pát rời, 30 PIN ( Asus Vivobook A510 A512 X505 X506 X507 X509 X512 S510 Zenbook UX510 UX530 Dell G3 15 3590 5593 HP Pavilion 15-BF000 15-AM000 15-CE000 Acer Asus Dell HP Lenovo MSI i7-i8 trở lên thường dùng ) </t>
   </si>
   <si>
     <t>Màn hình LCD Laptop Dell 6430 40 pin 14 inch Dày</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop Lenovo Yoga 7 FHD - có viền B và kính cảm ứng ( Lenovo Yoga 7 14itl5 ) </t>
   </si>
   <si>
     <t>Màn Hình - Lcd Pc</t>
   </si>
   <si>
     <t xml:space="preserve">LCD 19" HP LE1911 (19" Vuông) (lỗi 1 sọc) ( CŨ ) </t>
   </si>
   <si>
     <t>LCD 19" HP V19</t>
   </si>
   <si>
     <t>LCD 19" Samsung Wide (CŨ)</t>
   </si>
   <si>
     <t>LCD 19" VSP VE19 (LE1902)</t>
   </si>
   <si>
-    <t>LCD 19" VSP VS19(LE1903)</t>
-[...1 lines deleted...]
-  <si>
     <t>LCD 22" Philips 221S9/74 (21.5"/ VA-LED/ 75Hz/ 250cd/ m2/4ms/ VGA/ HDMI/ AUDIO OUT)</t>
   </si>
   <si>
-    <t>LCD 22" Philips 221V8/74</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LCD Cong 32" VSP Thingking Master Gaming VL32(CM3203W) ( Trắng ) </t>
   </si>
   <si>
-    <t xml:space="preserve">LCD HP Elite Display E241i ( Cũ ) </t>
-[...1 lines deleted...]
-  <si>
     <t>Màn hình LCD 19" Philips 191S8LHSB2/74 (18.5INCH / TFT-LCD/ VGA / HDMI)</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD 24" Dell U2417H Ultrasharp FHD IPS ( CŨ ) </t>
   </si>
   <si>
     <t>Màn Hình LCD 24" Samsung LS24C310EAEXXV - HDMI/ VGA - IPS - FHD - 75Hz/5ms - FreeSync</t>
   </si>
   <si>
     <t>Màn Hình LCD 27 inch Dell SE2725H HDMI VGA FHD 75Hz 5ms</t>
   </si>
   <si>
     <t>Màn hình LCD 27" Samsung LC27F397FHEXXV Cong</t>
   </si>
   <si>
     <t xml:space="preserve">Màn Hình LCD 27" Samsung LS27C310EAEXXV ( HDMI/ VGA - IPS - FHD - 75Hz/5ms - FreeSync ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn Hình LCD 29" LG UltraWide 29WQ600-W ( 2 Loa 7W - HDMI/ DisplayPort - Type C - UWHD - IPS - FreeSync - HDR10 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD 32" Samsung LC32R500FHEXXV Cong ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD 32" Samsung LC32R500FHEXXV Cong ( Đã sử dụng ) </t>
@@ -1009,50 +994,56 @@
   <si>
     <t>Màn hình LCD máy tính 21.5 inch SingPC SGP215 VAS Led HDMI VGA - LCD 22 inch</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 22 inch LG ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 23 inch Dell E2314 - LCD 23 inch ( CŨ ) </t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 23.8 inch SingPC Q24F75-IPS Full HD VGA HDMI - LCD 24 inch</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 24 inch SingPC SGP238 IPS Led HDMI VGA DP audio out - LCD 24 inch</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 24.5 inch SingPC Q25F100-IPS Anti-glare Full HD VGA HDMI - LCD 25 inch ( CHÍNH HÃNG MỚI 100% ) </t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 27 inch Asus ProArt PA278QEV đồ họa IPS 2K IPS 75Hz 5ms- LCD 27 inch đồ họa</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 27 inch MSI MP272LKL IPS HDMI DP - LCD 27 inch</t>
   </si>
   <si>
+    <t>Màn hình LCD máy tính 27 inch SingPC Q27CF120-VGA Full HD VGA HDMI - LCD CONG 27 inch</t>
+  </si>
+  <si>
+    <t>Chiếc</t>
+  </si>
+  <si>
     <t>Màn hình LCD máy tính 27 inch SingPC Q27F75-IPS Full HD VGA HDMI có loa 2x3W - LCD 27 inch</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính AOC LCD 19.5 inch E2070SWN VGA - LCD 20 inch ( CŨ ) </t>
   </si>
   <si>
     <t>Màn hình LCD máy tính bàn 19 inch Dell E1913C</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính bàn 22" Asus VS228DE</t>
   </si>
   <si>
     <t>Màn hình lcd samsung LS19a330NHEXXV (TN-VGA, HDMI, 1366X768, 60HZ)</t>
   </si>
   <si>
     <t>Màn hình máy tính Dell E2016H 19.5 inch Wide LED</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình máy tính HP P19V G4 9TY84AA 18.5inch ( Mới ) </t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 20" Philips 203V5LHSB2</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 22" Dell E2216HV</t>
@@ -1063,122 +1054,128 @@
   <si>
     <t>Màn hình máy tính LCD 22" VSP VE21.5 (LE21501)</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 24" AOC 24B1XHS</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 24" Dell E2422H</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 24" Philips 243V5QHSBA</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 32" Samsung LC321JG50FQEXXV</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD Samsung 32 inch LS32F351FUEXXV</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD Viewsonic CŨ</t>
   </si>
   <si>
     <t>Màn hình máy tính Samsung LC32R500FHEXXV 31.5 inch FHD 75Hz (Cong)</t>
   </si>
   <si>
+    <t>Màn hình máy vi tính LCD 19" VSP VS19(LE1903)</t>
+  </si>
+  <si>
+    <t>Màn hình máy vi tính LCD 22" Philips 221V8/74</t>
+  </si>
+  <si>
     <t>NO7</t>
   </si>
   <si>
     <t>Loa Nghe Nhạc</t>
   </si>
   <si>
     <t>Loa Karaoke</t>
   </si>
   <si>
     <t>Loa Nghe Nhạc 1.0</t>
   </si>
   <si>
     <t>Loa 2.0 Kisonli X2</t>
   </si>
   <si>
     <t>Loa Buetooth KISONLI Q5S 5W</t>
   </si>
   <si>
     <t>Loa Loyfun H2200</t>
   </si>
   <si>
     <t>Loa vi tính 1.0 Kisonli LP-2S Bluetooth + microSD + jack 3.5mm DC5V led RGB 5Wx1</t>
   </si>
   <si>
     <t>Loa vi tính 1.0 Kisonli LP-5S Bluetooth + microSD + jack 3.5mm DC5V led RGB 5Wx1</t>
   </si>
   <si>
     <t xml:space="preserve">Loa vi tính Soundmax SB-201 2.0 ( Trắng ) </t>
   </si>
   <si>
     <t>Loa Nghe Nhạc 2.0</t>
   </si>
   <si>
     <t>Loa 2.0 Kisonli T012</t>
   </si>
   <si>
     <t>Loa 2.0 Ruizu D09</t>
   </si>
   <si>
-    <t>Loa Bosston Z203BT</t>
-[...1 lines deleted...]
-  <si>
     <t>Loa Kisonli AC9001</t>
   </si>
   <si>
     <t>Loa Kisonli KS04</t>
   </si>
   <si>
     <t>Loa Kisonli L4040</t>
   </si>
   <si>
     <t>Loa Kisonli T001</t>
   </si>
   <si>
     <t>Loa Kisonli T004</t>
   </si>
   <si>
     <t>Loa Loyfun 501S</t>
   </si>
   <si>
     <t>Loa Loyfun LF 804</t>
   </si>
   <si>
     <t>Loa Loyfun LF 806</t>
   </si>
   <si>
     <t>Loa Loyfun M10</t>
   </si>
   <si>
     <t>Loa Loyfun M30</t>
   </si>
   <si>
+    <t>Loa máy vi tính Bosston Z203BT</t>
+  </si>
+  <si>
     <t>Loa Sondmax A150</t>
   </si>
   <si>
     <t>Loa Soundmax A120</t>
   </si>
   <si>
     <t>Loa Soundmax A130 2.0 3Wx2</t>
   </si>
   <si>
     <t>Loa Soundmax A140</t>
   </si>
   <si>
     <t>Loa Soundmax A160 2.0 3Wx2</t>
   </si>
   <si>
     <t>Loa vi tính 2.0 Kisonli A-909 USB + jack 3.5mm</t>
   </si>
   <si>
     <t>Loa vi tính 2.0 Kisonli I-580 Plus USB + 2 jack 3.5mm 3W</t>
   </si>
   <si>
     <t>Bộ 1 cái</t>
   </si>
   <si>
     <t>Loa vi tính 2.0 Kisonli L-9090 Plus USB + jack 3.5mm 6Wx2</t>
@@ -1231,183 +1228,183 @@
   <si>
     <t>NO8</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Asus</t>
   </si>
   <si>
     <t>Bo Mạch Chủ Mainboard Asus PRIME B360-PLUS - Cũ</t>
   </si>
   <si>
     <t>Main Asus Prime H410M-E</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Asus G41 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Asus H310M-F R2.0 SK1151 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Asus H81M-K ( CŨ ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Mainboard Asus H81MD ( CŨ ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Mainboard Asus P8H61-MX (SK1155-DDR3) ( CŨ ) </t>
   </si>
   <si>
     <t>Mainboard Asus prime H510M-K</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard mạch chính Asus B150 pro Gaming D3 ( CŨ ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Mainboard máy vi tính Asus H81MD ( CŨ ) </t>
+  </si>
+  <si>
     <t>Mainboard - Mạch Chính Dell</t>
   </si>
   <si>
     <t>Main baord mạch chính máy bộ pc Dell 3050 micro</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Foxconn</t>
   </si>
   <si>
     <t>Main G41 Foxconn G41MX DDR2 SK775 cũ</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Gigabyte</t>
   </si>
   <si>
     <t xml:space="preserve">Bo mạch chủ Mainboard Gigabyte H610M H V3 LGA1700 ( DDR4 3200/3000/2933/2666/2400/2133 ) </t>
   </si>
   <si>
     <t>Bo Mạch Chủ Mainboard GIGABYTE H61M-DS2 (SK1155) (Cũ)</t>
   </si>
   <si>
     <t xml:space="preserve">Main board mạch chính Gigabite B85-DV2 ( CŨ ) </t>
   </si>
   <si>
     <t>Main giga H410 MH V2</t>
   </si>
   <si>
     <t>Main GIGABYTE H61M-S2PV (SK1155) (Cũ)</t>
   </si>
   <si>
-    <t xml:space="preserve">Mainboard giga H310M ( CŨ ) </t>
-[...1 lines deleted...]
-  <si>
     <t>Mainboard Gigabyte 31</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte G41MT-S2PT DDR3 SK775 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H110M DS2 (SK1151) ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H110M Gaming 3 (SK1151-DDR4) ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H110M-S2PV (SK 1151-DDR4) ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H310m S2H 2.0 ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H310M-DS2 (SK1151-DDR4) ( Renew ) </t>
   </si>
   <si>
     <t>Mainboard Gigabyte H410M DS2V</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H410M S2H V3 ( CŨ ) </t>
   </si>
   <si>
     <t>Mainboard Gigabyte H510M H</t>
   </si>
   <si>
     <t>Mainboard Gigabyte H81M S2PV Cũ</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H81M-DS2 SK1150 DDR3 ( CŨ ) </t>
   </si>
   <si>
     <t>Mainboard Gigabyte P110 D3</t>
   </si>
   <si>
+    <t xml:space="preserve">Mainboard máy vi tính gigabyte H310M ( CŨ ) </t>
+  </si>
+  <si>
     <t>Mainboard - Mạch Chính Khác</t>
   </si>
   <si>
     <t xml:space="preserve">Main Intel G31 ms-7594 ver 1.1 DDR2 SK775 ( CŨ ) </t>
   </si>
   <si>
     <t>Mainboard Samsung H81M CŨ</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Msi</t>
   </si>
   <si>
     <t>Main board mạch chính MSI H61M-P31/W8 H61 RG SM (Cũ)</t>
   </si>
   <si>
     <t xml:space="preserve">Main MSI H410M-A PRO SK1200 ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard MSI H410M-B (SK1200-DDR4) ( CŨ ) </t>
   </si>
   <si>
     <t>NO9</t>
   </si>
   <si>
     <t>Ổ Cứng Hdd - Ssd - Odd - Box Gắn Ngoài</t>
   </si>
   <si>
     <t>Box Di Động Hdd Ssd Odd</t>
   </si>
   <si>
     <t>Box ổ cứng HDD SSK SHE085 2.5" Sata USB 3.0</t>
   </si>
   <si>
     <t>Box ổ cứng HDD Type C-USB Sata SSK C600</t>
   </si>
   <si>
     <t>Box ổ cứng SSD M-Pard MD117 Type C M.2 NVME USB 3.2</t>
   </si>
   <si>
     <t>Box ổ cứng SSD SSK SHE-C320 M.2 NGFF type C + USB 3.0</t>
   </si>
   <si>
     <t>Box ổ cứng SSD Unitek S1201A Type C M.2 PCIE + NVME USB 3.1</t>
   </si>
   <si>
     <t>Box ổ cứng SSK SHE V315</t>
   </si>
   <si>
-    <t>Box ổ cứng WD 3.0 USB 2.5"</t>
+    <t>Box ổ cứng WD 3.0 USB 2.5 inch</t>
   </si>
   <si>
     <t>Dock ổ cứng SSK-DK100 USB 3.0 Sata 2.5"+3.5" - Doc đọc ổ cứng</t>
   </si>
   <si>
     <t>Dock ổ cứng Unitek Y-3026 USB 3.0 Sata 2.5"+3.5" - Doc đọc ổ cứng</t>
   </si>
   <si>
     <t>Ổ Cứng Di Động</t>
   </si>
   <si>
     <t>HDD di động Seagate 1TB 2.5" USB 3.0</t>
   </si>
   <si>
     <t>HDD di động WD 1TB 2.5" Elements WDBUZG0010BBK-Wesn USB 3.0</t>
   </si>
   <si>
     <t>HDD di động WD 1TB Passport Ultra</t>
   </si>
   <si>
     <t>HDD di động WD 4TB Elements Portable Black Apac</t>
   </si>
   <si>
     <t>Ổ cứng di động HDD Western Digital My Passport Ultra 2TB 2.5"</t>
   </si>
@@ -1465,80 +1462,74 @@
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 1Tb Sata Blue WD10EZBX ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 1Tb Sata Blue WD10EZBX ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 2Tb Sata Blue WD20EZBX ( CHÍNH HÃNG MỚI 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng laptop HDD 1TB ( Cũ ) </t>
   </si>
   <si>
     <t>Ổ cứng laptop HDD 320Gb CŨ - nhiều hãng</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng laptop WD HDD 500Gb ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Ổ Cứng Ssd</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng máy tính SSD Kingston 120Gb ( Cũ tháo máy ) </t>
   </si>
   <si>
+    <t>Ổ cứng SSD Acer 128GB FA100 PCIe Gen3x4 M.2</t>
+  </si>
+  <si>
     <t>Ổ cứng SSD Agi 120Gb Sata III Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD coloful 120GB</t>
   </si>
   <si>
-    <t>Ổ cứng SSD Eekoo 128Gb V100</t>
-[...4 lines deleted...]
-  <si>
     <t>Ổ cứng SSD Gigabyte 256Gb Sata GP-GSTFS31256GTND Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD Kingston SNV2S 1TB PCIE NVME M.2</t>
   </si>
   <si>
     <t>Ổ cứng SSD Lexar 128GB Sata Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD Lexar 256GB Sata Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD Lexar NightHawk 120Gb</t>
   </si>
   <si>
-    <t>Ổ cứng SSD Mixie EVO500 128GB 2.5 inch</t>
-[...1 lines deleted...]
-  <si>
     <t>Ổ cứng SSD Mixie EVO500 256GB 2.5 inch</t>
   </si>
   <si>
     <t>Ổ cứng SSD Msata 256GB CŨ</t>
   </si>
   <si>
     <t>Ổ cứng SSD Patriot 256gb Sata III 2.5"</t>
   </si>
   <si>
     <t>Ổ cứng SSD Patriot 512Gb PCIE NVME M.2</t>
   </si>
   <si>
     <t>Ổ cứng SSD PATRIOT P210 512GB SATA3 2.5 inch</t>
   </si>
   <si>
     <t>Ổ cứng SSD Plextor 512GB</t>
   </si>
   <si>
     <t>Ổ Cứng SSD Samsung 860 Pro 512Gb SATA3</t>
   </si>
   <si>
     <t>Ổ cứng SSD SILICON 256GB A55 M.2 Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD SILICON 512GB A55 Sata Chính Hãng</t>
@@ -1645,59 +1636,77 @@
   <si>
     <t>Phần mềm diệt Virut Kaspersky Premium 1 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Small Office Security 5 thiết bị/ năm + 01 File Server</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Standard 1 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Standard 3 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Standard 5 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Phần mềm Norton AntiVirus 1pc</t>
   </si>
   <si>
     <t>cái</t>
   </si>
   <si>
     <t>Phần Mềm Office</t>
   </si>
   <si>
-    <t>Phần mềm Microsoft Office Home and Business 2024 all LNG Apac EM Retail Online ESD EP2-06604 - Doanh nghiệp</t>
-[...2 lines deleted...]
-    <t>Phần mềm Office Home 2024 All Lng APAC EM Retail Online ESD EP2-06796 - dùng cho cá nhân vĩnh viễn</t>
+    <t>Phần mềm M365 Personal Subscr PK Lic 1YR Online APAC EM ESD - Dịch vụ cài Office dùng cho cá nhân 1 năm Key ESD gửi mail 1 key 1 máy</t>
+  </si>
+  <si>
+    <t>Máy</t>
+  </si>
+  <si>
+    <t>Phần mềm Microsoft Office Home and Business 2024 all LNG Apac EM Retail Online ESD EP2-06604 - Dịch vụ cài Office dùng cho doanh nghiệp Key ESD gửi mail 1 key 1 máy</t>
+  </si>
+  <si>
+    <t>Phần mềm Office Home 2024 All Lng APAC EM Retail Online ESD EP2-06796 - Dịch vụ cài Office dùng cho cá nhân vĩnh viễn Key ESD gửi mail 1 key 1 máy</t>
   </si>
   <si>
     <t>Phần Mềm Win</t>
   </si>
   <si>
+    <t>Phần mềm M365 Family Subscr PK Lic 1YR Online APAC EM ESD - Dịch vụ cài Office dùng cho gia đình 1 năm Key ESD gửi mail 6 máy</t>
+  </si>
+  <si>
+    <t>Bộ 6 máy</t>
+  </si>
+  <si>
+    <t>Phần Mềm Win 11 Pro 64bit Eng Lntl 1pk DSP Oei DVD FQC-10528 BOX chính hãng - Dịch vụ cài Win 11 Pro 1 key 1 máy</t>
+  </si>
+  <si>
+    <t>Phần mềm Windows 11 Pro 64Bit Eng Intl 1pk DSP DVD NHẬP KHẨU - Dịch vụ cài Win 11 Pro 1 DVD 1 máy</t>
+  </si>
+  <si>
     <t>NO11</t>
   </si>
   <si>
     <t>Phím Chuột</t>
   </si>
   <si>
     <t>Bàn Phím</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím chuyên dụng có dây Newmen Business Office Suit E007 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím cơ có dây Bosston MK915 ( Đen - Bạc ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím cơ có dây Philips SPK8614DQ đế kê tay ( Trắng - Hồng ) </t>
   </si>
   <si>
     <t>Bàn phím có dây Acer OKB020</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím có dây Bosston K830 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím có dây Dell KB216 FPT ( Đen ) </t>
@@ -1804,248 +1813,194 @@
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 3541 3542 ZIN ( Inspiron 15-3000 3541 3542 3543 3547 3551 3552 3558 3559 3567 3557 3576, Inspiron 15-5000 5542 5543 5545 5547 5548 5558 5555 5551 5559 5576 5577 5755 5758 5759 7557 7559, Vostro 3546 3561 3562 3565 3568 3578 Latitude 3550 3560 3570 3580 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 7566 ZIN ( Dell Inspiron 15-3580, 3581, 3582, 3583, 3593, 3595, 5565, 5567, 5570, 5575, 5767, 5775, 7566, 7567, 7577, Vostro 15-3584, 3590, 5568, Gaming G3-3000, 3579, 3590, 3779, G5-5000, 5587, 5590, G7-7000, 7588 ) </t>
   </si>
   <si>
     <t>Bàn Phím Laptop Dell Latitude E5540</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Latitude E7390 tiếng nhật ( Dell Latitude 5280, 5288, 5289, 7280, 7290, 7380, 7390 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn Phím laptop Dell N4110 ( Inspirion 14R N4110/ N4120/ N4050/ M4040/ M5040/ N5040/ N5050/ 14R-3420/ 3520/ 5420/ 7420/ 15R-5520/ 7520/ Vostro 3350/ 3450/ 3460/ 3550/ 3555/ 3560/ 1440/ 1445/ 1450/ 1540/ 1550/ 2420/ 13Z-N311Z/ 14Z-N411Z/ M411R/ V131/ Studio XPS L502/ X501L/ X502L/ XPS 15 L502X/ Latitude 3330 - US Có Đèn ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn Phím laptop Dell N4110 ( Inspirion 14R N4110/ N4120/ N4050/ M4040/ M5040/ N5040/ N5050/ 14R-3420/ 3520/ 5420/ 7420/ 15R-5520/ 7520/ Vostro 3350/ 3450/ 3460/ 3550/ 3555/ 3560/ 1440/ 1445/ 1450/ 1540/ 1550/ 2420/ 13Z-N311Z/ 14Z-N411Z/ M411R/ V131/ Studio XPS L502/ X501L/ X502L/ XPS 15 L502X/ Latitude 3330 - US không đèn ) </t>
   </si>
   <si>
     <t>Bàn phím Laptop Dell Vostro 14-5480</t>
   </si>
   <si>
     <t>Bàn phím laptop E6420 / E6440 / E6430 / E5420 / 6520 / E6230 / E6320 / E6220</t>
   </si>
   <si>
+    <t>Bàn phím Laptop Fujitsu E544 E733 E734 E743 E744 E547 không phím số renew</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-AB000 phím Delete tròn ( HP Pavilion 15-AB000 15-AK000 15-AQ000 15-AU000 15-AW000 15-BC000 15-CC000 15-U000 15-W000 17-G000 HP 250 G6 255 G6 Envy X360 M6-W000 M6-AQ000 M6-AE000 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-da000 ( HP 15-da000, 15-db000, 15-cs000, 15-dk000, 15-dr000, 15-dw000, 15-du000, 15s-du000, 15-dy000, 15s-dy000, 15s-eq000, 15-ef000, 15-gw000, 17-ca000, 17-by000, 250 g7, 255 g7 - OEM ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-da000 ( HP 15-da000, 15-db000, 15-cs000, 15-dk000, 15-dr000, 15-dw000, 15-du000, 15s-du000, 15-dy000, 15s-dy000, 15s-eq000, 15-ef000, 15-gw000, 17-ca000, 17-by000, 250 g7, 255 g7 - ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-EG, 15-EH (nút nguồn gần F12 và Delete) ( HP Pavilion 15-eg000, 15-eh000, 15-er000, 15t-er000 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 250 G4, 15-ac000 ( 250 G4, 255 G4, 256 G4, Pavilion 15-ac000, 15-af000, 15-ay000, 15t-ba000, 15t-bd000, 15t-bf000 ) </t>
   </si>
   <si>
     <t>Bàn phím laptop HP 430</t>
   </si>
   <si>
     <t>Bàn phím laptop HP 450G1</t>
   </si>
   <si>
     <t>Bàn Phím Laptop HP 8460P</t>
   </si>
   <si>
     <t>Bàn phím Laptop HP DV2000</t>
   </si>
   <si>
+    <t>Bàn phím Laptop HP Pro 450 G3 không chuột - HP Probook 450 G3, 450 G4, 455 G3, 470 G3, 650 G2, 650 G3, 655 G2, 655 G3</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bàn phím Laptop HP Pro 450 G5 LED không chuột ( Probook 450 G5, 455 G5, 470 G5, 650 G4, 650 G5, 655 G4, 655 G5 ) </t>
   </si>
   <si>
     <t>Bàn phím Laptop Lenovo G460/ G460AL/ G465/ G465A</t>
   </si>
   <si>
     <t>Bàn phím laptop Lenovo Ideapad V460 Y450 B460 Y460 Y450A Y450G Y550 Y560</t>
   </si>
   <si>
     <t>Bàn Phím laptop Lenovo L540</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím laptop Lenovo T440, T431, T460, T450, E440, E431, L440, L450, L460, L470 ( ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn Phím laptop Lenovo Y450 ( Đen ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Lenovo Yoga X260 X370 X380 Led</t>
   </si>
   <si>
     <t>Bàn phím laptop Toshiba L40/ C40/ S40</t>
   </si>
   <si>
     <t xml:space="preserve">Phím HP 14-BS000 ( Bạc - HP 14-BA000, 14-BF000, 14-BK000, 14-BS000, 14-BW000, 14-CD000, 14S-CF, 348 G5, 245 G8 - ZIN ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Phím HP 14-DA000 (14-CE) ZIN ( BẠC - HP 14-ce000, 14-cf000, 14s-cf000, 14-cr000, 14s-cr000, 14-ck000, 14-cm000, 14-da000, 14-df000, 14s-ck000, 14-dh000, 14-dk000, 14s-dk000, 14-ma000, 14-dg000, 340s G7 ) </t>
+    <t xml:space="preserve">Phím HP 14-DA000 14-CE ZIN ( BẠC - HP 14-ce000, 14-cf000, 14s-cf000, 14-cr000, 14s-cr000, 14-ck000, 14-cm000, 14-da000, 14-df000, 14s-ck000, 14-dh000, 14-dk000, 14s-dk000, 14-ma000, 14-dg000, 340s G7 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Phím laptop Lenovo Y410/G410/G430 ( Ideapad 3000 G230 G400 G430 Y430 G450 G455 N500 G530 N100 N200 N220 N440 C466 C461 C460 C462 Ideapad Y330 Y310 Y410 Y430A Y510 Y520 Y530 Y710 Y730 7757 U330 C100 C200 V100 V200 F41 F31 E43 ) </t>
   </si>
   <si>
     <t>Chuột</t>
   </si>
   <si>
     <t>Chuột A4tech G3.280A</t>
   </si>
   <si>
-    <t>Chuột Bosston D608 Gaming LED</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuột Bosston Gaming R30A</t>
   </si>
   <si>
     <t>Chuột Bosston M710</t>
   </si>
   <si>
     <t xml:space="preserve">Chuột có dây Dell MS116 FPT ( Đen ) </t>
   </si>
   <si>
     <t>Chuột có dây Logitech B100</t>
   </si>
   <si>
     <t>Chuột có dây Logitech G102 chuột lightsync game có led 8000DPI 2.1m</t>
   </si>
   <si>
     <t>Chuột có dây Logitech M100R</t>
   </si>
   <si>
     <t>con</t>
   </si>
   <si>
     <t>Chuột có dây Marvo M425G chuột game có led</t>
   </si>
   <si>
-    <t>Chuột có dây MSM 6603 loại 2</t>
-[...4 lines deleted...]
-  <si>
     <t>Chuột có dây Newmen G10+ Gaming</t>
   </si>
   <si>
-    <t>Chuột có dây Newmen M201</t>
-[...22 lines deleted...]
-  <si>
     <t>Chuột không dây Logitech B175</t>
   </si>
   <si>
     <t>Chuột không dây Logitech M185</t>
   </si>
   <si>
     <t>Chuột không dây Logitech M221 yên tĩnh</t>
   </si>
   <si>
     <t>Chuột không dây Logitech M331 Plus yên tĩnh</t>
   </si>
   <si>
     <t xml:space="preserve">Chuột không dây Logitech Signature M650 Size M ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Chuột không dây Logitech Signature M650 Size M ( Hồng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Chuột không dây Logitech Signature M650 Size M ( Trắng ) </t>
   </si>
   <si>
     <t>Chuột không dây Newmen E500 Gaming</t>
   </si>
   <si>
-    <t>Chuột không dây Newmen F266</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuột không dây Newmen F368</t>
   </si>
   <si>
-    <t>CHUỘT KHÔNG DÂY VINAGEAR K09</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuột Logiech M187 Wireless</t>
   </si>
   <si>
-    <t>Chuột máy tính có dây Bosston GM600 Gaming</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuột máy tính có dây Marvo M112</t>
   </si>
   <si>
     <t>Chuột máy tính có dây Marvo M209</t>
   </si>
   <si>
     <t>Chuột máy tính có dây Marvo M215</t>
   </si>
   <si>
-    <t>Chuột máy tính có dây MSM 6703 tem Minh Thông</t>
-[...1 lines deleted...]
-  <si>
     <t>Chuột máy tính có dây Newmen M007</t>
   </si>
   <si>
     <t>Chuột máy tính có dây Newmen M180</t>
   </si>
   <si>
-    <t>Chuột máy tính có dây Vision G8</t>
-[...13 lines deleted...]
-  <si>
     <t>Combo Phím Chuột</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ combo phím chuột máy tính không dây logitech MK235 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ combo phím chuột máy tính không dây Mini FD 1500 ( Trắng Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo Bàn Phím và Chuột máy tính không dây Genius 8100 ( Đen ) </t>
   </si>
   <si>
     <t>BỘ</t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột Bosston D5200 ( Đen ) </t>
   </si>
   <si>
     <t>Combo phím chuột Cơ có dây Bosston EK9350 (hồng)</t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột có dây Logitech MK200 ( Đen ) </t>
   </si>
   <si>
     <t>Combo phím chuột CÓ dây Misuko KB-C024 XK-01 USB led RGB</t>
@@ -2173,92 +2128,92 @@
   <si>
     <t>Cặp</t>
   </si>
   <si>
     <t>Loa laptop HP G4-1xxx</t>
   </si>
   <si>
     <t>Loa Laptop Sony Vaio SVF142A29W</t>
   </si>
   <si>
     <t>Pin Laptop</t>
   </si>
   <si>
     <t>Pin Acer 315-51</t>
   </si>
   <si>
     <t xml:space="preserve">Pin Acer Aspire A515-53 (AC17A8M Spin 3 SP314-52) ( ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin Asus X450 X550 4 Cell ( Asus R409 X450 X452 X550 X552 R510 A550 P450 P550 K450 ) </t>
   </si>
   <si>
     <t>Pin asus X456</t>
   </si>
   <si>
-    <t>Pin dell 14R N4010 OEM</t>
-[...1 lines deleted...]
-  <si>
     <t>Pin dell 14R N4010 Zin</t>
   </si>
   <si>
     <t xml:space="preserve">Pin Dell 3421 (XCMRD MR90Y) ( 14-3421, 3437, 3441, 3442, 3443, 3446/ 14R-5421, 5437/ Vostro 2421, 2521, 3440/ 15-3521, 3531, 3537, 3541, 3542, 3543/ 15R-5521, 5537/ 17R-3721, Latitude 3440, 3540 - Zin-4 Cell ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin Dell DJ1 J0 DM6WC 2X39G F3YGT (60WH) Zin 4 Cell ( Dell 7480, 7280, 7290, 7390, 7480, 7280, 7390, 7490 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin Dell Latitude 3420 G91J0 41WH Green 3 cell ( Dell Latitude 3320/ 3420/ 3520, Vostro 3511/ 3515/ 5310/ 5410/ 5415/ 5510/ 5515, Inspiron 5418/ 5518/ 7415 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin Dell Latitude 3420 G91J0 41WH Zin 3 Cell ( Dell Latitude 3320/ 3420/ 3520, Vostro 3511/ 3515/ 5310/ 5410/ 5415/ 5510/ 5515, Inspiron 5418/ 5518/ 7415 ) </t>
   </si>
   <si>
     <t>Pin Dell Latitude 5480 dài 68W GJKNX</t>
   </si>
   <si>
     <t xml:space="preserve">Pin Dell Latitude E5270/ E5570-NGGX5 (47WH) Zin 3 Cell ( Dell Latitude E5270/ E5570/ E5470 (ko dùng chung E5470 CPU HQ) ) </t>
   </si>
   <si>
     <t>Pin Dell Latitude E6220/ E6320/ E6230/ E6330/ E6430S 6 Cell</t>
   </si>
   <si>
     <t>Pin Dell XPS13 9350 90V7W (56WH) Zin 6 Cell - dùng chung 50Wh</t>
   </si>
   <si>
     <t xml:space="preserve">Pin HP X360 13-U000 BI03XL 3 Cell ( Zin ) </t>
   </si>
   <si>
     <t>Pin laptop acer V5-473 (Zin)</t>
   </si>
   <si>
     <t>Pin laptop Asus A43 A53 A54 A84 K43 K53 K54 K84 X43 X44 X53 X54 X84 – K53 – 6 CELL</t>
   </si>
   <si>
     <t>Viên</t>
   </si>
   <si>
+    <t>Pin laptop Dell 14R N4010 OEM</t>
+  </si>
+  <si>
     <t xml:space="preserve">Pin laptop Dell 5568 42Wh WDX0R ZIN 3Cell ( Dell Vostro 14 3480, 5468, 5471, Vostro 15 3580, 5568, Inspiron 13 5368, 5378, 5379, 7375, 7368, 7378, 7379, Inspiron 14 3480, 5480, 7460, Inspiron 15 3580, 5565, 5567, 5568, 5570, 5578, 5579, 5580, 5765, 5767, 5770, 5584, 7560, 7569, 7570, 7573, 7579, 7580, Latitude 3189, 3379, 3390, 3580, 3590 ) </t>
   </si>
   <si>
     <t>Pin laptop Dell 68Wh MV07R, W5W19, 72WGV, P89F002 Gaming G3 15 G3500B - ZIN</t>
   </si>
   <si>
     <t>Pin laptop dell E5400 6 Cel</t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Dell E5420 E6420 6 Cell OEM ( Dell Latitude E5420, E5430, E5520, E5530, E6420, E6430, E6440, E6520, E6530, E6540, Vostro 3460, 3560, Inspiron 14R Turbo 5420, 5520, 5720, 7420, 7520, 7720, P33g, Audi A4, A5, S5 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Dell E5420, E6420, T54FJ, 6 Cell ZIN ( Dell Latitude E5420, E5430, E5520, E5530, E6420, E6430, E6440, E6520, E6530, E6540, Vostro 3460, 3560, Inspiron 14R Turbo 5420, 5520, 5720, 7420, 7520, 7720, P33g, Audi A4, A5, S5 ) </t>
   </si>
   <si>
     <t>Pin Laptop Dell E7440, E7450, 3RNFD, 34GKR, F38HT, T19VW, PFXCR, G0G2M, 909H5 45WH</t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Dell Latitude 3450 TRHFF (43WH) Zin 4 Cell ( Dell Inspiron 14-5442, 5447, 5448, 15-5542, 5545, 5547, 5548, 5557, Latitude 3450, 3550, OPD19 TRHFF ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop HP 840 G1 CM03XL 6 Cell - Zin ( HP Elitebook 840 G1, G2, 845 G1, G2, 850 G1, G2, Zbook 14 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Lenovo X240 X250 45N1112 6 Cell ZIN - GẮN TRONG ( Lenovo Thinkpad X240 X250 X260 X270 T440S T450S 45N1108 45N1109 45N1110 45N1111 45N1112 45N1113 45N1773 01AV459 ) </t>
@@ -2323,68 +2278,68 @@
   <si>
     <t>Pin máy tính Laptop Sony BPS35 Vaio SVF142A29W SVF143xxxx SVF152xxxx SVF153xxxx FIT 14E 15E VGP BPS35 BPL35 4 cell</t>
   </si>
   <si>
     <t>Túi Chống Sốc - Fan Tản Nhiệt - Giá Đỡ Laptop</t>
   </si>
   <si>
     <t>Fan tản nhiệt Cooler master CMC3</t>
   </si>
   <si>
     <t>Fan tản nhiệt Cooler Pad S200 đỏ (2 fan)</t>
   </si>
   <si>
     <t>Fan tản nhiệt Mikuso NCP-065</t>
   </si>
   <si>
     <t>Giá đỡ Laptop hợp kim nhôm 14-16in Unitek</t>
   </si>
   <si>
     <t xml:space="preserve">Giá đỡ Laptop nhựa 16 In ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Giá đỡ Laptop nhựa 16 In ( Hồng ) </t>
   </si>
   <si>
-    <t>Keo tản nhiệt Arctic MX-4 20g 2019 xám (ống lớn)</t>
+    <t>Keo tản nhiệt Arctic MX-2 4g xám</t>
+  </si>
+  <si>
+    <t>Ống</t>
+  </si>
+  <si>
+    <t>Keo tản nhiệt Arctic MX-4 20g 2019 xám ống lớn</t>
   </si>
   <si>
     <t>Vỉ</t>
   </si>
   <si>
     <t>Keo tản nhiệt Arctic MX-4 4g 2019 xám</t>
   </si>
   <si>
-    <t>Ống</t>
-[...1 lines deleted...]
-  <si>
     <t>Keo tản nhiệt Cooler Master MGX-Z0SG-N15M-R2 1.5ml</t>
   </si>
   <si>
-    <t>Keo tản nhiệt Cooler Master RG-ICE2-TA15-R1</t>
-[...1 lines deleted...]
-  <si>
     <t>Keo tản nhiệt Cooler Master RG-ICE2-TA15-R1 1.5ml</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master RG-TCFN-200G-B1</t>
   </si>
   <si>
     <t>Hủ 200Gr</t>
   </si>
   <si>
     <t>Keo tản nhiệt Coolermaster R-720 2g</t>
   </si>
   <si>
     <t>ống</t>
   </si>
   <si>
     <t>Keo tản nhiệt Hutixi HT-GY260-TU20 20g xám</t>
   </si>
   <si>
     <t>Keo tản nhiệt xám HT-GY260 (hủ)</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 12" ko dây kéo sọc</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 13" ko dây kéo sọc</t>
@@ -2398,167 +2353,149 @@
   <si>
     <t>Túi chống sốc bọc cao su 17" ko dây kéo sọc</t>
   </si>
   <si>
     <t>Vỏ Máy Laptop</t>
   </si>
   <si>
     <t>Vỏ laptop Dell Inspiron 15 3000 3511 3510 3515 N3511 N3510 N3515</t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Dell Inspiron 5593 (mặt A) ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Dell Inspiron 5593 (mặt B) ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Dell Inspiron 5593 (mặt C - có cổng Type C) ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Dell Latitude E7440 - mặt B ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Dell P89F002 Gaming G3 15 G3500B - mặt A ( Mới 100% ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Vỏ laptop Dell vostro 3490 - mặt C ( New ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Vỏ laptop Sony Vaio SVF142A29W - mặt C ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Sony Vaio SVF142A29W - mặt D ( Mới ) </t>
   </si>
   <si>
     <t>Vỏ mặt C laptop HP 14 CE1008TU</t>
   </si>
   <si>
     <t>Võ mặt D laptop HP G6-2xxx</t>
   </si>
   <si>
     <t>Webcam Laptop - Linh Kiện Laptop Khác</t>
   </si>
   <si>
     <t>Cáp board USB Dell 3567 3568 CN-0WVYY9-76671-78L-A6YH-A00</t>
   </si>
   <si>
+    <t>Cáp cổng nguồn sạc DC-IN Inspiron Vostro 3510 3511 3515 5493 5593 3400 3405 3501 3505 P90F P90F002 P120G</t>
+  </si>
+  <si>
     <t>Jack cáp nguồn power DC-IN Dell 5558 5559 5458 5459 3558 3559 3458 3459</t>
   </si>
   <si>
     <t xml:space="preserve">Webcam + micro dùng cho laptop Dell Latitude 3510 ( Zin tháo máy ) </t>
   </si>
   <si>
     <t>Webcam + micro dùng cho laptop HP G4-1xxx</t>
   </si>
   <si>
     <t>NO13</t>
   </si>
   <si>
     <t>Phụ Kiện Linh Tinh Máy Tính Laptop</t>
   </si>
   <si>
     <t>Caddy Bay</t>
   </si>
   <si>
     <t>Caddy bay dày 12.7 mm</t>
   </si>
   <si>
     <t>Caddy Bay mỏng 9.5 mm</t>
   </si>
   <si>
     <t>Dụng Cụ Vệ Sinh Máy</t>
   </si>
   <si>
-    <t>Bộ vệ sinh KM-6 (6 món)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bộ Vệ Sinh Q5 ( 2 món: Khăn lau + dung dịch lau màn hình 120ml ) </t>
+    <t>Bộ vệ sinh laptop KM-6 (6 món)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bộ Vệ Sinh laptop Q5 ( 2 món: Khăn lau + dung dịch lau màn hình 120ml ) </t>
   </si>
   <si>
     <t>Chai dung dịch vệ sinh main mạch điện tử Kinhkông 530</t>
   </si>
   <si>
     <t>Chai</t>
   </si>
   <si>
     <t>Máy thổi bụi KB-38 (chỉnh được tốc độ)</t>
   </si>
   <si>
-    <t>Máy</t>
-[...1 lines deleted...]
-  <si>
     <t>Miếng Dán Bàn Phím</t>
   </si>
   <si>
     <t>Miếng dán bàn phím Laptop lớn 13x38</t>
   </si>
   <si>
     <t>Miếng dán chữ tiếng anh bàn phím loại thường màu đen</t>
   </si>
   <si>
     <t>Miếng dán chữ tiếng anh bàn phím loại trong</t>
   </si>
   <si>
     <t>Tivi Box</t>
   </si>
   <si>
     <t>TV Box OTT X96 Android 6.0</t>
   </si>
   <si>
     <t>Webcam</t>
   </si>
   <si>
-    <t>Webcam 1080P</t>
-[...13 lines deleted...]
-  <si>
     <t>Webcam Genius 1000X</t>
   </si>
   <si>
-    <t>Webcam Kisonli D910</t>
+    <t>Webcam Kisonli D1 2K USB 2.0 thân bẻ cong đa hướng lấy nét auto focus</t>
+  </si>
+  <si>
+    <t>Webcam Kisonli D4 1080P USB 2.0 lấy nét auto focus</t>
   </si>
   <si>
     <t>Webcam Kisonli HD1080P</t>
   </si>
   <si>
-    <t>Webcam Kisonli PC-1</t>
-[...7 lines deleted...]
-  <si>
     <t>Webcam Logitech 310</t>
   </si>
   <si>
     <t>Webcam Logitech C270</t>
   </si>
   <si>
     <t>Đèn Led</t>
   </si>
   <si>
     <t>Đèn treo màn hình máy tính VS-30S</t>
   </si>
   <si>
     <t>Điện Thoại Bàn</t>
   </si>
   <si>
     <t>Điện thoại Panasonic TS500</t>
   </si>
   <si>
     <t>NO14</t>
   </si>
   <si>
     <t>Ram - Bộ Nhớ Ram</t>
   </si>
   <si>
     <t>Ram Laptop</t>
@@ -2602,50 +2539,53 @@
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 4Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/1600 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram Laptop 8Gb/1600 Kingmax DDR3</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram Laptop 8Gb/2400 Kingston DDR4 ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/2666 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/2666 Kingmax DDR4 ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
+    <t>Bộ nhớ Ram laptop 8Gb/5600 Kingston DDR5 5600MHz CL46 KVR56S46BS6-8</t>
+  </si>
+  <si>
     <t>Ram Pc</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram 16Gb/2666 Kingmax DDR4 PC ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram 4Gb/1600 DDR3 PC (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram 4Gb/1600 PC (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ ram Kingston 8Gb/2666 DDR4 PC</t>
   </si>
   <si>
     <t>Bộ nhớ Ram Kingston Fury Hyper X 16Gb/2666 DDR4 PC</t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 16Gb/2666 DDR4 (nhiều hãng)</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 16Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 16Gb/3200 Lexar DDR4 3200MHz</t>
@@ -2749,132 +2689,123 @@
   <si>
     <t xml:space="preserve">Đầu đọc ổ đĩa DVD-CD Writer SH-216 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Đĩa CD Maxell 700Mb hàng lẻ cái</t>
   </si>
   <si>
     <t>lốc 50 cái</t>
   </si>
   <si>
     <t>Đĩa CD Maxell 700Mb hàng vỉ</t>
   </si>
   <si>
     <t>Đĩa DVD Maxell 4.7Gb</t>
   </si>
   <si>
     <t>Lốc 50 cái</t>
   </si>
   <si>
     <t>Thẻ Nhớ</t>
   </si>
   <si>
     <t>Thẻ nhớ 128GB KBT</t>
   </si>
   <si>
-    <t>Thẻ nhớ 128GB Kingston CL10</t>
-[...2 lines deleted...]
-    <t>Thẻ nhớ 256Gb Kingston Class 10</t>
+    <t>Thẻ nhớ 128GB Kingston</t>
+  </si>
+  <si>
+    <t>Thẻ nhớ 256Gb Kingston</t>
   </si>
   <si>
     <t>Thẻ nhớ 32GB KB Vision</t>
   </si>
   <si>
     <t>Thẻ nhớ 32Gb Patriot</t>
   </si>
   <si>
     <t>Thẻ nhớ 64Gb 4SGEN-64EO</t>
   </si>
   <si>
     <t>Thẻ nhớ 64Gb KBT</t>
   </si>
   <si>
-    <t>Thẻ nhớ 64Gb Kingston Class 10</t>
+    <t>Thẻ nhớ 64Gb Kingston</t>
   </si>
   <si>
     <t>Thẻ nhớ 64Gb Patriot</t>
   </si>
   <si>
     <t>Thẻ nhớ Imou 32GB</t>
   </si>
   <si>
     <t>Thẻ nhớ micro Hikvision HS-TF-C1 32GB Class 10</t>
   </si>
   <si>
-    <t>Thẻ nhớ micro SD Imou 64GB</t>
-[...1 lines deleted...]
-  <si>
     <t>Thẻ nhớ Sandisk 128Gb</t>
   </si>
   <si>
     <t>Thẻ nhớ Sandisk 256gb</t>
   </si>
   <si>
     <t>Usb</t>
   </si>
   <si>
     <t>USB 128Gb Kingston DTX 3.2 Gen 1</t>
   </si>
   <si>
+    <t>USB 128Gb Kingston DTXM 3.2 DataTraveler Exodia M</t>
+  </si>
+  <si>
     <t>USB 128Gb Sandisk Ultra Dual Drive Luxe Type-C DDC4 SDDDC4</t>
   </si>
   <si>
-    <t>USB 16Gb Kingston DT101</t>
-[...4 lines deleted...]
-  <si>
     <t>USB 256Gb Kingston DTX 3.2 Gen 1</t>
   </si>
   <si>
     <t>USB 32Gb Kingston DT101</t>
   </si>
   <si>
-    <t>USB 32Gb Kingston DTX 3.2 Gen 1</t>
-[...1 lines deleted...]
-  <si>
     <t>USB 32Gb Kingston DTXM 3.2 Gen 1</t>
   </si>
   <si>
     <t>USB 32Gb Kingston SE9</t>
   </si>
   <si>
     <t>USB 32Gb Kioxia U202</t>
   </si>
   <si>
     <t>USB 32Gb Sandisk CZ71</t>
   </si>
   <si>
     <t>USB 32Gb Sandisk Ultra Dual Drive Luxe Type-C DDC4 SDDDC4</t>
   </si>
   <si>
     <t>USB 64Gb Kingston DTX 3.2 Gen 1</t>
   </si>
   <si>
-    <t>USB 64Gb Kingston DTXON 3.2 (Flash DataTraveler Exodia Onyx)</t>
+    <t>USB 64Gb Kingston DTXON 3.2 Flash DataTraveler Exodia Onyx</t>
   </si>
   <si>
     <t>USB 64Gb Lexar</t>
   </si>
   <si>
     <t>USB 64Gb Sandisk Ultra Dual Drive Luxe Type-C DDC4 SDDDC4</t>
   </si>
   <si>
     <t>USB Sandisk CZ600 32GB</t>
   </si>
   <si>
     <t>Đọc Thẻ Nhớ</t>
   </si>
   <si>
     <t>Đầu đọc thẻ nhớ card reader micro SD + TF SD cổng usb 3.0 + type C + Lightning</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM010</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM016</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM022 (SD/MMC/MS/XD)</t>
   </si>
@@ -3388,54 +3319,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E972"/>
+  <dimension ref="A1:E947"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A962" sqref="A962:E962"/>
+      <selection activeCell="A937" sqref="A937:E937"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -3497,14260 +3428,13885 @@
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="9">
         <v>450000.0</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="9">
-        <v>293800.0</v>
+        <v>297000.0</v>
       </c>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9">
-        <v>60000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="9">
-        <v>60000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="9">
-        <v>44000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="9">
         <v>60000.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9">
-        <v>60000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="9">
-        <v>80000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9">
-        <v>90000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="9">
         <v>80000.0</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="9">
-        <v>350000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="9">
-        <v>500000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="9">
-        <v>151300.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="9">
-        <v>140000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
-        <v>180000.0</v>
+        <v>151300.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="9">
         <v>140000.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="9">
-        <v>98600.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="9">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="9">
-        <v>200000.0</v>
+        <v>98600.0</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="9">
-        <v>290000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="9">
         <v>200000.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="2">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="20"/>
-[...2 lines deleted...]
-      <c r="E28" s="20"/>
+      <c r="C28" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="9">
+        <v>290000.0</v>
+      </c>
+      <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="23" t="s">
+      <c r="A29" s="2">
+        <v>24</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="20"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="24" t="s">
+      <c r="B31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C29" s="25" t="s">
+      <c r="C31" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D29" s="26" t="s">
+      <c r="D31" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E29" s="24" t="s">
+      <c r="E31" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="9">
-        <v>195000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
-        <v>250000.0</v>
+        <v>175500.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="9">
-        <v>170000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="9">
-        <v>210000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="9">
+        <v>170000.0</v>
+      </c>
+      <c r="E36" s="3"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="9">
+        <v>210000.0</v>
+      </c>
+      <c r="E37" s="3"/>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="9">
         <v>250000.0</v>
       </c>
-      <c r="E36" s="3"/>
-[...11 lines deleted...]
-      <c r="A38" s="23" t="s">
+      <c r="E38" s="3"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="20"/>
+      <c r="C39" s="21"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="20"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="24" t="s">
+      <c r="B40" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="25" t="s">
+      <c r="C40" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="26" t="s">
+      <c r="D40" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="24" t="s">
+      <c r="E40" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="9">
-        <v>330186.1562</v>
+        <v>130000.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="9">
-        <v>168000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="9">
-        <v>150000.0</v>
+        <v>330186.1562</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="9">
-        <v>260000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="9">
-        <v>350000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="9">
-        <v>200000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="9">
-        <v>290000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E47" s="3"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="2">
-        <v>10</v>
+      <c r="A48" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="9">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E48" s="3"/>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="2">
-        <v>11</v>
+      <c r="A49" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="9">
-        <v>320000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D50" s="9">
-        <v>250000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D51" s="9">
-        <v>180000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2">
+        <v>12</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D52" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E52" s="3"/>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="2">
+        <v>13</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D53" s="9">
+        <v>180000.0</v>
+      </c>
+      <c r="E53" s="3"/>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="2">
         <v>14</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="9">
+      <c r="B54" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="9">
         <v>600000.0</v>
       </c>
-      <c r="E52" s="3"/>
-[...11 lines deleted...]
-      <c r="A54" s="23" t="s">
+      <c r="E54" s="3"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B55" s="20"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="22"/>
+      <c r="E55" s="20"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B54" s="24" t="s">
+      <c r="B56" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C54" s="25" t="s">
+      <c r="C56" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D54" s="26" t="s">
+      <c r="D56" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E54" s="24" t="s">
+      <c r="E56" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="9">
-        <v>200000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="9">
-        <v>190000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="9">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="9">
-        <v>250000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="9">
-        <v>217000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="9">
-        <v>441000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E62" s="3"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="9">
-        <v>290000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E63" s="3"/>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" s="2">
-        <v>10</v>
+      <c r="A64" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="9">
-        <v>590000.0</v>
+        <v>441000.0</v>
       </c>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" s="2">
-        <v>11</v>
+      <c r="A65" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="9">
-        <v>500000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D66" s="9">
+        <v>590000.0</v>
+      </c>
+      <c r="E66" s="3"/>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="2">
+        <v>11</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E67" s="3"/>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="2">
+        <v>12</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D68" s="9">
         <v>175500.0</v>
       </c>
-      <c r="E66" s="3"/>
-[...11 lines deleted...]
-      <c r="A68" s="23" t="s">
+      <c r="E68" s="3"/>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B69" s="20"/>
+      <c r="C69" s="21"/>
+      <c r="D69" s="22"/>
+      <c r="E69" s="20"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B68" s="24" t="s">
+      <c r="B70" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C68" s="25" t="s">
+      <c r="C70" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D68" s="26" t="s">
+      <c r="D70" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E68" s="24" t="s">
+      <c r="E70" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E70" s="3"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="9">
-        <v>220000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="E71" s="3"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="9">
         <v>190000.0</v>
       </c>
       <c r="E72" s="3"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="9">
-        <v>210000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E73" s="3"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="9">
-        <v>370000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E74" s="3"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="9">
-        <v>420000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="9">
+        <v>370000.0</v>
+      </c>
+      <c r="E76" s="3"/>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="9">
+        <v>420000.0</v>
+      </c>
+      <c r="E77" s="3"/>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="9">
         <v>260000.0</v>
       </c>
-      <c r="E76" s="3"/>
-[...11 lines deleted...]
-      <c r="A78" s="23" t="s">
+      <c r="E78" s="3"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B79" s="20"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="22"/>
+      <c r="E79" s="20"/>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B78" s="24" t="s">
+      <c r="B80" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C78" s="25" t="s">
+      <c r="C80" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D78" s="26" t="s">
+      <c r="D80" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E78" s="24" t="s">
+      <c r="E80" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="9">
-        <v>350000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="9">
-        <v>325000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="E82" s="3"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="9">
-        <v>450000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E83" s="3"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="9">
-        <v>240000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E84" s="3"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="9">
+        <v>450000.0</v>
+      </c>
+      <c r="E85" s="3"/>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="9">
+        <v>240000.0</v>
+      </c>
+      <c r="E86" s="3"/>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="9">
         <v>175500.0</v>
       </c>
-      <c r="E85" s="3"/>
-[...11 lines deleted...]
-      <c r="A87" s="23" t="s">
+      <c r="E87" s="3"/>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B88" s="20"/>
+      <c r="C88" s="21"/>
+      <c r="D88" s="22"/>
+      <c r="E88" s="20"/>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B87" s="24" t="s">
+      <c r="B89" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C87" s="25" t="s">
+      <c r="C89" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D87" s="26" t="s">
+      <c r="D89" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E87" s="24" t="s">
+      <c r="E89" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="9">
-        <v>130000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="9">
+        <v>182000.0</v>
+      </c>
+      <c r="E91" s="3"/>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="9">
+        <v>130000.0</v>
+      </c>
+      <c r="E92" s="3"/>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="9">
         <v>221000.0</v>
       </c>
-      <c r="E91" s="3"/>
-[...11 lines deleted...]
-      <c r="A93" s="23" t="s">
+      <c r="E93" s="3"/>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B94" s="20"/>
+      <c r="C94" s="21"/>
+      <c r="D94" s="22"/>
+      <c r="E94" s="20"/>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B93" s="24" t="s">
+      <c r="B95" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C93" s="25" t="s">
+      <c r="C95" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D93" s="26" t="s">
+      <c r="D95" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E93" s="24" t="s">
+      <c r="E95" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-      <c r="A94" s="2" t="s">
+    <row r="96" spans="1:5">
+      <c r="A96" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B94" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="9">
+      <c r="B96" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="9">
         <v>130000.0</v>
       </c>
-      <c r="E94" s="3"/>
-[...2 lines deleted...]
-      <c r="A95" s="2" t="s">
+      <c r="E96" s="3"/>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B95" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D95" s="9">
+      <c r="B97" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="9">
         <v>182000.0</v>
       </c>
-      <c r="E95" s="3"/>
-[...13 lines deleted...]
-      <c r="A97" s="19" t="s">
+      <c r="E97" s="3"/>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B97" s="20"/>
-[...5 lines deleted...]
-      <c r="A98" s="23" t="s">
+      <c r="B98" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C98" s="17"/>
+      <c r="D98" s="18"/>
+      <c r="E98" s="16"/>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B99" s="20"/>
+      <c r="C99" s="21"/>
+      <c r="D99" s="22"/>
+      <c r="E99" s="20"/>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B98" s="24" t="s">
+      <c r="B100" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C98" s="25" t="s">
+      <c r="C100" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D98" s="26" t="s">
+      <c r="D100" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E98" s="24" t="s">
+      <c r="E100" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="9">
-        <v>5300000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="9">
-        <v>5335000.0</v>
+        <v>5931900.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="9">
-        <v>5290000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="9">
-        <v>600000.0</v>
+        <v>5335000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="9">
-        <v>1000000.0</v>
+        <v>5290000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="9">
-        <v>9000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="9">
-        <v>4800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
-      <c r="A108" s="2">
-        <v>10</v>
+      <c r="A108" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="9">
+        <v>9000000.0</v>
+      </c>
+      <c r="E108" s="3"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="9">
+        <v>4800000.0</v>
+      </c>
+      <c r="E109" s="3"/>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="2">
+        <v>10</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="9">
         <v>420000.0</v>
       </c>
-      <c r="E108" s="3"/>
-[...11 lines deleted...]
-      <c r="A110" s="23" t="s">
+      <c r="E110" s="3"/>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B111" s="20"/>
+      <c r="C111" s="21"/>
+      <c r="D111" s="22"/>
+      <c r="E111" s="20"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B110" s="24" t="s">
+      <c r="B112" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C110" s="25" t="s">
+      <c r="C112" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D110" s="26" t="s">
+      <c r="D112" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E110" s="24" t="s">
+      <c r="E112" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
-      <c r="A111" s="2" t="s">
+    <row r="113" spans="1:5">
+      <c r="A113" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B111" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D111" s="9">
+      <c r="B113" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="9">
         <v>4104000.0</v>
       </c>
-      <c r="E111" s="3"/>
-[...2 lines deleted...]
-      <c r="A112" s="2" t="s">
+      <c r="E113" s="3"/>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B112" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D112" s="9">
+      <c r="B114" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="9">
         <v>1100000.0</v>
       </c>
-      <c r="E112" s="3"/>
-[...11 lines deleted...]
-      <c r="A114" s="23" t="s">
+      <c r="E114" s="3"/>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B115" s="20"/>
+      <c r="C115" s="21"/>
+      <c r="D115" s="22"/>
+      <c r="E115" s="20"/>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B114" s="24" t="s">
+      <c r="B116" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C114" s="25" t="s">
+      <c r="C116" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D114" s="26" t="s">
+      <c r="D116" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E114" s="24" t="s">
+      <c r="E116" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
-      <c r="A115" s="2" t="s">
+    <row r="117" spans="1:5">
+      <c r="A117" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B115" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D115" s="9">
+      <c r="B117" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="9">
         <v>700000.0</v>
       </c>
-      <c r="E115" s="3"/>
-[...2 lines deleted...]
-      <c r="A116" s="2" t="s">
+      <c r="E117" s="3"/>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B116" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D116" s="9">
+      <c r="B118" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="9">
         <v>2600000.0</v>
       </c>
-      <c r="E116" s="3"/>
-[...13 lines deleted...]
-      <c r="A118" s="19" t="s">
+      <c r="E118" s="3"/>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="B118" s="20"/>
-[...5 lines deleted...]
-      <c r="A119" s="23" t="s">
+      <c r="B119" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="C119" s="17"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="16"/>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B120" s="20"/>
+      <c r="C120" s="21"/>
+      <c r="D120" s="22"/>
+      <c r="E120" s="20"/>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B119" s="24" t="s">
+      <c r="B121" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C119" s="25" t="s">
+      <c r="C121" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D119" s="26" t="s">
+      <c r="D121" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E119" s="24" t="s">
+      <c r="E121" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="9">
         <v>245000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="9">
         <v>245000.0</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D124" s="9">
-        <v>260000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D125" s="9">
-        <v>570000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D126" s="9">
-        <v>680000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="D127" s="9">
-        <v>350000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="9">
+        <v>680000.0</v>
+      </c>
+      <c r="E128" s="3"/>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D129" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E129" s="3"/>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="2" t="s">
         <v>26</v>
-      </c>
-[...28 lines deleted...]
-        <v>11</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="9">
-        <v>325000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="9">
-        <v>299000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="9">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="9">
-        <v>550000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="9">
-        <v>290000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D135" s="9">
-        <v>320000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="9">
-        <v>313000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="9">
-        <v>313000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="9">
-        <v>563000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="9">
-        <v>1300000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="9">
-        <v>1100000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="9">
-        <v>450000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="9">
-        <v>310000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="D143" s="9">
-        <v>460000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="9">
-        <v>390000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D145" s="9">
-        <v>663000.0</v>
+        <v>460000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="D146" s="9">
-        <v>500000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="9">
-        <v>310000.0</v>
+        <v>663000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D148" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E148" s="3"/>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="2">
+        <v>28</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="9">
+        <v>310000.0</v>
+      </c>
+      <c r="E149" s="3"/>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="2">
+        <v>29</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="9">
         <v>325000.0</v>
       </c>
-      <c r="E148" s="3"/>
-[...11 lines deleted...]
-      <c r="A150" s="23" t="s">
+      <c r="E150" s="3"/>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B151" s="20"/>
+      <c r="C151" s="21"/>
+      <c r="D151" s="22"/>
+      <c r="E151" s="20"/>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B150" s="24" t="s">
+      <c r="B152" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C150" s="25" t="s">
+      <c r="C152" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D150" s="26" t="s">
+      <c r="D152" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E150" s="24" t="s">
+      <c r="E152" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B153" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C153" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="C153" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" s="9">
-        <v>34000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D154" s="9">
-        <v>90000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="9">
-        <v>72000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="9">
-        <v>60000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="9">
-        <v>60000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="9">
         <v>60000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="9">
         <v>60000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
-      <c r="A160" s="2">
-        <v>10</v>
+      <c r="A160" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="9">
         <v>60000.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
-      <c r="A161" s="2">
-        <v>11</v>
+      <c r="A161" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="9">
-        <v>80000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="9">
         <v>60000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="9">
+        <v>80000.0</v>
+      </c>
+      <c r="E163" s="3"/>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="2">
+        <v>12</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E164" s="3"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="2">
+        <v>13</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="9">
         <v>72000.0</v>
       </c>
-      <c r="E163" s="3"/>
-[...11 lines deleted...]
-      <c r="A165" s="23" t="s">
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B166" s="20"/>
+      <c r="C166" s="21"/>
+      <c r="D166" s="22"/>
+      <c r="E166" s="20"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B165" s="24" t="s">
+      <c r="B167" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C165" s="25" t="s">
+      <c r="C167" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D165" s="26" t="s">
+      <c r="D167" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E165" s="24" t="s">
+      <c r="E167" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="9">
-        <v>390000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="9">
-        <v>90000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="9">
-        <v>550000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E170" s="3"/>
     </row>
     <row r="171" spans="1:5">
-      <c r="A171" s="19" t="s">
+      <c r="A171" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B171" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B171" s="20"/>
-[...2 lines deleted...]
-      <c r="E171" s="20"/>
+      <c r="C171" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="9">
+        <v>90000.0</v>
+      </c>
+      <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
-      <c r="A172" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A172" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="9">
+        <v>450000.0</v>
+      </c>
+      <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="9">
-        <v>1800000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
-      <c r="A174" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E174" s="3"/>
+      <c r="A174" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="B174" s="20"/>
+      <c r="C174" s="21"/>
+      <c r="D174" s="22"/>
+      <c r="E174" s="20"/>
     </row>
     <row r="175" spans="1:5">
-      <c r="A175" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E175" s="3"/>
+      <c r="A175" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B175" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E175" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="9">
-        <v>700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="9">
         <v>400000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="9">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="9">
-        <v>720000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="9">
-        <v>450000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="9">
-        <v>670000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E181" s="3"/>
     </row>
     <row r="182" spans="1:5">
-      <c r="A182" s="2">
-        <v>10</v>
+      <c r="A182" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="9">
-        <v>774000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="E182" s="3"/>
     </row>
     <row r="183" spans="1:5">
-      <c r="A183" s="2">
-        <v>11</v>
+      <c r="A183" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="9">
-        <v>920000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
-      <c r="A184" s="2">
-        <v>12</v>
+      <c r="A184" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="9">
-        <v>650000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="9">
-        <v>470000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D186" s="9">
-        <v>510000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="9">
-        <v>550000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="9">
-        <v>500000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D189" s="9">
-        <v>500000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="9">
-        <v>230000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="9">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="9">
-        <v>490000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="9">
-        <v>300000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D194" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E194" s="3"/>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="2">
+        <v>20</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="9">
+        <v>490000.0</v>
+      </c>
+      <c r="E195" s="3"/>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="2">
+        <v>21</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E196" s="3"/>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="2">
+        <v>22</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="9">
         <v>650000.0</v>
       </c>
-      <c r="E194" s="3"/>
-[...22 lines deleted...]
-      <c r="A197" s="23" t="s">
+      <c r="E197" s="3"/>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B198" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="C198" s="17"/>
+      <c r="D198" s="18"/>
+      <c r="E198" s="16"/>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B199" s="20"/>
+      <c r="C199" s="21"/>
+      <c r="D199" s="22"/>
+      <c r="E199" s="20"/>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B197" s="24" t="s">
+      <c r="B200" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C197" s="25" t="s">
+      <c r="C200" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D197" s="26" t="s">
+      <c r="D200" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E197" s="24" t="s">
+      <c r="E200" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="9">
-        <v>170000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B202" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C202" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="C202" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" s="9">
-        <v>1200000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D203" s="9">
-        <v>3100000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D204" s="9">
-        <v>1700000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D205" s="9">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
-      <c r="A206" s="19" t="s">
+      <c r="A206" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B206" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="B206" s="20"/>
-[...2 lines deleted...]
-      <c r="E206" s="20"/>
+      <c r="C206" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="9">
+        <v>3100000.0</v>
+      </c>
+      <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
-      <c r="A207" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A207" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D207" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D208" s="9">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E209" s="3"/>
+      <c r="A209" s="19" t="s">
+        <v>214</v>
+      </c>
+      <c r="B209" s="20"/>
+      <c r="C209" s="21"/>
+      <c r="D209" s="22"/>
+      <c r="E209" s="20"/>
     </row>
     <row r="210" spans="1:5">
-      <c r="A210" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E210" s="3"/>
+      <c r="A210" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B210" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E210" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>215</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D211" s="9">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D212" s="9">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D213" s="9">
-        <v>3500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C214" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D214" s="9">
-        <v>3800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D215" s="9">
-        <v>4200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D216" s="9">
-        <v>1100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
-      <c r="A217" s="2">
-        <v>10</v>
+      <c r="A217" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D217" s="9">
-        <v>700000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
-      <c r="A218" s="2">
-        <v>11</v>
+      <c r="A218" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D218" s="9">
+        <v>4200000.0</v>
+      </c>
+      <c r="E218" s="3"/>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E219" s="3"/>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="2">
+        <v>10</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E220" s="3"/>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="2">
+        <v>11</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="9">
         <v>850000.0</v>
       </c>
-      <c r="E218" s="3"/>
-[...11 lines deleted...]
-      <c r="A220" s="23" t="s">
+      <c r="E221" s="3"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="19" t="s">
+        <v>226</v>
+      </c>
+      <c r="B222" s="20"/>
+      <c r="C222" s="21"/>
+      <c r="D222" s="22"/>
+      <c r="E222" s="20"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B220" s="24" t="s">
+      <c r="B223" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C220" s="25" t="s">
+      <c r="C223" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D220" s="26" t="s">
+      <c r="D223" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E220" s="24" t="s">
+      <c r="E223" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
-      <c r="A221" s="2" t="s">
+    <row r="224" spans="1:5">
+      <c r="A224" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B221" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D221" s="9">
+      <c r="B224" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="9">
         <v>3500000.0</v>
       </c>
-      <c r="E221" s="3"/>
-[...2 lines deleted...]
-      <c r="A222" s="2" t="s">
+      <c r="E224" s="3"/>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B222" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D222" s="9">
+      <c r="B225" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="9">
         <v>8390000.0</v>
       </c>
-      <c r="E222" s="3"/>
-[...40 lines deleted...]
-      </c>
+      <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D226" s="9">
-        <v>15500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B227" s="20"/>
       <c r="C227" s="21"/>
       <c r="D227" s="22"/>
       <c r="E227" s="20"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B228" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D228" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E228" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D229" s="9">
-        <v>1300000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
-      <c r="A230" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E230" s="3"/>
+      <c r="A230" s="19" t="s">
+        <v>232</v>
+      </c>
+      <c r="B230" s="20"/>
+      <c r="C230" s="21"/>
+      <c r="D230" s="22"/>
+      <c r="E230" s="20"/>
     </row>
     <row r="231" spans="1:5">
-      <c r="A231" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E231" s="3"/>
+      <c r="A231" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D232" s="9">
-        <v>1790000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E232" s="3"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D233" s="9">
-        <v>1850000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E233" s="3"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="9">
-        <v>400000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="E234" s="3"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D235" s="9">
+        <v>1850000.0</v>
+      </c>
+      <c r="E235" s="3"/>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E236" s="3"/>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="9">
         <v>100000.0</v>
       </c>
-      <c r="E235" s="3"/>
-[...13 lines deleted...]
-      <c r="A237" s="19" t="s">
+      <c r="E237" s="3"/>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="B237" s="20"/>
-[...5 lines deleted...]
-      <c r="A238" s="23" t="s">
+      <c r="B238" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="C238" s="17"/>
+      <c r="D238" s="18"/>
+      <c r="E238" s="16"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="19" t="s">
+        <v>241</v>
+      </c>
+      <c r="B239" s="20"/>
+      <c r="C239" s="21"/>
+      <c r="D239" s="22"/>
+      <c r="E239" s="20"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B238" s="24" t="s">
+      <c r="B240" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C238" s="25" t="s">
+      <c r="C240" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D238" s="26" t="s">
+      <c r="D240" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E238" s="24" t="s">
+      <c r="E240" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
-      <c r="A239" s="2" t="s">
+    <row r="241" spans="1:5">
+      <c r="A241" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B239" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D239" s="9">
+      <c r="B241" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="9">
         <v>45000.0</v>
       </c>
-      <c r="E239" s="3"/>
-[...25 lines deleted...]
-      </c>
+      <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D242" s="9">
-        <v>308000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
-      <c r="A243" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E243" s="3"/>
+      <c r="A243" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="B243" s="20"/>
+      <c r="C243" s="21"/>
+      <c r="D243" s="22"/>
+      <c r="E243" s="20"/>
     </row>
     <row r="244" spans="1:5">
-      <c r="A244" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E244" s="3"/>
+      <c r="A244" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B244" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E244" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="9">
-        <v>350000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>246</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D246" s="9">
-        <v>594000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D247" s="9">
-        <v>260000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D248" s="9">
-        <v>220000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E248" s="3"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D249" s="9">
-        <v>238000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E249" s="3"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D250" s="9">
-        <v>350000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E250" s="3"/>
     </row>
     <row r="251" spans="1:5">
-      <c r="A251" s="2">
-        <v>10</v>
+      <c r="A251" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D251" s="9">
-        <v>390000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E251" s="3"/>
     </row>
     <row r="252" spans="1:5">
-      <c r="A252" s="2">
-        <v>11</v>
+      <c r="A252" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D252" s="9">
-        <v>355000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="E252" s="3"/>
     </row>
     <row r="253" spans="1:5">
-      <c r="A253" s="2">
-        <v>12</v>
+      <c r="A253" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D253" s="9">
-        <v>650000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E253" s="3"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D254" s="9">
-        <v>700000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E254" s="3"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D255" s="9">
-        <v>190000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D256" s="9">
-        <v>351000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="9">
-        <v>333000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E257" s="3"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D258" s="9">
-        <v>170000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="E258" s="3"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="9">
-        <v>340000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E259" s="3"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D260" s="9">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E260" s="3"/>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="2">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D261" s="9">
-        <v>130000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="E261" s="3"/>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="2">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D262" s="9">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E262" s="3"/>
     </row>
     <row r="263" spans="1:5">
-      <c r="A263" s="2">
-[...2 lines deleted...]
-      <c r="B263" s="3" t="s">
+      <c r="A263" s="19" t="s">
         <v>263</v>
       </c>
-      <c r="C263" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E263" s="3"/>
+      <c r="B263" s="20"/>
+      <c r="C263" s="21"/>
+      <c r="D263" s="22"/>
+      <c r="E263" s="20"/>
     </row>
     <row r="264" spans="1:5">
-      <c r="A264" s="2">
-[...2 lines deleted...]
-      <c r="B264" s="3" t="s">
+      <c r="A264" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B264" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E264" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="C264" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A265" s="19" t="s">
+      <c r="C265" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D265" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E265" s="3"/>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B266" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="B265" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C266" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D266" s="9">
+        <v>298000.0</v>
+      </c>
+      <c r="E266" s="3"/>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>266</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D267" s="9">
-        <v>250000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="E267" s="3"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D268" s="9">
-        <v>298000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E268" s="3"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C269" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D269" s="9">
-        <v>289000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E269" s="3"/>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D270" s="9">
-        <v>270000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="E270" s="3"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>270</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D271" s="9">
-        <v>150000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E271" s="3"/>
     </row>
     <row r="272" spans="1:5">
-      <c r="A272" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B272" s="3" t="s">
+      <c r="A272" s="15" t="s">
         <v>271</v>
       </c>
-      <c r="C272" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E272" s="3"/>
+      <c r="B272" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="C272" s="17"/>
+      <c r="D272" s="18"/>
+      <c r="E272" s="16"/>
     </row>
     <row r="273" spans="1:5">
-      <c r="A273" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E273" s="3"/>
+      <c r="A273" s="19" t="s">
+        <v>273</v>
+      </c>
+      <c r="B273" s="20"/>
+      <c r="C273" s="21"/>
+      <c r="D273" s="22"/>
+      <c r="E273" s="20"/>
     </row>
     <row r="274" spans="1:5">
-      <c r="A274" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B274" s="16" t="s">
+      <c r="A274" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B274" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D274" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E274" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="C274" s="17"/>
-[...4 lines deleted...]
-      <c r="A275" s="19" t="s">
+      <c r="C275" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D275" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E275" s="3"/>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B276" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="B275" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C276" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D276" s="9">
+        <v>290000.0</v>
+      </c>
+      <c r="E276" s="3"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>276</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D277" s="9">
-        <v>250000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E277" s="3"/>
     </row>
     <row r="278" spans="1:5">
-      <c r="A278" s="2" t="s">
+      <c r="A278" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="B278" s="20"/>
+      <c r="C278" s="21"/>
+      <c r="D278" s="22"/>
+      <c r="E278" s="20"/>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E279" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C280" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D280" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E280" s="3"/>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B278" s="3" t="s">
-[...26 lines deleted...]
-      <c r="A280" s="19" t="s">
+      <c r="B281" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C281" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="B280" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="D281" s="9">
+        <v>550000.0</v>
+      </c>
+      <c r="E281" s="3"/>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C282" s="6" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="D282" s="9">
-        <v>500000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E282" s="3"/>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C283" s="6" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="D283" s="9">
-        <v>550000.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="E283" s="3"/>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>283</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D284" s="9">
-        <v>950000.0</v>
+        <v>880000.0</v>
       </c>
       <c r="E284" s="3"/>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>284</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D285" s="9">
-        <v>1350000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E285" s="3"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C286" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D286" s="9">
-        <v>880000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E286" s="3"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D287" s="9">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E287" s="3"/>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>287</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D288" s="9">
-        <v>3000000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="E288" s="3"/>
     </row>
     <row r="289" spans="1:5">
-      <c r="A289" s="2" t="s">
-        <v>24</v>
+      <c r="A289" s="2">
+        <v>10</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D289" s="9">
-        <v>500000.0</v>
+        <v>921700.0</v>
       </c>
       <c r="E289" s="3"/>
     </row>
     <row r="290" spans="1:5">
-      <c r="A290" s="2" t="s">
-        <v>26</v>
+      <c r="A290" s="2">
+        <v>11</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>289</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D290" s="9">
-        <v>1910000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E290" s="3"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>290</v>
       </c>
       <c r="C291" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D291" s="9">
-        <v>921700.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E291" s="3"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D292" s="9">
-        <v>1100000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="E292" s="3"/>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>292</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D293" s="9">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E293" s="3"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D294" s="9">
-        <v>1060000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E294" s="3"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="9">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E295" s="3"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D296" s="9">
-        <v>1700000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E296" s="3"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D297" s="9">
-        <v>1000000.0</v>
+        <v>975000.0</v>
       </c>
       <c r="E297" s="3"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D298" s="9">
-        <v>1050000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="E298" s="3"/>
     </row>
     <row r="299" spans="1:5">
-      <c r="A299" s="2">
-[...2 lines deleted...]
-      <c r="B299" s="3" t="s">
+      <c r="A299" s="19" t="s">
         <v>298</v>
       </c>
-      <c r="C299" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E299" s="3"/>
+      <c r="B299" s="20"/>
+      <c r="C299" s="21"/>
+      <c r="D299" s="22"/>
+      <c r="E299" s="20"/>
     </row>
     <row r="300" spans="1:5">
-      <c r="A300" s="2">
-[...2 lines deleted...]
-      <c r="B300" s="3" t="s">
+      <c r="A300" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B300" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E300" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B301" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="C300" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A301" s="19" t="s">
+      <c r="C301" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D301" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E301" s="3"/>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B302" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="B301" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C302" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D302" s="9">
+        <v>3100000.0</v>
+      </c>
+      <c r="E302" s="3"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D303" s="9">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E303" s="3"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D304" s="9">
-        <v>3100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E304" s="3"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>303</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D305" s="9">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E305" s="3"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>304</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D306" s="9">
-        <v>2300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E306" s="3"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D307" s="9">
-        <v>2300000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="E307" s="3"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D308" s="9">
-        <v>1800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="E308" s="3"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>307</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D309" s="9">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E309" s="3"/>
     </row>
     <row r="310" spans="1:5">
-      <c r="A310" s="2" t="s">
-        <v>24</v>
+      <c r="A310" s="2">
+        <v>10</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D310" s="9">
-        <v>3800000.0</v>
+        <v>3150000.0</v>
       </c>
       <c r="E310" s="3"/>
     </row>
     <row r="311" spans="1:5">
-      <c r="A311" s="2" t="s">
-        <v>26</v>
+      <c r="A311" s="2">
+        <v>11</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>309</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D311" s="9">
-        <v>700000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E311" s="3"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D312" s="9">
-        <v>2450000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E312" s="3"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D313" s="9">
-        <v>2900000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E313" s="3"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="9">
-        <v>2500000.0</v>
+        <v>7735000.0</v>
       </c>
       <c r="E314" s="3"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="9">
-        <v>3150000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="E315" s="3"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D316" s="9">
-        <v>5200000.0</v>
+        <v>8177000.0</v>
       </c>
       <c r="E316" s="3"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>315</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D317" s="9">
-        <v>3100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E317" s="3"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="9">
-        <v>5200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E318" s="3"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D319" s="9">
-        <v>7735000.0</v>
+        <v>1560000.0</v>
       </c>
       <c r="E319" s="3"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D320" s="9">
-        <v>4160000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E320" s="3"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>319</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D321" s="9">
-        <v>8177000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E321" s="3"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D322" s="9">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E322" s="3"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D323" s="9">
-        <v>1500000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="E323" s="3"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D324" s="9">
-        <v>1560000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="E324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D325" s="9">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D326" s="9">
-        <v>1300000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="E326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D327" s="9">
-        <v>1700000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="E327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="D328" s="9">
-        <v>1880000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E328" s="3"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D329" s="9">
-        <v>2100000.0</v>
+        <v>2540000.0</v>
       </c>
       <c r="E329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D330" s="9">
-        <v>2050000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E330" s="3"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D331" s="9">
-        <v>7500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E331" s="3"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D332" s="9">
-        <v>2653000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="9">
-        <v>2540000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D334" s="9">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="9">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E335" s="3"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="2">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="9">
-        <v>1200000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E336" s="3"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="2">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="9">
-        <v>2500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E337" s="3"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="2">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D338" s="9">
-        <v>2200000.0</v>
+        <v>2580000.0</v>
       </c>
       <c r="E338" s="3"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D339" s="9">
-        <v>1400000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E339" s="3"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="2">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D340" s="9">
-        <v>2700000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="E340" s="3"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="2">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D341" s="9">
-        <v>4000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="E341" s="3"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D342" s="9">
-        <v>2580000.0</v>
+        <v>3168000.0</v>
       </c>
       <c r="E342" s="3"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="2">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D343" s="9">
-        <v>3100000.0</v>
+        <v>8125000.0</v>
       </c>
       <c r="E343" s="3"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="2">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D344" s="9">
-        <v>3600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="E344" s="3"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="2">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="9">
-        <v>6000000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="E345" s="3"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="2">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D346" s="9">
-        <v>3168000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E346" s="3"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="2">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D347" s="9">
-        <v>8125000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E347" s="3"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="2">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D348" s="9">
-        <v>4500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="E348" s="3"/>
     </row>
     <row r="349" spans="1:5">
-      <c r="A349" s="2">
-[...11 lines deleted...]
-      <c r="E349" s="3"/>
+      <c r="A349" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="C349" s="17"/>
+      <c r="D349" s="18"/>
+      <c r="E349" s="16"/>
     </row>
     <row r="350" spans="1:5">
-      <c r="A350" s="2">
-[...11 lines deleted...]
-      <c r="E350" s="3"/>
+      <c r="A350" s="19" t="s">
+        <v>350</v>
+      </c>
+      <c r="B350" s="20"/>
+      <c r="C350" s="21"/>
+      <c r="D350" s="22"/>
+      <c r="E350" s="20"/>
     </row>
     <row r="351" spans="1:5">
-      <c r="A351" s="15" t="s">
-[...7 lines deleted...]
-      <c r="E351" s="16"/>
+      <c r="A351" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B351" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C351" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E351" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="19" t="s">
         <v>351</v>
       </c>
       <c r="B352" s="20"/>
       <c r="C352" s="21"/>
       <c r="D352" s="22"/>
       <c r="E352" s="20"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B353" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D353" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E353" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:5">
-      <c r="A354" s="19" t="s">
+      <c r="A354" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B354" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="B354" s="20"/>
-[...2 lines deleted...]
-      <c r="E354" s="20"/>
+      <c r="C354" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D354" s="9">
+        <v>280000.0</v>
+      </c>
+      <c r="E354" s="3"/>
     </row>
     <row r="355" spans="1:5">
-      <c r="A355" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A355" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D355" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E355" s="3"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D356" s="9">
-        <v>280000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E356" s="3"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B357" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D357" s="9">
-        <v>350000.0</v>
+        <v>278400.0</v>
       </c>
       <c r="E357" s="3"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D358" s="9">
-        <v>200000.0</v>
+        <v>196500.0</v>
       </c>
       <c r="E358" s="3"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D359" s="9">
-        <v>278400.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E359" s="3"/>
     </row>
     <row r="360" spans="1:5">
-      <c r="A360" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E360" s="3"/>
+      <c r="A360" s="19" t="s">
+        <v>358</v>
+      </c>
+      <c r="B360" s="20"/>
+      <c r="C360" s="21"/>
+      <c r="D360" s="22"/>
+      <c r="E360" s="20"/>
     </row>
     <row r="361" spans="1:5">
-      <c r="A361" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E361" s="3"/>
+      <c r="A361" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B361" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C361" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E361" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="362" spans="1:5">
-      <c r="A362" s="19" t="s">
+      <c r="A362" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="B362" s="20"/>
-[...2 lines deleted...]
-      <c r="E362" s="20"/>
+      <c r="C362" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D362" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E362" s="3"/>
     </row>
     <row r="363" spans="1:5">
-      <c r="A363" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A363" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="C363" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D363" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E363" s="3"/>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C364" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D364" s="9">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E364" s="3"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C365" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D365" s="9">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E365" s="3"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C366" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D366" s="9">
-        <v>299000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E366" s="3"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B367" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C367" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D367" s="9">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E367" s="3"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C368" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D368" s="9">
-        <v>150000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E368" s="3"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C369" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D369" s="9">
-        <v>180000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E369" s="3"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C370" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D370" s="9">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E370" s="3"/>
     </row>
     <row r="371" spans="1:5">
-      <c r="A371" s="2" t="s">
-        <v>24</v>
+      <c r="A371" s="2">
+        <v>10</v>
       </c>
       <c r="B371" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C371" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D371" s="9">
-        <v>170000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E371" s="3"/>
     </row>
     <row r="372" spans="1:5">
-      <c r="A372" s="2" t="s">
-        <v>26</v>
+      <c r="A372" s="2">
+        <v>11</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C372" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D372" s="9">
-        <v>140000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E372" s="3"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D373" s="9">
-        <v>100000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E373" s="3"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C374" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D374" s="9">
-        <v>120000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E374" s="3"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B375" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D375" s="9">
-        <v>190000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E375" s="3"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B376" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D376" s="9">
-        <v>220000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E376" s="3"/>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B377" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C377" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D377" s="9">
-        <v>400000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E377" s="3"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B378" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D378" s="9">
-        <v>260000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E378" s="3"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C379" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D379" s="9">
-        <v>288000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="E379" s="3"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B380" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D380" s="9">
-        <v>350000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E380" s="3"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B381" s="3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>157</v>
+        <v>379</v>
       </c>
       <c r="D381" s="9">
-        <v>368000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E381" s="3"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B382" s="3" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C382" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D382" s="9">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E382" s="3"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B383" s="3" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C383" s="6" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D383" s="9">
-        <v>250000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E383" s="3"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C384" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D384" s="9">
-        <v>300000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E384" s="3"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C385" s="6" t="s">
-        <v>383</v>
+        <v>159</v>
       </c>
       <c r="D385" s="9">
-        <v>90000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E385" s="3"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B386" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C386" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D386" s="9">
-        <v>310000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E386" s="3"/>
     </row>
     <row r="387" spans="1:5">
-      <c r="A387" s="2">
-[...11 lines deleted...]
-      <c r="E387" s="3"/>
+      <c r="A387" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="B387" s="20"/>
+      <c r="C387" s="21"/>
+      <c r="D387" s="22"/>
+      <c r="E387" s="20"/>
     </row>
     <row r="388" spans="1:5">
-      <c r="A388" s="2">
-[...11 lines deleted...]
-      <c r="E388" s="3"/>
+      <c r="A388" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B388" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C388" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E388" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="389" spans="1:5">
-      <c r="A389" s="19" t="s">
+      <c r="A389" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B389" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="B389" s="20"/>
-[...2 lines deleted...]
-      <c r="E389" s="20"/>
+      <c r="C389" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D389" s="9">
+        <v>680000.0</v>
+      </c>
+      <c r="E389" s="3"/>
     </row>
     <row r="390" spans="1:5">
-      <c r="A390" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A390" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B390" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C390" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D390" s="9">
+        <v>540000.0</v>
+      </c>
+      <c r="E390" s="3"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B391" s="3" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C391" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D391" s="9">
-        <v>680000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E391" s="3"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B392" s="3" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C392" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D392" s="9">
-        <v>540000.0</v>
+        <v>1238000.0</v>
       </c>
       <c r="E392" s="3"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B393" s="3" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C393" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D393" s="9">
-        <v>588000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E393" s="3"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C394" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D394" s="9">
-        <v>1238000.0</v>
+        <v>663000.0</v>
       </c>
       <c r="E394" s="3"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C395" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D395" s="9">
-        <v>260000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E395" s="3"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C396" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D396" s="9">
-        <v>663000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E396" s="3"/>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B397" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C397" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D397" s="9">
-        <v>1500000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E397" s="3"/>
     </row>
     <row r="398" spans="1:5">
-      <c r="A398" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E398" s="3"/>
+      <c r="A398" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="B398" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="C398" s="17"/>
+      <c r="D398" s="18"/>
+      <c r="E398" s="16"/>
     </row>
     <row r="399" spans="1:5">
-      <c r="A399" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E399" s="3"/>
+      <c r="A399" s="19" t="s">
+        <v>398</v>
+      </c>
+      <c r="B399" s="20"/>
+      <c r="C399" s="21"/>
+      <c r="D399" s="22"/>
+      <c r="E399" s="20"/>
     </row>
     <row r="400" spans="1:5">
-      <c r="A400" s="15" t="s">
-[...7 lines deleted...]
-      <c r="E400" s="16"/>
+      <c r="A400" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B400" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C400" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D400" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E400" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="401" spans="1:5">
-      <c r="A401" s="19" t="s">
+      <c r="A401" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B401" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="B401" s="20"/>
-[...2 lines deleted...]
-      <c r="E401" s="20"/>
+      <c r="C401" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D401" s="9">
+        <v>910000.0</v>
+      </c>
+      <c r="E401" s="3"/>
     </row>
     <row r="402" spans="1:5">
-      <c r="A402" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A402" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B402" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C402" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D402" s="9">
+        <v>2016000.0</v>
+      </c>
+      <c r="E402" s="3"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B403" s="3" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D403" s="9">
-        <v>910000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E403" s="3"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B404" s="3" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C404" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D404" s="9">
-        <v>2016000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E404" s="3"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B405" s="3" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D405" s="9">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E405" s="3"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B406" s="3" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D406" s="9">
-        <v>850000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E406" s="3"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B407" s="3" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D407" s="9">
-        <v>600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E407" s="3"/>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B408" s="3" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D408" s="9">
-        <v>750000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E408" s="3"/>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B409" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D409" s="9">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E409" s="3"/>
     </row>
     <row r="410" spans="1:5">
-      <c r="A410" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E410" s="3"/>
+      <c r="A410" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="B410" s="20"/>
+      <c r="C410" s="21"/>
+      <c r="D410" s="22"/>
+      <c r="E410" s="20"/>
     </row>
     <row r="411" spans="1:5">
-      <c r="A411" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E411" s="3"/>
+      <c r="A411" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B411" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C411" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D411" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E411" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="412" spans="1:5">
-      <c r="A412" s="19" t="s">
+      <c r="A412" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B412" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="B412" s="20"/>
-[...2 lines deleted...]
-      <c r="E412" s="20"/>
+      <c r="C412" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D412" s="9">
+        <v>2500000.0</v>
+      </c>
+      <c r="E412" s="3"/>
     </row>
     <row r="413" spans="1:5">
-      <c r="A413" s="23" t="s">
+      <c r="A413" s="19" t="s">
+        <v>410</v>
+      </c>
+      <c r="B413" s="20"/>
+      <c r="C413" s="21"/>
+      <c r="D413" s="22"/>
+      <c r="E413" s="20"/>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B413" s="24" t="s">
+      <c r="B414" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C413" s="25" t="s">
+      <c r="C414" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D413" s="26" t="s">
+      <c r="D414" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E413" s="24" t="s">
+      <c r="E414" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
-      <c r="A414" s="2" t="s">
+    <row r="415" spans="1:5">
+      <c r="A415" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B414" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A415" s="19" t="s">
+      <c r="B415" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="B415" s="20"/>
-[...2 lines deleted...]
-      <c r="E415" s="20"/>
+      <c r="C415" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D415" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E415" s="3"/>
     </row>
     <row r="416" spans="1:5">
-      <c r="A416" s="23" t="s">
+      <c r="A416" s="19" t="s">
+        <v>412</v>
+      </c>
+      <c r="B416" s="20"/>
+      <c r="C416" s="21"/>
+      <c r="D416" s="22"/>
+      <c r="E416" s="20"/>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B416" s="24" t="s">
+      <c r="B417" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C416" s="25" t="s">
+      <c r="C417" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D416" s="26" t="s">
+      <c r="D417" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E416" s="24" t="s">
+      <c r="E417" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
-      <c r="A417" s="2" t="s">
+    <row r="418" spans="1:5">
+      <c r="A418" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B417" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A418" s="19" t="s">
+      <c r="B418" s="3" t="s">
         <v>413</v>
       </c>
-      <c r="B418" s="20"/>
-[...2 lines deleted...]
-      <c r="E418" s="20"/>
+      <c r="C418" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D418" s="9">
+        <v>2041000.0</v>
+      </c>
+      <c r="E418" s="3"/>
     </row>
     <row r="419" spans="1:5">
-      <c r="A419" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A419" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B419" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C419" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D419" s="9">
+        <v>580000.0</v>
+      </c>
+      <c r="E419" s="3"/>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B420" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D420" s="9">
-        <v>2041000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E420" s="3"/>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B421" s="3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C421" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D421" s="9">
-        <v>580000.0</v>
+        <v>1830000.0</v>
       </c>
       <c r="E421" s="3"/>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D422" s="9">
         <v>750000.0</v>
       </c>
       <c r="E422" s="3"/>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C423" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D423" s="9">
-        <v>1830000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E423" s="3"/>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C424" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D424" s="9">
-        <v>750000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E424" s="3"/>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B425" s="3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D425" s="9">
-        <v>800000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="E425" s="3"/>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B426" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C426" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D426" s="9">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E426" s="3"/>
     </row>
     <row r="427" spans="1:5">
-      <c r="A427" s="2" t="s">
-        <v>24</v>
+      <c r="A427" s="2">
+        <v>10</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C427" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D427" s="9">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E427" s="3"/>
     </row>
     <row r="428" spans="1:5">
-      <c r="A428" s="2" t="s">
-        <v>26</v>
+      <c r="A428" s="2">
+        <v>11</v>
       </c>
       <c r="B428" s="3" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D428" s="9">
-        <v>585000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E428" s="3"/>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B429" s="3" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D429" s="9">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E429" s="3"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D430" s="9">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E430" s="3"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B431" s="3" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D431" s="9">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E431" s="3"/>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D432" s="9">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E432" s="3"/>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B433" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D433" s="9">
-        <v>1700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E433" s="3"/>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B434" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D434" s="9">
-        <v>1600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E434" s="3"/>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B435" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D435" s="9">
-        <v>1900000.0</v>
+        <v>2190500.0</v>
       </c>
       <c r="E435" s="3"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B436" s="3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D436" s="9">
-        <v>750000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E436" s="3"/>
     </row>
     <row r="437" spans="1:5">
-      <c r="A437" s="2">
-[...11 lines deleted...]
-      <c r="E437" s="3"/>
+      <c r="A437" s="19" t="s">
+        <v>432</v>
+      </c>
+      <c r="B437" s="20"/>
+      <c r="C437" s="21"/>
+      <c r="D437" s="22"/>
+      <c r="E437" s="20"/>
     </row>
     <row r="438" spans="1:5">
-      <c r="A438" s="2">
-[...11 lines deleted...]
-      <c r="E438" s="3"/>
+      <c r="A438" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B438" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C438" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D438" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E438" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="439" spans="1:5">
-      <c r="A439" s="19" t="s">
+      <c r="A439" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B439" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="B439" s="20"/>
-[...2 lines deleted...]
-      <c r="E439" s="20"/>
+      <c r="C439" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D439" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E439" s="3"/>
     </row>
     <row r="440" spans="1:5">
-      <c r="A440" s="23" t="s">
+      <c r="A440" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B440" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C440" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D440" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E440" s="3"/>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="B441" s="20"/>
+      <c r="C441" s="21"/>
+      <c r="D441" s="22"/>
+      <c r="E441" s="20"/>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B440" s="24" t="s">
+      <c r="B442" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C440" s="25" t="s">
+      <c r="C442" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D440" s="26" t="s">
+      <c r="D442" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E440" s="24" t="s">
+      <c r="E442" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
-      <c r="A441" s="2" t="s">
+    <row r="443" spans="1:5">
+      <c r="A443" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B441" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A442" s="2" t="s">
+      <c r="B443" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D443" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E443" s="3"/>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B442" s="3" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="B444" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C444" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D444" s="9">
+        <v>845000.0</v>
+      </c>
+      <c r="E444" s="3"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B445" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D445" s="9">
+        <v>1500000.0</v>
+      </c>
+      <c r="E445" s="3"/>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="B446" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="C446" s="17"/>
+      <c r="D446" s="18"/>
+      <c r="E446" s="16"/>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="19" t="s">
+        <v>441</v>
+      </c>
+      <c r="B447" s="20"/>
+      <c r="C447" s="21"/>
+      <c r="D447" s="22"/>
+      <c r="E447" s="20"/>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B448" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C448" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D448" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E448" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B445" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A446" s="2" t="s">
+      <c r="B449" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D449" s="9">
+        <v>260000.0</v>
+      </c>
+      <c r="E449" s="3"/>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B446" s="3" t="s">
-[...60 lines deleted...]
-      </c>
+      <c r="B450" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C450" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D450" s="9">
+        <v>267000.0</v>
+      </c>
+      <c r="E450" s="3"/>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D451" s="9">
-        <v>260000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E451" s="3"/>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B452" s="3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C452" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D452" s="9">
-        <v>267000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E452" s="3"/>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B453" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C453" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D453" s="9">
-        <v>350000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="E453" s="3"/>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C454" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D454" s="9">
         <v>250000.0</v>
       </c>
       <c r="E454" s="3"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D455" s="9">
-        <v>780000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="E455" s="3"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C456" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D456" s="9">
-        <v>250000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="E456" s="3"/>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C457" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D457" s="9">
-        <v>109500.0</v>
+        <v>971000.0</v>
       </c>
       <c r="E457" s="3"/>
     </row>
     <row r="458" spans="1:5">
-      <c r="A458" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E458" s="3"/>
+      <c r="A458" s="19" t="s">
+        <v>451</v>
+      </c>
+      <c r="B458" s="20"/>
+      <c r="C458" s="21"/>
+      <c r="D458" s="22"/>
+      <c r="E458" s="20"/>
     </row>
     <row r="459" spans="1:5">
-      <c r="A459" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E459" s="3"/>
+      <c r="A459" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B459" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C459" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D459" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E459" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="460" spans="1:5">
-      <c r="A460" s="19" t="s">
+      <c r="A460" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B460" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="B460" s="20"/>
-[...2 lines deleted...]
-      <c r="E460" s="20"/>
+      <c r="C460" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D460" s="9">
+        <v>1800000.0</v>
+      </c>
+      <c r="E460" s="3"/>
     </row>
     <row r="461" spans="1:5">
-      <c r="A461" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A461" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B461" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C461" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D461" s="9">
+        <v>1800000.0</v>
+      </c>
+      <c r="E461" s="3"/>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D462" s="9">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E462" s="3"/>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D463" s="9">
-        <v>1800000.0</v>
+        <v>4263000.0</v>
       </c>
       <c r="E463" s="3"/>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D464" s="9">
-        <v>1500000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="E464" s="3"/>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D465" s="9">
-        <v>4263000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="E465" s="3"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C466" s="6" t="s">
-        <v>11</v>
+        <v>459</v>
       </c>
       <c r="D466" s="9">
-        <v>2850000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E466" s="3"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B467" s="3" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C467" s="6" t="s">
-        <v>11</v>
+        <v>459</v>
       </c>
       <c r="D467" s="9">
-        <v>5500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="E467" s="3"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C468" s="6" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="D468" s="9">
-        <v>1600000.0</v>
+        <v>1885000.0</v>
       </c>
       <c r="E468" s="3"/>
     </row>
     <row r="469" spans="1:5">
-      <c r="A469" s="2" t="s">
-        <v>24</v>
+      <c r="A469" s="2">
+        <v>10</v>
       </c>
       <c r="B469" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C469" s="6" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="D469" s="9">
-        <v>10000000.0</v>
+        <v>2470000.0</v>
       </c>
       <c r="E469" s="3"/>
     </row>
     <row r="470" spans="1:5">
-      <c r="A470" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E470" s="3"/>
+      <c r="A470" s="19" t="s">
+        <v>463</v>
+      </c>
+      <c r="B470" s="20"/>
+      <c r="C470" s="21"/>
+      <c r="D470" s="22"/>
+      <c r="E470" s="20"/>
     </row>
     <row r="471" spans="1:5">
-      <c r="A471" s="2">
-[...11 lines deleted...]
-      <c r="E471" s="3"/>
+      <c r="A471" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B471" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C471" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D471" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E471" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="472" spans="1:5">
-      <c r="A472" s="19" t="s">
+      <c r="A472" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B472" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="B472" s="20"/>
-[...2 lines deleted...]
-      <c r="E472" s="20"/>
+      <c r="C472" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D472" s="9">
+        <v>1300000.0</v>
+      </c>
+      <c r="E472" s="3"/>
     </row>
     <row r="473" spans="1:5">
-      <c r="A473" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A473" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B473" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C473" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D473" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E473" s="3"/>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B474" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C474" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D474" s="9">
-        <v>1300000.0</v>
+        <v>2817500.0</v>
       </c>
       <c r="E474" s="3"/>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B475" s="3" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D475" s="9">
-        <v>750000.0</v>
+        <v>2796500.0</v>
       </c>
       <c r="E475" s="3"/>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B476" s="3" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D476" s="9">
-        <v>1495000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E476" s="3"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D477" s="9">
-        <v>2796500.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E477" s="3"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C478" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D478" s="9">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E478" s="3"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D479" s="9">
-        <v>1400000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E479" s="3"/>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D480" s="9">
-        <v>1400000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E480" s="3"/>
     </row>
     <row r="481" spans="1:5">
-      <c r="A481" s="2" t="s">
-        <v>24</v>
+      <c r="A481" s="2">
+        <v>10</v>
       </c>
       <c r="B481" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C481" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D481" s="9">
-        <v>1690000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="E481" s="3"/>
     </row>
     <row r="482" spans="1:5">
-      <c r="A482" s="2" t="s">
-        <v>26</v>
+      <c r="A482" s="2">
+        <v>11</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D482" s="9">
-        <v>1690000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="E482" s="3"/>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B483" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D483" s="9">
-        <v>1250000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E483" s="3"/>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D484" s="9">
-        <v>1370000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E484" s="3"/>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D485" s="9">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E485" s="3"/>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D486" s="9">
-        <v>1700000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E486" s="3"/>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B487" s="3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C487" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D487" s="9">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E487" s="3"/>
     </row>
     <row r="488" spans="1:5">
-      <c r="A488" s="2">
-[...11 lines deleted...]
-      <c r="E488" s="3"/>
+      <c r="A488" s="19" t="s">
+        <v>480</v>
+      </c>
+      <c r="B488" s="20"/>
+      <c r="C488" s="21"/>
+      <c r="D488" s="22"/>
+      <c r="E488" s="20"/>
     </row>
     <row r="489" spans="1:5">
-      <c r="A489" s="2">
-[...11 lines deleted...]
-      <c r="E489" s="3"/>
+      <c r="A489" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B489" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C489" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D489" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E489" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="490" spans="1:5">
-      <c r="A490" s="19" t="s">
+      <c r="A490" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B490" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="B490" s="20"/>
-[...2 lines deleted...]
-      <c r="E490" s="20"/>
+      <c r="C490" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D490" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E490" s="3"/>
     </row>
     <row r="491" spans="1:5">
-      <c r="A491" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A491" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D491" s="9">
+        <v>1450000.0</v>
+      </c>
+      <c r="E491" s="3"/>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D492" s="9">
-        <v>150000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="E492" s="3"/>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D493" s="9">
-        <v>559000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="E493" s="3"/>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D494" s="9">
-        <v>420000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="E494" s="3"/>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B495" s="3" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D495" s="9">
-        <v>350000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E495" s="3"/>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D496" s="9">
-        <v>325000.0</v>
+        <v>583700.0</v>
       </c>
       <c r="E496" s="3"/>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B497" s="3" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D497" s="9">
-        <v>690000.0</v>
+        <v>1625000.0</v>
       </c>
       <c r="E497" s="3"/>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B498" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C498" s="6" t="s">
-        <v>11</v>
+        <v>459</v>
       </c>
       <c r="D498" s="9">
-        <v>1800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E498" s="3"/>
     </row>
     <row r="499" spans="1:5">
-      <c r="A499" s="2" t="s">
-        <v>24</v>
+      <c r="A499" s="2">
+        <v>10</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C499" s="6" t="s">
-        <v>11</v>
+        <v>459</v>
       </c>
       <c r="D499" s="9">
-        <v>583700.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E499" s="3"/>
     </row>
     <row r="500" spans="1:5">
-      <c r="A500" s="2" t="s">
-        <v>26</v>
+      <c r="A500" s="2">
+        <v>11</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C500" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D500" s="9">
-        <v>1081600.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E500" s="3"/>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B501" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C501" s="6" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="D501" s="9">
-        <v>400000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E501" s="3"/>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D502" s="9">
-        <v>350000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E502" s="3"/>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C503" s="6" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D503" s="9">
-        <v>680000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E503" s="3"/>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D504" s="9">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E504" s="3"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B505" s="3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C505" s="6" t="s">
-        <v>11</v>
+        <v>459</v>
       </c>
       <c r="D505" s="9">
-        <v>580000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E505" s="3"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D506" s="9">
-        <v>1000000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E506" s="3"/>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C507" s="6" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="D507" s="9">
-        <v>1000000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="E507" s="3"/>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B508" s="3" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D508" s="9">
-        <v>900000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E508" s="3"/>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B509" s="3" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C509" s="6" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="D509" s="9">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E509" s="3"/>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B510" s="3" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C510" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D510" s="9">
-        <v>530000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E510" s="3"/>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B511" s="3" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C511" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D511" s="9">
-        <v>980000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="E511" s="3"/>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="2">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B512" s="3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C512" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D512" s="9">
-        <v>670000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E512" s="3"/>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B513" s="3" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D513" s="9">
-        <v>400000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="E513" s="3"/>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B514" s="3" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D514" s="9">
-        <v>550000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E514" s="3"/>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="2">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C515" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D515" s="9">
-        <v>2899000.0</v>
+        <v>3250000.0</v>
       </c>
       <c r="E515" s="3"/>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="2">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D516" s="9">
-        <v>1066000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E516" s="3"/>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="2">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B517" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D517" s="9">
-        <v>1248000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E517" s="3"/>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="2">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C518" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D518" s="9">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E518" s="3"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="2">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D519" s="9">
-        <v>3250000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E519" s="3"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D520" s="9">
-        <v>350000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E520" s="3"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="2">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D521" s="9">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E521" s="3"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="2">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D522" s="9">
-        <v>1700000.0</v>
+        <v>1379000.0</v>
       </c>
       <c r="E522" s="3"/>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="2">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D523" s="9">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E523" s="3"/>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D524" s="9">
-        <v>480000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E524" s="3"/>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="2">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B525" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D525" s="9">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E525" s="3"/>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="2">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B526" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D526" s="9">
-        <v>1379000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E526" s="3"/>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="2">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B527" s="3" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D527" s="9">
-        <v>700000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="E527" s="3"/>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="2">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B528" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D528" s="9">
-        <v>430000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="E528" s="3"/>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="2">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B529" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D529" s="9">
-        <v>800000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="E529" s="3"/>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="2">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B530" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D530" s="9">
-        <v>340000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E530" s="3"/>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B531" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D531" s="9">
-        <v>708000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E531" s="3"/>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="2">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D532" s="9">
-        <v>840000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E532" s="3"/>
     </row>
     <row r="533" spans="1:5">
-      <c r="A533" s="2">
-[...11 lines deleted...]
-      <c r="E533" s="3"/>
+      <c r="A533" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="B533" s="16" t="s">
+        <v>525</v>
+      </c>
+      <c r="C533" s="17"/>
+      <c r="D533" s="18"/>
+      <c r="E533" s="16"/>
     </row>
     <row r="534" spans="1:5">
-      <c r="A534" s="2">
-[...11 lines deleted...]
-      <c r="E534" s="3"/>
+      <c r="A534" s="19" t="s">
+        <v>526</v>
+      </c>
+      <c r="B534" s="20"/>
+      <c r="C534" s="21"/>
+      <c r="D534" s="22"/>
+      <c r="E534" s="20"/>
     </row>
     <row r="535" spans="1:5">
-      <c r="A535" s="2">
-[...8 lines deleted...]
-      <c r="D535" s="9">
+      <c r="A535" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B535" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C535" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D535" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E535" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B536" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D536" s="9">
+        <v>299000.0</v>
+      </c>
+      <c r="E536" s="3"/>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B537" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C537" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D537" s="9">
+        <v>410000.0</v>
+      </c>
+      <c r="E537" s="3"/>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B538" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="C538" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="D538" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E538" s="3"/>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B539" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="C539" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="D539" s="9">
         <v>900000.0</v>
       </c>
-      <c r="E535" s="3"/>
-[...51 lines deleted...]
-      </c>
+      <c r="E539" s="3"/>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B540" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="C540" s="6" t="s">
         <v>530</v>
       </c>
-      <c r="C540" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D540" s="9">
-        <v>299000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E540" s="3"/>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B541" s="3" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C541" s="6" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="D541" s="9">
-        <v>360000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="E541" s="3"/>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="2" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B542" s="3" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C542" s="6" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D542" s="9">
-        <v>650000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E542" s="3"/>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B543" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C543" s="6" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D543" s="9">
-        <v>900000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E543" s="3"/>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B544" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C544" s="6" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D544" s="9">
-        <v>510000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="E544" s="3"/>
     </row>
     <row r="545" spans="1:5">
-      <c r="A545" s="2" t="s">
-        <v>20</v>
+      <c r="A545" s="2">
+        <v>10</v>
       </c>
       <c r="B545" s="3" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C545" s="6" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="D545" s="9">
-        <v>3600000.0</v>
+        <v>45500.0</v>
       </c>
       <c r="E545" s="3"/>
     </row>
     <row r="546" spans="1:5">
-      <c r="A546" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E546" s="3"/>
+      <c r="A546" s="19" t="s">
+        <v>539</v>
+      </c>
+      <c r="B546" s="20"/>
+      <c r="C546" s="21"/>
+      <c r="D546" s="22"/>
+      <c r="E546" s="20"/>
     </row>
     <row r="547" spans="1:5">
-      <c r="A547" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E547" s="3"/>
+      <c r="A547" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B547" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D547" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E547" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="2" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C548" s="6" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="D548" s="9">
-        <v>540000.0</v>
+        <v>1760000.0</v>
       </c>
       <c r="E548" s="3"/>
     </row>
     <row r="549" spans="1:5">
-      <c r="A549" s="2">
-        <v>10</v>
+      <c r="A549" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B549" s="3" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C549" s="6" t="s">
-        <v>541</v>
+        <v>159</v>
       </c>
       <c r="D549" s="9">
-        <v>45500.0</v>
+        <v>5020000.0</v>
       </c>
       <c r="E549" s="3"/>
     </row>
     <row r="550" spans="1:5">
-      <c r="A550" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E550" s="20"/>
+      <c r="A550" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B550" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="C550" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D550" s="9">
+        <v>3130000.0</v>
+      </c>
+      <c r="E550" s="3"/>
     </row>
     <row r="551" spans="1:5">
-      <c r="A551" s="23" t="s">
+      <c r="A551" s="19" t="s">
+        <v>544</v>
+      </c>
+      <c r="B551" s="20"/>
+      <c r="C551" s="21"/>
+      <c r="D551" s="22"/>
+      <c r="E551" s="20"/>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B551" s="24" t="s">
+      <c r="B552" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C551" s="25" t="s">
+      <c r="C552" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D551" s="26" t="s">
+      <c r="D552" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E551" s="24" t="s">
+      <c r="E552" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E552" s="3"/>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B553" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C553" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D553" s="9">
+        <v>2070000.0</v>
+      </c>
+      <c r="E553" s="3"/>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B553" s="3" t="s">
-[...17 lines deleted...]
-      <c r="E554" s="20"/>
+      <c r="B554" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="C554" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="D554" s="9">
+        <v>3510000.0</v>
+      </c>
+      <c r="E554" s="3"/>
     </row>
     <row r="555" spans="1:5">
-      <c r="A555" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A555" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B555" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="C555" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="D555" s="9">
+        <v>1130000.0</v>
+      </c>
+      <c r="E555" s="3"/>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="15" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B556" s="16" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C556" s="17"/>
       <c r="D556" s="18"/>
       <c r="E556" s="16"/>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="19" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B557" s="20"/>
       <c r="C557" s="21"/>
       <c r="D557" s="22"/>
       <c r="E557" s="20"/>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B558" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C558" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D558" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E558" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B559" s="3" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C559" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D559" s="9">
         <v>3000000.0</v>
       </c>
       <c r="E559" s="3"/>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B560" s="3" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C560" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D560" s="9">
         <v>150000.0</v>
       </c>
       <c r="E560" s="3"/>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C561" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D561" s="9">
         <v>780000.0</v>
       </c>
       <c r="E561" s="3"/>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C562" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D562" s="9">
         <v>703000.0</v>
       </c>
       <c r="E562" s="3"/>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B563" s="3" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="C563" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D563" s="9">
         <v>120000.0</v>
       </c>
       <c r="E563" s="3"/>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C564" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D564" s="9">
         <v>150000.0</v>
       </c>
       <c r="E564" s="3"/>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B565" s="3" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C565" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D565" s="9">
-        <v>232500.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E565" s="3"/>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B566" s="3" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C566" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D566" s="9">
         <v>196000.0</v>
       </c>
       <c r="E566" s="3"/>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B567" s="3" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C567" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D567" s="9">
         <v>100000.0</v>
       </c>
       <c r="E567" s="3"/>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="2">
         <v>10</v>
       </c>
       <c r="B568" s="3" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C568" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D568" s="9">
         <v>106000.0</v>
       </c>
       <c r="E568" s="3"/>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="2">
         <v>11</v>
       </c>
       <c r="B569" s="3" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C569" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D569" s="9">
         <v>430000.0</v>
       </c>
       <c r="E569" s="3"/>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="2">
         <v>12</v>
       </c>
       <c r="B570" s="3" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C570" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D570" s="9">
         <v>800000.0</v>
       </c>
       <c r="E570" s="3"/>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="2">
         <v>13</v>
       </c>
       <c r="B571" s="3" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C571" s="6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D571" s="9">
         <v>6920000.0</v>
       </c>
       <c r="E571" s="3"/>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="2">
         <v>14</v>
       </c>
       <c r="B572" s="3" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C572" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D572" s="9">
         <v>346000.0</v>
       </c>
       <c r="E572" s="3"/>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="2">
         <v>15</v>
       </c>
       <c r="B573" s="3" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C573" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D573" s="9">
         <v>108000.0</v>
       </c>
       <c r="E573" s="3"/>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="2">
         <v>16</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D574" s="9">
-        <v>126000.0</v>
+        <v>152600.0</v>
       </c>
       <c r="E574" s="3"/>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="2">
         <v>17</v>
       </c>
       <c r="B575" s="3" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C575" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D575" s="9">
         <v>202500.0</v>
       </c>
       <c r="E575" s="3"/>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="2">
         <v>18</v>
       </c>
       <c r="B576" s="3" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D576" s="9">
         <v>224000.0</v>
       </c>
       <c r="E576" s="3"/>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="2">
         <v>19</v>
       </c>
       <c r="B577" s="3" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C577" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D577" s="9">
         <v>310000.0</v>
       </c>
       <c r="E577" s="3"/>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="2">
         <v>20</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C578" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D578" s="9">
         <v>487500.0</v>
       </c>
       <c r="E578" s="3"/>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="2">
         <v>21</v>
       </c>
       <c r="B579" s="3" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C579" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D579" s="9">
         <v>889200.0</v>
       </c>
       <c r="E579" s="3"/>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="19" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B580" s="20"/>
       <c r="C580" s="21"/>
       <c r="D580" s="22"/>
       <c r="E580" s="20"/>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C581" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D581" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E581" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B582" s="3" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C582" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D582" s="9">
         <v>320000.0</v>
       </c>
       <c r="E582" s="3"/>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B583" s="3" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C583" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D583" s="9">
         <v>200000.0</v>
       </c>
       <c r="E583" s="3"/>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C584" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D584" s="9">
         <v>300000.0</v>
       </c>
       <c r="E584" s="3"/>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B585" s="3" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C585" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D585" s="9">
         <v>250000.0</v>
       </c>
       <c r="E585" s="3"/>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B586" s="3" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C586" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D586" s="9">
         <v>250000.0</v>
       </c>
       <c r="E586" s="3"/>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B587" s="3" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C587" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D587" s="9">
         <v>250000.0</v>
       </c>
       <c r="E587" s="3"/>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B588" s="3" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C588" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D588" s="9">
         <v>250000.0</v>
       </c>
       <c r="E588" s="3"/>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B589" s="3" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C589" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D589" s="9">
         <v>240000.0</v>
       </c>
       <c r="E589" s="3"/>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C590" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D590" s="9">
         <v>280000.0</v>
       </c>
       <c r="E590" s="3"/>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="2">
         <v>10</v>
       </c>
       <c r="B591" s="3" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="C591" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D591" s="9">
         <v>300000.0</v>
       </c>
       <c r="E591" s="3"/>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="2">
         <v>11</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D592" s="9">
         <v>270000.0</v>
       </c>
       <c r="E592" s="3"/>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="2">
         <v>12</v>
       </c>
       <c r="B593" s="3" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C593" s="6" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="D593" s="9">
         <v>320000.0</v>
       </c>
       <c r="E593" s="3"/>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="2">
         <v>13</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D594" s="9">
         <v>270000.0</v>
       </c>
       <c r="E594" s="3"/>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="2">
         <v>14</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D595" s="9">
         <v>390000.0</v>
       </c>
       <c r="E595" s="3"/>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="2">
         <v>15</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D596" s="9">
         <v>500000.0</v>
       </c>
       <c r="E596" s="3"/>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="2">
         <v>16</v>
       </c>
       <c r="B597" s="3" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C597" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D597" s="9">
         <v>400000.0</v>
       </c>
       <c r="E597" s="3"/>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="2">
         <v>17</v>
       </c>
       <c r="B598" s="3" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C598" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D598" s="9">
         <v>400000.0</v>
       </c>
       <c r="E598" s="3"/>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="2">
         <v>18</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C599" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D599" s="9">
         <v>450000.0</v>
       </c>
       <c r="E599" s="3"/>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="2">
         <v>19</v>
       </c>
       <c r="B600" s="3" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C600" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D600" s="9">
         <v>500000.0</v>
       </c>
       <c r="E600" s="3"/>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="2">
         <v>20</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C601" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D601" s="9">
         <v>200000.0</v>
       </c>
       <c r="E601" s="3"/>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="2">
         <v>21</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C602" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D602" s="9">
         <v>300000.0</v>
       </c>
       <c r="E602" s="3"/>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="2">
         <v>22</v>
       </c>
       <c r="B603" s="3" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C603" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D603" s="9">
         <v>400000.0</v>
       </c>
       <c r="E603" s="3"/>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="2">
         <v>23</v>
       </c>
       <c r="B604" s="3" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C604" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D604" s="9">
         <v>500000.0</v>
       </c>
       <c r="E604" s="3"/>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="2">
         <v>24</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C605" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D605" s="9">
         <v>470000.0</v>
       </c>
       <c r="E605" s="3"/>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="2">
         <v>25</v>
       </c>
       <c r="B606" s="3" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C606" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D606" s="9">
         <v>200000.0</v>
       </c>
       <c r="E606" s="3"/>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="2">
         <v>26</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C607" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D607" s="9">
         <v>350000.0</v>
       </c>
       <c r="E607" s="3"/>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="2">
         <v>27</v>
       </c>
       <c r="B608" s="3" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C608" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D608" s="9">
         <v>350000.0</v>
       </c>
       <c r="E608" s="3"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="2">
         <v>28</v>
       </c>
       <c r="B609" s="3" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C609" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D609" s="9">
-        <v>150000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E609" s="3"/>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="2">
         <v>29</v>
       </c>
       <c r="B610" s="3" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C610" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D610" s="9">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E610" s="3"/>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="2">
         <v>30</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C611" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D611" s="9">
-        <v>290000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E611" s="3"/>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="2">
         <v>31</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C612" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D612" s="9">
-        <v>400000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E612" s="3"/>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="2">
         <v>32</v>
       </c>
       <c r="B613" s="3" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C613" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D613" s="9">
-        <v>127500.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E613" s="3"/>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="2">
         <v>33</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C614" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D614" s="9">
-        <v>250000.0</v>
+        <v>127500.0</v>
       </c>
       <c r="E614" s="3"/>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="2">
         <v>34</v>
       </c>
       <c r="B615" s="3" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C615" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D615" s="9">
-        <v>270000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E615" s="3"/>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="2">
         <v>35</v>
       </c>
       <c r="B616" s="3" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C616" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D616" s="9">
-        <v>190000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E616" s="3"/>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="2">
         <v>36</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C617" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D617" s="9">
-        <v>130000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E617" s="3"/>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="2">
         <v>37</v>
       </c>
       <c r="B618" s="3" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C618" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D618" s="9">
-        <v>400000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E618" s="3"/>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="2">
         <v>38</v>
       </c>
       <c r="B619" s="3" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C619" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D619" s="9">
-        <v>270000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="E619" s="3"/>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="2">
         <v>39</v>
       </c>
       <c r="B620" s="3" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C620" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D620" s="9">
-        <v>220000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E620" s="3"/>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="2">
         <v>40</v>
       </c>
       <c r="B621" s="3" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C621" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D621" s="9">
-        <v>550000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E621" s="3"/>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="2">
         <v>41</v>
       </c>
       <c r="B622" s="3" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C622" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D622" s="9">
-        <v>500000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E622" s="3"/>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="2">
         <v>42</v>
       </c>
       <c r="B623" s="3" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C623" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D623" s="9">
-        <v>230000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E623" s="3"/>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="2">
         <v>43</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C624" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D624" s="9">
-        <v>870000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E624" s="3"/>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="2">
         <v>44</v>
       </c>
       <c r="B625" s="3" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C625" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D625" s="9">
-        <v>200000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="E625" s="3"/>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="2">
         <v>45</v>
       </c>
       <c r="B626" s="3" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C626" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D626" s="9">
-        <v>300000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="E626" s="3"/>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="2">
         <v>46</v>
       </c>
       <c r="B627" s="3" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C627" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D627" s="9">
-        <v>270000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E627" s="3"/>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="2">
         <v>47</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C628" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D628" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E628" s="3"/>
+    </row>
+    <row r="629" spans="1:5">
+      <c r="A629" s="2">
+        <v>48</v>
+      </c>
+      <c r="B629" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="C629" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D629" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E629" s="3"/>
+    </row>
+    <row r="630" spans="1:5">
+      <c r="A630" s="2">
+        <v>49</v>
+      </c>
+      <c r="B630" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="C630" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D630" s="9">
         <v>280000.0</v>
       </c>
-      <c r="E628" s="3"/>
-[...11 lines deleted...]
-      <c r="A630" s="23" t="s">
+      <c r="E630" s="3"/>
+    </row>
+    <row r="631" spans="1:5">
+      <c r="A631" s="19" t="s">
+        <v>621</v>
+      </c>
+      <c r="B631" s="20"/>
+      <c r="C631" s="21"/>
+      <c r="D631" s="22"/>
+      <c r="E631" s="20"/>
+    </row>
+    <row r="632" spans="1:5">
+      <c r="A632" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B630" s="24" t="s">
+      <c r="B632" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C630" s="25" t="s">
+      <c r="C632" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D630" s="26" t="s">
+      <c r="D632" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E630" s="24" t="s">
+      <c r="E632" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E632" s="3"/>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C633" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D633" s="9">
-        <v>70000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E633" s="3"/>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C634" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D634" s="9">
-        <v>156000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E634" s="3"/>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B635" s="3" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C635" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D635" s="9">
-        <v>130000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="E635" s="3"/>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B636" s="3" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C636" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D636" s="9">
-        <v>95200.0</v>
+        <v>121800.0</v>
       </c>
       <c r="E636" s="3"/>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B637" s="3" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C637" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D637" s="9">
-        <v>510900.0</v>
+        <v>95200.0</v>
       </c>
       <c r="E637" s="3"/>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B638" s="3" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C638" s="6" t="s">
-        <v>625</v>
+        <v>11</v>
       </c>
       <c r="D638" s="9">
-        <v>125000.0</v>
+        <v>510900.0</v>
       </c>
       <c r="E638" s="3"/>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B639" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C639" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="D639" s="9">
+        <v>125000.0</v>
+      </c>
+      <c r="E639" s="3"/>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B640" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C640" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D640" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E640" s="3"/>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B639" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="B641" s="3" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C641" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D641" s="9">
-        <v>80000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E641" s="3"/>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B642" s="3" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C642" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D642" s="9">
-        <v>160000.0</v>
+        <v>218400.0</v>
       </c>
       <c r="E642" s="3"/>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B643" s="3" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C643" s="6" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D643" s="9">
-        <v>90000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="E643" s="3"/>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B644" s="3" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C644" s="6" t="s">
-        <v>625</v>
+        <v>11</v>
       </c>
       <c r="D644" s="9">
-        <v>50000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="E644" s="3"/>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="C645" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D645" s="9">
-        <v>120000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="E645" s="3"/>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B646" s="3" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C646" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D646" s="9">
-        <v>90000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E646" s="3"/>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C647" s="6" t="s">
-        <v>625</v>
+        <v>207</v>
       </c>
       <c r="D647" s="9">
-        <v>140000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E647" s="3"/>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C648" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D648" s="9">
-        <v>190000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E648" s="3"/>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C649" s="6" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="D649" s="9">
-        <v>180000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E649" s="3"/>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B650" s="3" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C650" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D650" s="9">
-        <v>480000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E650" s="3"/>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B651" s="3" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="C651" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D651" s="9">
-        <v>218400.0</v>
+        <v>315000.0</v>
       </c>
       <c r="E651" s="3"/>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B652" s="3" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C652" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D652" s="9">
-        <v>294000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E652" s="3"/>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B653" s="3" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C653" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D653" s="9">
-        <v>322000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E653" s="3"/>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B654" s="3" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C654" s="6" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D654" s="9">
-        <v>427000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E654" s="3"/>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B655" s="3" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C655" s="6" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D655" s="9">
-        <v>680000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="E655" s="3"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B656" s="3" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C656" s="6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D656" s="9">
-        <v>680000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E656" s="3"/>
     </row>
     <row r="657" spans="1:5">
-      <c r="A657" s="2">
-[...11 lines deleted...]
-      <c r="E657" s="3"/>
+      <c r="A657" s="19" t="s">
+        <v>647</v>
+      </c>
+      <c r="B657" s="20"/>
+      <c r="C657" s="21"/>
+      <c r="D657" s="22"/>
+      <c r="E657" s="20"/>
     </row>
     <row r="658" spans="1:5">
-      <c r="A658" s="2">
-[...11 lines deleted...]
-      <c r="E658" s="3"/>
+      <c r="A658" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B658" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C658" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D658" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E658" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="659" spans="1:5">
-      <c r="A659" s="2">
-        <v>29</v>
+      <c r="A659" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B659" s="3" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C659" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D659" s="9">
-        <v>150000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E659" s="3"/>
     </row>
     <row r="660" spans="1:5">
-      <c r="A660" s="2">
-        <v>30</v>
+      <c r="A660" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B660" s="3" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C660" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D660" s="9">
-        <v>140000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E660" s="3"/>
     </row>
     <row r="661" spans="1:5">
-      <c r="A661" s="2">
-        <v>31</v>
+      <c r="A661" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B661" s="3" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C661" s="6" t="s">
-        <v>204</v>
+        <v>651</v>
       </c>
       <c r="D661" s="9">
-        <v>69000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E661" s="3"/>
     </row>
     <row r="662" spans="1:5">
-      <c r="A662" s="2">
-        <v>32</v>
+      <c r="A662" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C662" s="6" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="D662" s="9">
-        <v>315000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E662" s="3"/>
     </row>
     <row r="663" spans="1:5">
-      <c r="A663" s="2">
-        <v>33</v>
+      <c r="A663" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B663" s="3" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="C663" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D663" s="9">
-        <v>78000.0</v>
+        <v>705000.0</v>
       </c>
       <c r="E663" s="3"/>
     </row>
     <row r="664" spans="1:5">
-      <c r="A664" s="2">
-        <v>34</v>
+      <c r="A664" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B664" s="3" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C664" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D664" s="9">
-        <v>120000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="E664" s="3"/>
     </row>
     <row r="665" spans="1:5">
-      <c r="A665" s="2">
-        <v>35</v>
+      <c r="A665" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C665" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D665" s="9">
-        <v>180000.0</v>
+        <v>115500.0</v>
       </c>
       <c r="E665" s="3"/>
     </row>
     <row r="666" spans="1:5">
-      <c r="A666" s="2">
-        <v>36</v>
+      <c r="A666" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B666" s="3" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C666" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D666" s="9">
         <v>150000.0</v>
       </c>
       <c r="E666" s="3"/>
     </row>
     <row r="667" spans="1:5">
-      <c r="A667" s="2">
-        <v>37</v>
+      <c r="A667" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C667" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D667" s="9">
-        <v>180000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E667" s="3"/>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="2">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B668" s="3" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C668" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D668" s="9">
-        <v>75000.0</v>
+        <v>192500.0</v>
       </c>
       <c r="E668" s="3"/>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="2">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="C669" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D669" s="9">
-        <v>70000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E669" s="3"/>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="2">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="B670" s="3" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C670" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D670" s="9">
-        <v>46000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="E670" s="3"/>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="2">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="B671" s="3" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C671" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D671" s="9">
-        <v>450000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="E671" s="3"/>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="2">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C672" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D672" s="9">
-        <v>390000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E672" s="3"/>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="2">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="B673" s="3" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="C673" s="6" t="s">
-        <v>204</v>
+        <v>159</v>
       </c>
       <c r="D673" s="9">
-        <v>180000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E673" s="3"/>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="2">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B674" s="3" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C674" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D674" s="9">
-        <v>50000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E674" s="3"/>
     </row>
     <row r="675" spans="1:5">
-      <c r="A675" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E675" s="20"/>
+      <c r="A675" s="2">
+        <v>17</v>
+      </c>
+      <c r="B675" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="C675" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D675" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E675" s="3"/>
     </row>
     <row r="676" spans="1:5">
-      <c r="A676" s="23" t="s">
+      <c r="A676" s="2">
+        <v>18</v>
+      </c>
+      <c r="B676" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C676" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D676" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E676" s="3"/>
+    </row>
+    <row r="677" spans="1:5">
+      <c r="A677" s="2">
+        <v>19</v>
+      </c>
+      <c r="B677" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="C677" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D677" s="9">
+        <v>170000.0</v>
+      </c>
+      <c r="E677" s="3"/>
+    </row>
+    <row r="678" spans="1:5">
+      <c r="A678" s="19" t="s">
+        <v>668</v>
+      </c>
+      <c r="B678" s="20"/>
+      <c r="C678" s="21"/>
+      <c r="D678" s="22"/>
+      <c r="E678" s="20"/>
+    </row>
+    <row r="679" spans="1:5">
+      <c r="A679" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B676" s="24" t="s">
+      <c r="B679" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C676" s="25" t="s">
+      <c r="C679" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D676" s="26" t="s">
+      <c r="D679" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E676" s="24" t="s">
+      <c r="E679" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E679" s="3"/>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B680" s="3" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C680" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D680" s="9">
-        <v>120000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E680" s="3"/>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C681" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D681" s="9">
-        <v>705000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="E681" s="3"/>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B682" s="3" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C682" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D682" s="9">
-        <v>358000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E682" s="3"/>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B683" s="3" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C683" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D683" s="9">
-        <v>115500.0</v>
+        <v>20000.0</v>
       </c>
       <c r="E683" s="3"/>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B684" s="3" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C684" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D684" s="9">
-        <v>150000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E684" s="3"/>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B685" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="C685" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="D685" s="9">
+        <v>38000.0</v>
+      </c>
+      <c r="E685" s="3"/>
+    </row>
+    <row r="686" spans="1:5">
+      <c r="A686" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B686" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="C686" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D686" s="9">
+        <v>15000.0</v>
+      </c>
+      <c r="E686" s="3"/>
+    </row>
+    <row r="687" spans="1:5">
+      <c r="A687" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B687" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C687" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D687" s="9">
+        <v>19000.0</v>
+      </c>
+      <c r="E687" s="3"/>
+    </row>
+    <row r="688" spans="1:5">
+      <c r="A688" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B685" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="B688" s="3" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="C688" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D688" s="9">
-        <v>377000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="E688" s="3"/>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="C689" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D689" s="9">
-        <v>435000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E689" s="3"/>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B690" s="3" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="C690" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D690" s="9">
-        <v>670000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E690" s="3"/>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B691" s="3" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C691" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D691" s="9">
-        <v>580000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="E691" s="3"/>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C692" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D692" s="9">
-        <v>350000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E692" s="3"/>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" s="2">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="C693" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D693" s="9">
-        <v>350000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="E693" s="3"/>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="C694" s="6" t="s">
-        <v>157</v>
+        <v>671</v>
       </c>
       <c r="D694" s="9">
-        <v>150000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="E694" s="3"/>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C695" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D695" s="9">
-        <v>170000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E695" s="3"/>
     </row>
     <row r="696" spans="1:5">
-      <c r="A696" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E696" s="20"/>
+      <c r="A696" s="15" t="s">
+        <v>687</v>
+      </c>
+      <c r="B696" s="16" t="s">
+        <v>688</v>
+      </c>
+      <c r="C696" s="17"/>
+      <c r="D696" s="18"/>
+      <c r="E696" s="16"/>
     </row>
     <row r="697" spans="1:5">
-      <c r="A697" s="23" t="s">
+      <c r="A697" s="19" t="s">
+        <v>689</v>
+      </c>
+      <c r="B697" s="20"/>
+      <c r="C697" s="21"/>
+      <c r="D697" s="22"/>
+      <c r="E697" s="20"/>
+    </row>
+    <row r="698" spans="1:5">
+      <c r="A698" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B697" s="24" t="s">
+      <c r="B698" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C697" s="25" t="s">
+      <c r="C698" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D697" s="26" t="s">
+      <c r="D698" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E697" s="24" t="s">
+      <c r="E698" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E698" s="3"/>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B699" s="3" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="C699" s="6" t="s">
-        <v>686</v>
+        <v>11</v>
       </c>
       <c r="D699" s="9">
-        <v>12000.0</v>
+        <v>476000.0</v>
       </c>
       <c r="E699" s="3"/>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B700" s="3" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C700" s="6" t="s">
-        <v>686</v>
+        <v>11</v>
       </c>
       <c r="D700" s="9">
-        <v>15000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E700" s="3"/>
     </row>
     <row r="701" spans="1:5">
-      <c r="A701" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E701" s="3"/>
+      <c r="A701" s="19" t="s">
+        <v>692</v>
+      </c>
+      <c r="B701" s="20"/>
+      <c r="C701" s="21"/>
+      <c r="D701" s="22"/>
+      <c r="E701" s="20"/>
     </row>
     <row r="702" spans="1:5">
-      <c r="A702" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E702" s="3"/>
+      <c r="A702" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B702" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C702" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D702" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E702" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B703" s="3" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C703" s="6" t="s">
-        <v>686</v>
+        <v>11</v>
       </c>
       <c r="D703" s="9">
-        <v>38000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E703" s="3"/>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B704" s="3" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="C704" s="6" t="s">
-        <v>692</v>
+        <v>11</v>
       </c>
       <c r="D704" s="9">
-        <v>15000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E704" s="3"/>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B705" s="3" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C705" s="6" t="s">
-        <v>11</v>
+        <v>696</v>
       </c>
       <c r="D705" s="9">
-        <v>19000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E705" s="3"/>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B706" s="3" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="C706" s="6" t="s">
-        <v>686</v>
+        <v>11</v>
       </c>
       <c r="D706" s="9">
-        <v>18000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E706" s="3"/>
     </row>
     <row r="707" spans="1:5">
-      <c r="A707" s="2">
-        <v>10</v>
+      <c r="A707" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B707" s="3" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="C707" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D707" s="9">
-        <v>14000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E707" s="3"/>
     </row>
     <row r="708" spans="1:5">
-      <c r="A708" s="2">
-[...11 lines deleted...]
-      <c r="E708" s="3"/>
+      <c r="A708" s="19" t="s">
+        <v>699</v>
+      </c>
+      <c r="B708" s="20"/>
+      <c r="C708" s="21"/>
+      <c r="D708" s="22"/>
+      <c r="E708" s="20"/>
     </row>
     <row r="709" spans="1:5">
-      <c r="A709" s="2">
+      <c r="A709" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B709" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C709" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D709" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E709" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="710" spans="1:5">
+      <c r="A710" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B710" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="C710" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D710" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E710" s="3"/>
+    </row>
+    <row r="711" spans="1:5">
+      <c r="A711" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B709" s="3" t="s">
-[...26 lines deleted...]
-      <c r="A711" s="2">
+      <c r="B711" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="C711" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D711" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E711" s="3"/>
+    </row>
+    <row r="712" spans="1:5">
+      <c r="A712" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B711" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="B712" s="3" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C712" s="6" t="s">
-        <v>686</v>
+        <v>64</v>
       </c>
       <c r="D712" s="9">
-        <v>48000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E712" s="3"/>
     </row>
     <row r="713" spans="1:5">
-      <c r="A713" s="2">
+      <c r="A713" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B713" s="3" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C713" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D713" s="9">
-        <v>15000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E713" s="3"/>
     </row>
     <row r="714" spans="1:5">
-      <c r="A714" s="15" t="s">
-[...7 lines deleted...]
-      <c r="E714" s="16"/>
+      <c r="A714" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B714" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="C714" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D714" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E714" s="3"/>
     </row>
     <row r="715" spans="1:5">
-      <c r="A715" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E715" s="20"/>
+      <c r="A715" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B715" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C715" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D715" s="9">
+        <v>600000.0</v>
+      </c>
+      <c r="E715" s="3"/>
     </row>
     <row r="716" spans="1:5">
-      <c r="A716" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A716" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B716" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="C716" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D716" s="9">
+        <v>840000.0</v>
+      </c>
+      <c r="E716" s="3"/>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B717" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C717" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D717" s="9">
-        <v>476000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="E717" s="3"/>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B718" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="C718" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D718" s="9">
+        <v>950000.0</v>
+      </c>
+      <c r="E718" s="3"/>
+    </row>
+    <row r="719" spans="1:5">
+      <c r="A719" s="2">
+        <v>10</v>
+      </c>
+      <c r="B719" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="C719" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D719" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E719" s="3"/>
+    </row>
+    <row r="720" spans="1:5">
+      <c r="A720" s="2">
+        <v>11</v>
+      </c>
+      <c r="B720" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="C720" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D720" s="9">
+        <v>950000.0</v>
+      </c>
+      <c r="E720" s="3"/>
+    </row>
+    <row r="721" spans="1:5">
+      <c r="A721" s="2">
         <v>12</v>
       </c>
-      <c r="B718" s="3" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B721" s="3" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C721" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D721" s="9">
+        <v>480000.0</v>
+      </c>
+      <c r="E721" s="3"/>
+    </row>
+    <row r="722" spans="1:5">
+      <c r="A722" s="2">
+        <v>13</v>
+      </c>
+      <c r="B722" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C722" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D722" s="9">
+        <v>820000.0</v>
+      </c>
+      <c r="E722" s="3"/>
+    </row>
+    <row r="723" spans="1:5">
+      <c r="A723" s="2">
+        <v>14</v>
+      </c>
+      <c r="B723" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C723" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D723" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E723" s="3"/>
+    </row>
+    <row r="724" spans="1:5">
+      <c r="A724" s="2">
+        <v>15</v>
+      </c>
+      <c r="B724" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="C724" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D724" s="9">
+        <v>820000.0</v>
+      </c>
+      <c r="E724" s="3"/>
+    </row>
+    <row r="725" spans="1:5">
+      <c r="A725" s="2">
+        <v>16</v>
+      </c>
+      <c r="B725" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="C725" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="D725" s="9">
+        <v>510000.0</v>
+      </c>
+      <c r="E725" s="3"/>
+    </row>
+    <row r="726" spans="1:5">
+      <c r="A726" s="2">
+        <v>17</v>
+      </c>
+      <c r="B726" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C726" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D726" s="9">
+        <v>490000.0</v>
+      </c>
+      <c r="E726" s="3"/>
+    </row>
+    <row r="727" spans="1:5">
+      <c r="A727" s="2">
+        <v>18</v>
+      </c>
+      <c r="B727" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="C727" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D727" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E727" s="3"/>
+    </row>
+    <row r="728" spans="1:5">
+      <c r="A728" s="2">
+        <v>19</v>
+      </c>
+      <c r="B728" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="C728" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D728" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E728" s="3"/>
+    </row>
+    <row r="729" spans="1:5">
+      <c r="A729" s="2">
+        <v>20</v>
+      </c>
+      <c r="B729" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="C729" s="6" t="s">
+        <v>716</v>
+      </c>
+      <c r="D729" s="9">
         <v>350000.0</v>
       </c>
-      <c r="E721" s="3"/>
-[...97 lines deleted...]
-      <c r="D728" s="9">
+      <c r="E729" s="3"/>
+    </row>
+    <row r="730" spans="1:5">
+      <c r="A730" s="2">
+        <v>21</v>
+      </c>
+      <c r="B730" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="C730" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D730" s="9">
+        <v>520000.0</v>
+      </c>
+      <c r="E730" s="3"/>
+    </row>
+    <row r="731" spans="1:5">
+      <c r="A731" s="2">
+        <v>22</v>
+      </c>
+      <c r="B731" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="C731" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D731" s="9">
+        <v>690000.0</v>
+      </c>
+      <c r="E731" s="3"/>
+    </row>
+    <row r="732" spans="1:5">
+      <c r="A732" s="2">
+        <v>23</v>
+      </c>
+      <c r="B732" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="C732" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D732" s="9">
         <v>900000.0</v>
       </c>
-      <c r="E728" s="3"/>
-[...58 lines deleted...]
-      </c>
       <c r="E732" s="3"/>
     </row>
     <row r="733" spans="1:5">
-      <c r="A733" s="2" t="s">
-        <v>20</v>
+      <c r="A733" s="2">
+        <v>24</v>
       </c>
       <c r="B733" s="3" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="C733" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D733" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E733" s="3"/>
+    </row>
+    <row r="734" spans="1:5">
+      <c r="A734" s="2">
+        <v>25</v>
+      </c>
+      <c r="B734" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C734" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D734" s="9">
         <v>700000.0</v>
       </c>
-      <c r="E733" s="3"/>
-[...13 lines deleted...]
-      </c>
       <c r="E734" s="3"/>
     </row>
     <row r="735" spans="1:5">
-      <c r="A735" s="2" t="s">
-        <v>24</v>
+      <c r="A735" s="2">
+        <v>26</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="C735" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D735" s="9">
-        <v>840000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E735" s="3"/>
     </row>
     <row r="736" spans="1:5">
-      <c r="A736" s="2" t="s">
-        <v>26</v>
+      <c r="A736" s="2">
+        <v>27</v>
       </c>
       <c r="B736" s="3" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C736" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D736" s="9">
-        <v>920000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E736" s="3"/>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="2">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="C737" s="6" t="s">
-        <v>11</v>
+        <v>716</v>
       </c>
       <c r="D737" s="9">
-        <v>950000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E737" s="3"/>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="2">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C738" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D738" s="9">
-        <v>1050000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="E738" s="3"/>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="2">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="B739" s="3" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D739" s="9">
-        <v>950000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E739" s="3"/>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="2">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="B740" s="3" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C740" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D740" s="9">
-        <v>480000.0</v>
+        <v>690200.0</v>
       </c>
       <c r="E740" s="3"/>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="2">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B741" s="3" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="C741" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D741" s="9">
-        <v>820000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="E741" s="3"/>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="2">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="C742" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D742" s="9">
-        <v>750000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E742" s="3"/>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="2">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C743" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D743" s="9">
-        <v>820000.0</v>
+        <v>730000.0</v>
       </c>
       <c r="E743" s="3"/>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="2">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="C744" s="6" t="s">
-        <v>732</v>
+        <v>11</v>
       </c>
       <c r="D744" s="9">
-        <v>510000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E744" s="3"/>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="2">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B745" s="3" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="C745" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D745" s="9">
-        <v>650000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E745" s="3"/>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="2">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="C746" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D746" s="9">
-        <v>1000000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E746" s="3"/>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="2">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="C747" s="6" t="s">
-        <v>732</v>
+        <v>11</v>
       </c>
       <c r="D747" s="9">
-        <v>350000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="E747" s="3"/>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="2">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="B748" s="3" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D748" s="9">
-        <v>520000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="E748" s="3"/>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="2">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C749" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D749" s="9">
-        <v>690000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E749" s="3"/>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" s="2">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C750" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D750" s="9">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E750" s="3"/>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="2">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B751" s="3" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="C751" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D751" s="9">
-        <v>750000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="E751" s="3"/>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="2">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B752" s="3" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C752" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D752" s="9">
-        <v>700000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E752" s="3"/>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="2">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="B753" s="3" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="C753" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D753" s="9">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E753" s="3"/>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="2">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="B754" s="3" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="C754" s="6" t="s">
-        <v>11</v>
+        <v>716</v>
       </c>
       <c r="D754" s="9">
-        <v>750000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E754" s="3"/>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="2">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="C755" s="6" t="s">
-        <v>732</v>
+        <v>11</v>
       </c>
       <c r="D755" s="9">
-        <v>650000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E755" s="3"/>
     </row>
     <row r="756" spans="1:5">
-      <c r="A756" s="2">
-[...11 lines deleted...]
-      <c r="E756" s="3"/>
+      <c r="A756" s="19" t="s">
+        <v>747</v>
+      </c>
+      <c r="B756" s="20"/>
+      <c r="C756" s="21"/>
+      <c r="D756" s="22"/>
+      <c r="E756" s="20"/>
     </row>
     <row r="757" spans="1:5">
-      <c r="A757" s="2">
-[...11 lines deleted...]
-      <c r="E757" s="3"/>
+      <c r="A757" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B757" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C757" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D757" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E757" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="758" spans="1:5">
-      <c r="A758" s="2">
-        <v>31</v>
+      <c r="A758" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B758" s="3" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="C758" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D758" s="9">
-        <v>585000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E758" s="3"/>
     </row>
     <row r="759" spans="1:5">
-      <c r="A759" s="2">
-        <v>32</v>
+      <c r="A759" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B759" s="3" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C759" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D759" s="9">
-        <v>773000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E759" s="3"/>
     </row>
     <row r="760" spans="1:5">
-      <c r="A760" s="2">
-        <v>33</v>
+      <c r="A760" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C760" s="6" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="D760" s="9">
-        <v>455000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E760" s="3"/>
     </row>
     <row r="761" spans="1:5">
-      <c r="A761" s="2">
-        <v>34</v>
+      <c r="A761" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B761" s="3" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C761" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D761" s="9">
-        <v>730000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="E761" s="3"/>
     </row>
     <row r="762" spans="1:5">
-      <c r="A762" s="2">
-        <v>35</v>
+      <c r="A762" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C762" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D762" s="9">
-        <v>400000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E762" s="3"/>
     </row>
     <row r="763" spans="1:5">
-      <c r="A763" s="2">
-        <v>36</v>
+      <c r="A763" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C763" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D763" s="9">
-        <v>850000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E763" s="3"/>
     </row>
     <row r="764" spans="1:5">
-      <c r="A764" s="2">
-        <v>37</v>
+      <c r="A764" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="C764" s="6" t="s">
-        <v>11</v>
+        <v>755</v>
       </c>
       <c r="D764" s="9">
-        <v>750000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E764" s="3"/>
     </row>
     <row r="765" spans="1:5">
-      <c r="A765" s="2">
-        <v>38</v>
+      <c r="A765" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="C765" s="6" t="s">
-        <v>11</v>
+        <v>757</v>
       </c>
       <c r="D765" s="9">
-        <v>568000.0</v>
+        <v>261800.0</v>
       </c>
       <c r="E765" s="3"/>
     </row>
     <row r="766" spans="1:5">
-      <c r="A766" s="2">
-        <v>39</v>
+      <c r="A766" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="C766" s="6" t="s">
-        <v>11</v>
+        <v>755</v>
       </c>
       <c r="D766" s="9">
-        <v>990000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="E766" s="3"/>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="2">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="C767" s="6" t="s">
-        <v>62</v>
+        <v>757</v>
       </c>
       <c r="D767" s="9">
-        <v>351000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E767" s="3"/>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" s="2">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="B768" s="3" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C768" s="6" t="s">
-        <v>62</v>
+        <v>757</v>
       </c>
       <c r="D768" s="9">
-        <v>400000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="E768" s="3"/>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" s="2">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C769" s="6" t="s">
-        <v>62</v>
+        <v>762</v>
       </c>
       <c r="D769" s="9">
-        <v>403000.0</v>
+        <v>270700.0</v>
       </c>
       <c r="E769" s="3"/>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" s="2">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="C770" s="6" t="s">
-        <v>62</v>
+        <v>764</v>
       </c>
       <c r="D770" s="9">
-        <v>490000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="E770" s="3"/>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="2">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="B771" s="3" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C771" s="6" t="s">
-        <v>62</v>
+        <v>764</v>
       </c>
       <c r="D771" s="9">
-        <v>700000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E771" s="3"/>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="2">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B772" s="3" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="C772" s="6" t="s">
-        <v>732</v>
+        <v>11</v>
       </c>
       <c r="D772" s="9">
-        <v>850000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E772" s="3"/>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="2">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="B773" s="3" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C773" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D773" s="9">
-        <v>450000.0</v>
+        <v>56100.0</v>
       </c>
       <c r="E773" s="3"/>
     </row>
     <row r="774" spans="1:5">
-      <c r="A774" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E774" s="20"/>
+      <c r="A774" s="2">
+        <v>17</v>
+      </c>
+      <c r="B774" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="C774" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D774" s="9">
+        <v>56100.0</v>
+      </c>
+      <c r="E774" s="3"/>
     </row>
     <row r="775" spans="1:5">
-      <c r="A775" s="23" t="s">
+      <c r="A775" s="2">
+        <v>18</v>
+      </c>
+      <c r="B775" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="C775" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D775" s="9">
+        <v>85000.0</v>
+      </c>
+      <c r="E775" s="3"/>
+    </row>
+    <row r="776" spans="1:5">
+      <c r="A776" s="2">
+        <v>19</v>
+      </c>
+      <c r="B776" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="C776" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D776" s="9">
+        <v>88400.0</v>
+      </c>
+      <c r="E776" s="3"/>
+    </row>
+    <row r="777" spans="1:5">
+      <c r="A777" s="2">
+        <v>20</v>
+      </c>
+      <c r="B777" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="C777" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D777" s="9">
+        <v>93500.0</v>
+      </c>
+      <c r="E777" s="3"/>
+    </row>
+    <row r="778" spans="1:5">
+      <c r="A778" s="19" t="s">
+        <v>772</v>
+      </c>
+      <c r="B778" s="20"/>
+      <c r="C778" s="21"/>
+      <c r="D778" s="22"/>
+      <c r="E778" s="20"/>
+    </row>
+    <row r="779" spans="1:5">
+      <c r="A779" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B775" s="24" t="s">
+      <c r="B779" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C775" s="25" t="s">
+      <c r="C779" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D775" s="26" t="s">
+      <c r="D779" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E775" s="24" t="s">
+      <c r="E779" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="E779" s="3"/>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="C780" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D780" s="9">
-        <v>60000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E780" s="3"/>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B781" s="3" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="C781" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D781" s="9">
-        <v>60000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E781" s="3"/>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B782" s="3" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="C782" s="6" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="D782" s="9">
-        <v>222600.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E782" s="3"/>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B783" s="3" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="C783" s="6" t="s">
-        <v>772</v>
+        <v>11</v>
       </c>
       <c r="D783" s="9">
-        <v>70000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E783" s="3"/>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B784" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="C784" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D784" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E784" s="3"/>
+    </row>
+    <row r="785" spans="1:5">
+      <c r="A785" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B785" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="C785" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D785" s="9">
+        <v>950000.0</v>
+      </c>
+      <c r="E785" s="3"/>
+    </row>
+    <row r="786" spans="1:5">
+      <c r="A786" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B786" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="C786" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D786" s="9">
+        <v>1125000.0</v>
+      </c>
+      <c r="E786" s="3"/>
+    </row>
+    <row r="787" spans="1:5">
+      <c r="A787" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B787" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="C787" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D787" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E787" s="3"/>
+    </row>
+    <row r="788" spans="1:5">
+      <c r="A788" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B784" s="3" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="B788" s="3" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C788" s="6" t="s">
-        <v>779</v>
+        <v>11</v>
       </c>
       <c r="D788" s="9">
-        <v>85000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E788" s="3"/>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B789" s="3" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C789" s="6" t="s">
-        <v>779</v>
+        <v>11</v>
       </c>
       <c r="D789" s="9">
-        <v>14000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E789" s="3"/>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B790" s="3" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C790" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D790" s="9">
-        <v>10000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E790" s="3"/>
     </row>
     <row r="791" spans="1:5">
-      <c r="A791" s="2">
+      <c r="A791" s="19" t="s">
+        <v>784</v>
+      </c>
+      <c r="B791" s="20"/>
+      <c r="C791" s="21"/>
+      <c r="D791" s="22"/>
+      <c r="E791" s="20"/>
+    </row>
+    <row r="792" spans="1:5">
+      <c r="A792" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B792" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C792" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D792" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E792" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5">
+      <c r="A793" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B793" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="C793" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D793" s="9">
+        <v>240000.0</v>
+      </c>
+      <c r="E793" s="3"/>
+    </row>
+    <row r="794" spans="1:5">
+      <c r="A794" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B794" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="C794" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D794" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E794" s="3"/>
+    </row>
+    <row r="795" spans="1:5">
+      <c r="A795" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B795" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="C795" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D795" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E795" s="3"/>
+    </row>
+    <row r="796" spans="1:5">
+      <c r="A796" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B791" s="3" t="s">
-[...26 lines deleted...]
-      <c r="A793" s="2">
+      <c r="B796" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C796" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D796" s="9">
+        <v>190000.0</v>
+      </c>
+      <c r="E796" s="3"/>
+    </row>
+    <row r="797" spans="1:5">
+      <c r="A797" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B793" s="3" t="s">
-[...50 lines deleted...]
-      <c r="A797" s="23" t="s">
+      <c r="B797" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="C797" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D797" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E797" s="3"/>
+    </row>
+    <row r="798" spans="1:5">
+      <c r="A798" s="15" t="s">
+        <v>790</v>
+      </c>
+      <c r="B798" s="16" t="s">
+        <v>791</v>
+      </c>
+      <c r="C798" s="17"/>
+      <c r="D798" s="18"/>
+      <c r="E798" s="16"/>
+    </row>
+    <row r="799" spans="1:5">
+      <c r="A799" s="19" t="s">
+        <v>792</v>
+      </c>
+      <c r="B799" s="20"/>
+      <c r="C799" s="21"/>
+      <c r="D799" s="22"/>
+      <c r="E799" s="20"/>
+    </row>
+    <row r="800" spans="1:5">
+      <c r="A800" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B797" s="24" t="s">
+      <c r="B800" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C797" s="25" t="s">
+      <c r="C800" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D797" s="26" t="s">
+      <c r="D800" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E797" s="24" t="s">
+      <c r="E800" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E800" s="3"/>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B801" s="3" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C801" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D801" s="9">
-        <v>1000000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E801" s="3"/>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C802" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D802" s="9">
-        <v>350000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E802" s="3"/>
     </row>
     <row r="803" spans="1:5">
-      <c r="A803" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E803" s="3"/>
+      <c r="A803" s="19" t="s">
+        <v>795</v>
+      </c>
+      <c r="B803" s="20"/>
+      <c r="C803" s="21"/>
+      <c r="D803" s="22"/>
+      <c r="E803" s="20"/>
     </row>
     <row r="804" spans="1:5">
-      <c r="A804" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E804" s="3"/>
+      <c r="A804" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B804" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C804" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D804" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E804" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B805" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C805" s="6" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="D805" s="9">
-        <v>700000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E805" s="3"/>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" s="2" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="B806" s="3" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C806" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D806" s="9">
-        <v>1000000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E806" s="3"/>
     </row>
     <row r="807" spans="1:5">
-      <c r="A807" s="2">
-        <v>10</v>
+      <c r="A807" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B807" s="3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C807" s="6" t="s">
-        <v>11</v>
+        <v>799</v>
       </c>
       <c r="D807" s="9">
-        <v>900000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E807" s="3"/>
     </row>
     <row r="808" spans="1:5">
-      <c r="A808" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E808" s="20"/>
+      <c r="A808" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B808" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="C808" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="D808" s="9">
+        <v>430000.0</v>
+      </c>
+      <c r="E808" s="3"/>
     </row>
     <row r="809" spans="1:5">
-      <c r="A809" s="23" t="s">
+      <c r="A809" s="19" t="s">
+        <v>801</v>
+      </c>
+      <c r="B809" s="20"/>
+      <c r="C809" s="21"/>
+      <c r="D809" s="22"/>
+      <c r="E809" s="20"/>
+    </row>
+    <row r="810" spans="1:5">
+      <c r="A810" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B809" s="24" t="s">
+      <c r="B810" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C809" s="25" t="s">
+      <c r="C810" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D809" s="26" t="s">
+      <c r="D810" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E809" s="24" t="s">
+      <c r="E810" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E810" s="3"/>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C811" s="6" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="D811" s="9">
-        <v>300000.0</v>
+        <v>5200.0</v>
       </c>
       <c r="E811" s="3"/>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B812" s="3" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="C812" s="6" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="D812" s="9">
-        <v>190000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E812" s="3"/>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C813" s="6" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="D813" s="9">
-        <v>200000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E813" s="3"/>
     </row>
     <row r="814" spans="1:5">
-      <c r="A814" s="15" t="s">
-[...7 lines deleted...]
-      <c r="E814" s="16"/>
+      <c r="A814" s="19" t="s">
+        <v>805</v>
+      </c>
+      <c r="B814" s="20"/>
+      <c r="C814" s="21"/>
+      <c r="D814" s="22"/>
+      <c r="E814" s="20"/>
     </row>
     <row r="815" spans="1:5">
-      <c r="A815" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E815" s="20"/>
+      <c r="A815" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B815" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C815" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D815" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E815" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="816" spans="1:5">
-      <c r="A816" s="23" t="s">
+      <c r="A816" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B816" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="C816" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D816" s="9">
+        <v>1124500.0</v>
+      </c>
+      <c r="E816" s="3"/>
+    </row>
+    <row r="817" spans="1:5">
+      <c r="A817" s="19" t="s">
+        <v>807</v>
+      </c>
+      <c r="B817" s="20"/>
+      <c r="C817" s="21"/>
+      <c r="D817" s="22"/>
+      <c r="E817" s="20"/>
+    </row>
+    <row r="818" spans="1:5">
+      <c r="A818" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B816" s="24" t="s">
+      <c r="B818" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C816" s="25" t="s">
+      <c r="C818" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D816" s="26" t="s">
+      <c r="D818" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E816" s="24" t="s">
+      <c r="E818" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="817" spans="1:5">
-      <c r="A817" s="2" t="s">
+    <row r="819" spans="1:5">
+      <c r="A819" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B817" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A818" s="2" t="s">
+      <c r="B819" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="C819" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D819" s="9">
+        <v>444000.0</v>
+      </c>
+      <c r="E819" s="3"/>
+    </row>
+    <row r="820" spans="1:5">
+      <c r="A820" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B818" s="3" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="B820" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="C820" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D820" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E820" s="3"/>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C821" s="6" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D821" s="9">
-        <v>42000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E821" s="3"/>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B822" s="3" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C822" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D822" s="9">
-        <v>42000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E822" s="3"/>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B823" s="3" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C823" s="6" t="s">
-        <v>812</v>
+        <v>11</v>
       </c>
       <c r="D823" s="9">
-        <v>70000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E823" s="3"/>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B824" s="3" t="s">
         <v>813</v>
       </c>
       <c r="C824" s="6" t="s">
-        <v>814</v>
+        <v>11</v>
       </c>
       <c r="D824" s="9">
-        <v>430000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E824" s="3"/>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" s="19" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B825" s="20"/>
       <c r="C825" s="21"/>
       <c r="D825" s="22"/>
       <c r="E825" s="20"/>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B826" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D826" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E826" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B827" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="C827" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D827" s="9">
+        <v>390000.0</v>
+      </c>
+      <c r="E827" s="3"/>
+    </row>
+    <row r="828" spans="1:5">
+      <c r="A828" s="19" t="s">
         <v>816</v>
       </c>
-      <c r="C827" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B828" s="3" t="s">
+      <c r="B828" s="20"/>
+      <c r="C828" s="21"/>
+      <c r="D828" s="22"/>
+      <c r="E828" s="20"/>
+    </row>
+    <row r="829" spans="1:5">
+      <c r="A829" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B829" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C829" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D829" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E829" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="830" spans="1:5">
+      <c r="A830" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B830" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="C828" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B829" s="3" t="s">
+      <c r="C830" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D830" s="9">
+        <v>590000.0</v>
+      </c>
+      <c r="E830" s="3"/>
+    </row>
+    <row r="831" spans="1:5">
+      <c r="A831" s="15" t="s">
         <v>818</v>
       </c>
-      <c r="C829" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A830" s="19" t="s">
+      <c r="B831" s="16" t="s">
         <v>819</v>
       </c>
-      <c r="B830" s="20"/>
-[...5 lines deleted...]
-      <c r="A831" s="23" t="s">
+      <c r="C831" s="17"/>
+      <c r="D831" s="18"/>
+      <c r="E831" s="16"/>
+    </row>
+    <row r="832" spans="1:5">
+      <c r="A832" s="19" t="s">
+        <v>820</v>
+      </c>
+      <c r="B832" s="20"/>
+      <c r="C832" s="21"/>
+      <c r="D832" s="22"/>
+      <c r="E832" s="20"/>
+    </row>
+    <row r="833" spans="1:5">
+      <c r="A833" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B831" s="24" t="s">
+      <c r="B833" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C831" s="25" t="s">
+      <c r="C833" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D831" s="26" t="s">
+      <c r="D833" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E831" s="24" t="s">
+      <c r="E833" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="832" spans="1:5">
-      <c r="A832" s="2" t="s">
+    <row r="834" spans="1:5">
+      <c r="A834" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B832" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A833" s="19" t="s">
+      <c r="B834" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="B833" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C834" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D834" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E834" s="3"/>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B835" s="3" t="s">
         <v>822</v>
       </c>
       <c r="C835" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D835" s="9">
-        <v>241000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="E835" s="3"/>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B836" s="3" t="s">
         <v>823</v>
       </c>
       <c r="C836" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D836" s="9">
-        <v>150000.0</v>
+        <v>2350000.0</v>
       </c>
       <c r="E836" s="3"/>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B837" s="3" t="s">
         <v>824</v>
       </c>
       <c r="C837" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D837" s="9">
-        <v>450000.0</v>
+        <v>2350000.0</v>
       </c>
       <c r="E837" s="3"/>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>825</v>
       </c>
       <c r="C838" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D838" s="9">
-        <v>180000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="E838" s="3"/>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>826</v>
       </c>
       <c r="C839" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D839" s="9">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E839" s="3"/>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B840" s="3" t="s">
         <v>827</v>
       </c>
       <c r="C840" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D840" s="9">
-        <v>444000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="E840" s="3"/>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>828</v>
       </c>
       <c r="C841" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D841" s="9">
-        <v>340000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="E841" s="3"/>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>829</v>
       </c>
       <c r="C842" s="6" t="s">
-        <v>11</v>
+        <v>830</v>
       </c>
       <c r="D842" s="9">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E842" s="3"/>
     </row>
     <row r="843" spans="1:5">
-      <c r="A843" s="2" t="s">
-        <v>26</v>
+      <c r="A843" s="2">
+        <v>10</v>
       </c>
       <c r="B843" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="C843" s="6" t="s">
         <v>830</v>
       </c>
-      <c r="C843" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D843" s="9">
-        <v>200000.0</v>
+        <v>960000.0</v>
       </c>
       <c r="E843" s="3"/>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B844" s="3" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C844" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D844" s="9">
-        <v>150000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E844" s="3"/>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B845" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C845" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D845" s="9">
-        <v>220000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="E845" s="3"/>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B846" s="3" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C846" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D846" s="9">
-        <v>800000.0</v>
+        <v>1210000.0</v>
       </c>
       <c r="E846" s="3"/>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B847" s="3" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C847" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D847" s="9">
-        <v>450000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="E847" s="3"/>
     </row>
     <row r="848" spans="1:5">
-      <c r="A848" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E848" s="20"/>
+      <c r="A848" s="2">
+        <v>15</v>
+      </c>
+      <c r="B848" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="C848" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D848" s="9">
+        <v>1300000.0</v>
+      </c>
+      <c r="E848" s="3"/>
     </row>
     <row r="849" spans="1:5">
-      <c r="A849" s="23" t="s">
+      <c r="A849" s="2">
+        <v>16</v>
+      </c>
+      <c r="B849" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="C849" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D849" s="9">
+        <v>1320000.0</v>
+      </c>
+      <c r="E849" s="3"/>
+    </row>
+    <row r="850" spans="1:5">
+      <c r="A850" s="2">
+        <v>17</v>
+      </c>
+      <c r="B850" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="C850" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D850" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E850" s="3"/>
+    </row>
+    <row r="851" spans="1:5">
+      <c r="A851" s="2">
+        <v>18</v>
+      </c>
+      <c r="B851" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="C851" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D851" s="9">
+        <v>2400000.0</v>
+      </c>
+      <c r="E851" s="3"/>
+    </row>
+    <row r="852" spans="1:5">
+      <c r="A852" s="2">
+        <v>19</v>
+      </c>
+      <c r="B852" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="C852" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D852" s="9">
+        <v>1350000.0</v>
+      </c>
+      <c r="E852" s="3"/>
+    </row>
+    <row r="853" spans="1:5">
+      <c r="A853" s="2">
+        <v>20</v>
+      </c>
+      <c r="B853" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="C853" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D853" s="9">
+        <v>4050000.0</v>
+      </c>
+      <c r="E853" s="3"/>
+    </row>
+    <row r="854" spans="1:5">
+      <c r="A854" s="19" t="s">
+        <v>842</v>
+      </c>
+      <c r="B854" s="20"/>
+      <c r="C854" s="21"/>
+      <c r="D854" s="22"/>
+      <c r="E854" s="20"/>
+    </row>
+    <row r="855" spans="1:5">
+      <c r="A855" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B849" s="24" t="s">
+      <c r="B855" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C849" s="25" t="s">
+      <c r="C855" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D849" s="26" t="s">
+      <c r="D855" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E849" s="24" t="s">
+      <c r="E855" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="850" spans="1:5">
-      <c r="A850" s="2" t="s">
+    <row r="856" spans="1:5">
+      <c r="A856" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B850" s="3" t="s">
-[...86 lines deleted...]
-      </c>
+      <c r="B856" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="C856" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="D856" s="9">
+        <v>1255000.0</v>
+      </c>
+      <c r="E856" s="3"/>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B857" s="3" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C857" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D857" s="9">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E857" s="3"/>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B858" s="3" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="C858" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D858" s="9">
-        <v>1740000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E858" s="3"/>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B859" s="3" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C859" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D859" s="9">
-        <v>650000.0</v>
+        <v>894000.0</v>
       </c>
       <c r="E859" s="3"/>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B860" s="3" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C860" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D860" s="9">
-        <v>1050000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="E860" s="3"/>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B861" s="3" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C861" s="6" t="s">
-        <v>11</v>
+        <v>830</v>
       </c>
       <c r="D861" s="9">
-        <v>52000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E861" s="3"/>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B862" s="3" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="C862" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D862" s="9">
-        <v>30000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E862" s="3"/>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B863" s="3" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C863" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D863" s="9">
-        <v>1990000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E863" s="3"/>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B864" s="3" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C864" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D864" s="9">
-        <v>171000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="E864" s="3"/>
     </row>
     <row r="865" spans="1:5">
-      <c r="A865" s="2" t="s">
-        <v>26</v>
+      <c r="A865" s="2">
+        <v>10</v>
       </c>
       <c r="B865" s="3" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="C865" s="6" t="s">
-        <v>851</v>
+        <v>11</v>
       </c>
       <c r="D865" s="9">
-        <v>200000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="E865" s="3"/>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B866" s="3" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C866" s="6" t="s">
-        <v>851</v>
+        <v>11</v>
       </c>
       <c r="D866" s="9">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E866" s="3"/>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B867" s="3" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C867" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D867" s="9">
-        <v>300000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E867" s="3"/>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B868" s="3" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C868" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D868" s="9">
-        <v>380000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E868" s="3"/>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B869" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C869" s="6" t="s">
-        <v>11</v>
+        <v>830</v>
       </c>
       <c r="D869" s="9">
-        <v>290000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E869" s="3"/>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B870" s="3" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C870" s="6" t="s">
-        <v>11</v>
+        <v>830</v>
       </c>
       <c r="D870" s="9">
-        <v>988000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E870" s="3"/>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B871" s="3" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C871" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D871" s="9">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E871" s="3"/>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B872" s="3" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C872" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D872" s="9">
-        <v>888000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="E872" s="3"/>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B873" s="3" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C873" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D873" s="9">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E873" s="3"/>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B874" s="3" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C874" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D874" s="9">
-        <v>830000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E874" s="3"/>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B875" s="3" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C875" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D875" s="9">
-        <v>420000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E875" s="3"/>
     </row>
     <row r="876" spans="1:5">
-      <c r="A876" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E876" s="20"/>
+      <c r="A876" s="2">
+        <v>21</v>
+      </c>
+      <c r="B876" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="C876" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D876" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E876" s="3"/>
     </row>
     <row r="877" spans="1:5">
-      <c r="A877" s="23" t="s">
+      <c r="A877" s="2">
+        <v>22</v>
+      </c>
+      <c r="B877" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="C877" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D877" s="9">
+        <v>540000.0</v>
+      </c>
+      <c r="E877" s="3"/>
+    </row>
+    <row r="878" spans="1:5">
+      <c r="A878" s="2">
+        <v>23</v>
+      </c>
+      <c r="B878" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="C878" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D878" s="9">
+        <v>1300000.0</v>
+      </c>
+      <c r="E878" s="3"/>
+    </row>
+    <row r="879" spans="1:5">
+      <c r="A879" s="2">
+        <v>24</v>
+      </c>
+      <c r="B879" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="C879" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="D879" s="9">
+        <v>1600000.0</v>
+      </c>
+      <c r="E879" s="3"/>
+    </row>
+    <row r="880" spans="1:5">
+      <c r="A880" s="2">
+        <v>25</v>
+      </c>
+      <c r="B880" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="C880" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D880" s="9">
+        <v>380000.0</v>
+      </c>
+      <c r="E880" s="3"/>
+    </row>
+    <row r="881" spans="1:5">
+      <c r="A881" s="15" t="s">
+        <v>868</v>
+      </c>
+      <c r="B881" s="16" t="s">
+        <v>869</v>
+      </c>
+      <c r="C881" s="17"/>
+      <c r="D881" s="18"/>
+      <c r="E881" s="16"/>
+    </row>
+    <row r="882" spans="1:5">
+      <c r="A882" s="19" t="s">
+        <v>870</v>
+      </c>
+      <c r="B882" s="20"/>
+      <c r="C882" s="21"/>
+      <c r="D882" s="22"/>
+      <c r="E882" s="20"/>
+    </row>
+    <row r="883" spans="1:5">
+      <c r="A883" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B877" s="24" t="s">
+      <c r="B883" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C877" s="25" t="s">
+      <c r="C883" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D877" s="26" t="s">
+      <c r="D883" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E877" s="24" t="s">
+      <c r="E883" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="E883" s="3"/>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B884" s="3" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C884" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D884" s="9">
-        <v>750000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="E884" s="3"/>
     </row>
     <row r="885" spans="1:5">
-      <c r="A885" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E885" s="3"/>
+      <c r="A885" s="19" t="s">
+        <v>872</v>
+      </c>
+      <c r="B885" s="20"/>
+      <c r="C885" s="21"/>
+      <c r="D885" s="22"/>
+      <c r="E885" s="20"/>
     </row>
     <row r="886" spans="1:5">
-      <c r="A886" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E886" s="3"/>
+      <c r="A886" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B886" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C886" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D886" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E886" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="887" spans="1:5">
-      <c r="A887" s="2">
-        <v>10</v>
+      <c r="A887" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B887" s="3" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C887" s="6" t="s">
-        <v>11</v>
+        <v>538</v>
       </c>
       <c r="D887" s="9">
-        <v>3380000.0</v>
+        <v>1183000.0</v>
       </c>
       <c r="E887" s="3"/>
     </row>
     <row r="888" spans="1:5">
-      <c r="A888" s="2">
-        <v>11</v>
+      <c r="A888" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B888" s="3" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C888" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D888" s="9">
-        <v>150000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="E888" s="3"/>
     </row>
     <row r="889" spans="1:5">
-      <c r="A889" s="2">
-[...11 lines deleted...]
-      <c r="E889" s="3"/>
+      <c r="A889" s="19" t="s">
+        <v>875</v>
+      </c>
+      <c r="B889" s="20"/>
+      <c r="C889" s="21"/>
+      <c r="D889" s="22"/>
+      <c r="E889" s="20"/>
     </row>
     <row r="890" spans="1:5">
-      <c r="A890" s="2">
-[...11 lines deleted...]
-      <c r="E890" s="3"/>
+      <c r="A890" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B890" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C890" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D890" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E890" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="891" spans="1:5">
-      <c r="A891" s="2">
-        <v>14</v>
+      <c r="A891" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B891" s="3" t="s">
         <v>876</v>
       </c>
       <c r="C891" s="6" t="s">
-        <v>851</v>
+        <v>11</v>
       </c>
       <c r="D891" s="9">
-        <v>500000.0</v>
+        <v>2850900.0</v>
       </c>
       <c r="E891" s="3"/>
     </row>
     <row r="892" spans="1:5">
-      <c r="A892" s="2">
-        <v>15</v>
+      <c r="A892" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B892" s="3" t="s">
         <v>877</v>
       </c>
       <c r="C892" s="6" t="s">
-        <v>851</v>
+        <v>11</v>
       </c>
       <c r="D892" s="9">
-        <v>250000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="E892" s="3"/>
     </row>
     <row r="893" spans="1:5">
-      <c r="A893" s="2">
-        <v>16</v>
+      <c r="A893" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B893" s="3" t="s">
         <v>878</v>
       </c>
       <c r="C893" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D893" s="9">
-        <v>200000.0</v>
+        <v>1183000.0</v>
       </c>
       <c r="E893" s="3"/>
     </row>
     <row r="894" spans="1:5">
-      <c r="A894" s="2">
-[...2 lines deleted...]
-      <c r="B894" s="3" t="s">
+      <c r="A894" s="15" t="s">
         <v>879</v>
       </c>
-      <c r="C894" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E894" s="3"/>
+      <c r="B894" s="16" t="s">
+        <v>880</v>
+      </c>
+      <c r="C894" s="17"/>
+      <c r="D894" s="18"/>
+      <c r="E894" s="16"/>
     </row>
     <row r="895" spans="1:5">
-      <c r="A895" s="2">
-[...11 lines deleted...]
-      <c r="E895" s="3"/>
+      <c r="A895" s="19" t="s">
+        <v>881</v>
+      </c>
+      <c r="B895" s="20"/>
+      <c r="C895" s="21"/>
+      <c r="D895" s="22"/>
+      <c r="E895" s="20"/>
     </row>
     <row r="896" spans="1:5">
-      <c r="A896" s="2">
-[...11 lines deleted...]
-      <c r="E896" s="3"/>
+      <c r="A896" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B896" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C896" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D896" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E896" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="897" spans="1:5">
-      <c r="A897" s="2">
-        <v>20</v>
+      <c r="A897" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B897" s="3" t="s">
         <v>882</v>
       </c>
       <c r="C897" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D897" s="9">
-        <v>400000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E897" s="3"/>
     </row>
     <row r="898" spans="1:5">
-      <c r="A898" s="2">
-        <v>21</v>
+      <c r="A898" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B898" s="3" t="s">
         <v>883</v>
       </c>
       <c r="C898" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D898" s="9">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E898" s="3"/>
     </row>
     <row r="899" spans="1:5">
-      <c r="A899" s="2">
-        <v>22</v>
+      <c r="A899" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B899" s="3" t="s">
         <v>884</v>
       </c>
       <c r="C899" s="6" t="s">
-        <v>11</v>
+        <v>885</v>
       </c>
       <c r="D899" s="9">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E899" s="3"/>
     </row>
     <row r="900" spans="1:5">
-      <c r="A900" s="2">
-        <v>23</v>
+      <c r="A900" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B900" s="3" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="C900" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D900" s="9">
-        <v>450000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="E900" s="3"/>
     </row>
     <row r="901" spans="1:5">
-      <c r="A901" s="2">
-        <v>24</v>
+      <c r="A901" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B901" s="3" t="s">
         <v>886</v>
       </c>
       <c r="C901" s="6" t="s">
-        <v>851</v>
+        <v>11</v>
       </c>
       <c r="D901" s="9">
-        <v>1600000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E901" s="3"/>
     </row>
     <row r="902" spans="1:5">
-      <c r="A902" s="2">
-        <v>25</v>
+      <c r="A902" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B902" s="3" t="s">
         <v>887</v>
       </c>
       <c r="C902" s="6" t="s">
-        <v>11</v>
+        <v>888</v>
       </c>
       <c r="D902" s="9">
-        <v>380000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E902" s="3"/>
     </row>
     <row r="903" spans="1:5">
-      <c r="A903" s="15" t="s">
-[...7 lines deleted...]
-      <c r="E903" s="16"/>
+      <c r="A903" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B903" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="C903" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D903" s="9">
+        <v>15000.0</v>
+      </c>
+      <c r="E903" s="3"/>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="19" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="B904" s="20"/>
       <c r="C904" s="21"/>
       <c r="D904" s="22"/>
       <c r="E904" s="20"/>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B905" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C905" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D905" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E905" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B906" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C906" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D906" s="9">
+        <v>390000.0</v>
+      </c>
+      <c r="E906" s="3"/>
+    </row>
+    <row r="907" spans="1:5">
+      <c r="A907" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B907" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="C906" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A907" s="19" t="s">
+      <c r="C907" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D907" s="9">
+        <v>661500.0</v>
+      </c>
+      <c r="E907" s="3"/>
+    </row>
+    <row r="908" spans="1:5">
+      <c r="A908" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B908" s="3" t="s">
         <v>892</v>
       </c>
-      <c r="B907" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C908" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D908" s="9">
+        <v>1080000.0</v>
+      </c>
+      <c r="E908" s="3"/>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B909" s="3" t="s">
         <v>893</v>
       </c>
       <c r="C909" s="6" t="s">
-        <v>541</v>
+        <v>11</v>
       </c>
       <c r="D909" s="9">
-        <v>1183000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="E909" s="3"/>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B910" s="3" t="s">
         <v>894</v>
       </c>
       <c r="C910" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D910" s="9">
-        <v>4500000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="E910" s="3"/>
     </row>
     <row r="911" spans="1:5">
-      <c r="A911" s="19" t="s">
+      <c r="A911" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B911" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="B911" s="20"/>
-[...2 lines deleted...]
-      <c r="E911" s="20"/>
+      <c r="C911" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D911" s="9">
+        <v>315000.0</v>
+      </c>
+      <c r="E911" s="3"/>
     </row>
     <row r="912" spans="1:5">
-      <c r="A912" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A912" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B912" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="C912" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D912" s="9">
+        <v>260000.0</v>
+      </c>
+      <c r="E912" s="3"/>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B913" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C913" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D913" s="9">
-        <v>2850900.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E913" s="3"/>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B914" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="C914" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D914" s="9">
+        <v>115000.0</v>
+      </c>
+      <c r="E914" s="3"/>
+    </row>
+    <row r="915" spans="1:5">
+      <c r="A915" s="2">
+        <v>10</v>
+      </c>
+      <c r="B915" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="C915" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D915" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E915" s="3"/>
+    </row>
+    <row r="916" spans="1:5">
+      <c r="A916" s="2">
+        <v>11</v>
+      </c>
+      <c r="B916" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="C916" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D916" s="9">
+        <v>110000.0</v>
+      </c>
+      <c r="E916" s="3"/>
+    </row>
+    <row r="917" spans="1:5">
+      <c r="A917" s="2">
         <v>12</v>
       </c>
-      <c r="B914" s="3" t="s">
-[...37 lines deleted...]
-      <c r="A917" s="19" t="s">
+      <c r="B917" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="B917" s="20"/>
-[...2 lines deleted...]
-      <c r="E917" s="20"/>
+      <c r="C917" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D917" s="9">
+        <v>494000.0</v>
+      </c>
+      <c r="E917" s="3"/>
     </row>
     <row r="918" spans="1:5">
-      <c r="A918" s="23" t="s">
+      <c r="A918" s="2">
+        <v>13</v>
+      </c>
+      <c r="B918" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="C918" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D918" s="9">
+        <v>630000.0</v>
+      </c>
+      <c r="E918" s="3"/>
+    </row>
+    <row r="919" spans="1:5">
+      <c r="A919" s="19" t="s">
+        <v>903</v>
+      </c>
+      <c r="B919" s="20"/>
+      <c r="C919" s="21"/>
+      <c r="D919" s="22"/>
+      <c r="E919" s="20"/>
+    </row>
+    <row r="920" spans="1:5">
+      <c r="A920" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B918" s="24" t="s">
+      <c r="B920" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C918" s="25" t="s">
+      <c r="C920" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D918" s="26" t="s">
+      <c r="D920" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E918" s="24" t="s">
+      <c r="E920" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E920" s="3"/>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B921" s="3" t="s">
         <v>904</v>
       </c>
       <c r="C921" s="6" t="s">
-        <v>905</v>
+        <v>11</v>
       </c>
       <c r="D921" s="9">
-        <v>400000.0</v>
+        <v>387500.0</v>
       </c>
       <c r="E921" s="3"/>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B922" s="3" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C922" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D922" s="9">
-        <v>12000.0</v>
+        <v>387500.0</v>
       </c>
       <c r="E922" s="3"/>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B923" s="3" t="s">
         <v>906</v>
       </c>
       <c r="C923" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D923" s="9">
-        <v>27000.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E923" s="3"/>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B924" s="3" t="s">
         <v>907</v>
       </c>
       <c r="C924" s="6" t="s">
-        <v>908</v>
+        <v>11</v>
       </c>
       <c r="D924" s="9">
-        <v>480000.0</v>
+        <v>858600.0</v>
       </c>
       <c r="E924" s="3"/>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B925" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="C925" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D925" s="9">
+        <v>105000.0</v>
+      </c>
+      <c r="E925" s="3"/>
+    </row>
+    <row r="926" spans="1:5">
+      <c r="A926" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B926" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="C926" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D926" s="9">
+        <v>110000.0</v>
+      </c>
+      <c r="E926" s="3"/>
+    </row>
+    <row r="927" spans="1:5">
+      <c r="A927" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B925" s="3" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="B927" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="C927" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D927" s="9">
+        <v>90000.0</v>
+      </c>
+      <c r="E927" s="3"/>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B928" s="3" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C928" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D928" s="9">
-        <v>390000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="E928" s="3"/>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B929" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C929" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D929" s="9">
+        <v>144300.0</v>
+      </c>
+      <c r="E929" s="3"/>
+    </row>
+    <row r="930" spans="1:5">
+      <c r="A930" s="2">
+        <v>10</v>
+      </c>
+      <c r="B930" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="C930" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D930" s="9">
+        <v>284000.0</v>
+      </c>
+      <c r="E930" s="3"/>
+    </row>
+    <row r="931" spans="1:5">
+      <c r="A931" s="2">
+        <v>11</v>
+      </c>
+      <c r="B931" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="C931" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D931" s="9">
+        <v>270000.0</v>
+      </c>
+      <c r="E931" s="3"/>
+    </row>
+    <row r="932" spans="1:5">
+      <c r="A932" s="2">
         <v>12</v>
       </c>
-      <c r="B929" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A930" s="2" t="s">
+      <c r="B932" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="C932" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D932" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E932" s="3"/>
+    </row>
+    <row r="933" spans="1:5">
+      <c r="A933" s="2">
+        <v>13</v>
+      </c>
+      <c r="B933" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="C933" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D933" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E933" s="3"/>
+    </row>
+    <row r="934" spans="1:5">
+      <c r="A934" s="2">
         <v>14</v>
       </c>
-      <c r="B930" s="3" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="B934" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C934" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D934" s="9">
-        <v>260000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E934" s="3"/>
     </row>
     <row r="935" spans="1:5">
-      <c r="A935" s="2" t="s">
-        <v>24</v>
+      <c r="A935" s="2">
+        <v>15</v>
       </c>
       <c r="B935" s="3" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C935" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D935" s="9">
-        <v>338000.0</v>
+        <v>127400.0</v>
       </c>
       <c r="E935" s="3"/>
     </row>
     <row r="936" spans="1:5">
-      <c r="A936" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E936" s="3"/>
+      <c r="A936" s="19" t="s">
+        <v>919</v>
+      </c>
+      <c r="B936" s="20"/>
+      <c r="C936" s="21"/>
+      <c r="D936" s="22"/>
+      <c r="E936" s="20"/>
     </row>
     <row r="937" spans="1:5">
-      <c r="A937" s="2">
-[...11 lines deleted...]
-      <c r="E937" s="3"/>
+      <c r="A937" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B937" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C937" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D937" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E937" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="938" spans="1:5">
-      <c r="A938" s="2">
-        <v>11</v>
+      <c r="A938" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B938" s="3" t="s">
         <v>920</v>
       </c>
       <c r="C938" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D938" s="9">
-        <v>110000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="E938" s="3"/>
     </row>
     <row r="939" spans="1:5">
-      <c r="A939" s="2">
+      <c r="A939" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B939" s="3" t="s">
         <v>921</v>
       </c>
       <c r="C939" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D939" s="9">
-        <v>100000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="E939" s="3"/>
     </row>
     <row r="940" spans="1:5">
-      <c r="A940" s="2">
-        <v>13</v>
+      <c r="A940" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B940" s="3" t="s">
         <v>922</v>
       </c>
       <c r="C940" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D940" s="9">
-        <v>494000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="E940" s="3"/>
     </row>
     <row r="941" spans="1:5">
-      <c r="A941" s="2">
-        <v>14</v>
+      <c r="A941" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B941" s="3" t="s">
         <v>923</v>
       </c>
       <c r="C941" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D941" s="9">
-        <v>630000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="E941" s="3"/>
     </row>
     <row r="942" spans="1:5">
-      <c r="A942" s="19" t="s">
+      <c r="A942" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B942" s="3" t="s">
         <v>924</v>
       </c>
-      <c r="B942" s="20"/>
-[...2 lines deleted...]
-      <c r="E942" s="20"/>
+      <c r="C942" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D942" s="9">
+        <v>138000.0</v>
+      </c>
+      <c r="E942" s="3"/>
     </row>
     <row r="943" spans="1:5">
-      <c r="A943" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A943" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B943" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="C943" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D943" s="9">
+        <v>166000.0</v>
+      </c>
+      <c r="E943" s="3"/>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" s="2" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B944" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C944" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D944" s="9">
-        <v>419900.0</v>
+        <v>116000.0</v>
       </c>
       <c r="E944" s="3"/>
     </row>
     <row r="945" spans="1:5">
       <c r="A945" s="2" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B945" s="3" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C945" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D945" s="9">
-        <v>440000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E945" s="3"/>
     </row>
     <row r="946" spans="1:5">
       <c r="A946" s="2" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B946" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C946" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D946" s="9">
-        <v>70000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E946" s="3"/>
     </row>
     <row r="947" spans="1:5">
-      <c r="A947" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A947" s="2"/>
+      <c r="B947" s="3"/>
+      <c r="C947" s="6"/>
+      <c r="D947" s="9"/>
       <c r="E947" s="3"/>
-    </row>
-[...361 lines deleted...]
-      <c r="E972" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B96:E96"/>
-[...7 lines deleted...]
-    <mergeCell ref="B537:E537"/>
+    <mergeCell ref="B98:E98"/>
+    <mergeCell ref="B119:E119"/>
+    <mergeCell ref="B198:E198"/>
+    <mergeCell ref="B238:E238"/>
+    <mergeCell ref="B272:E272"/>
+    <mergeCell ref="B349:E349"/>
+    <mergeCell ref="B398:E398"/>
+    <mergeCell ref="B446:E446"/>
+    <mergeCell ref="B533:E533"/>
     <mergeCell ref="B556:E556"/>
-    <mergeCell ref="B714:E714"/>
-[...3 lines deleted...]
-    <mergeCell ref="B916:E916"/>
+    <mergeCell ref="B696:E696"/>
+    <mergeCell ref="B798:E798"/>
+    <mergeCell ref="B831:E831"/>
+    <mergeCell ref="B881:E881"/>
+    <mergeCell ref="B894:E894"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A28:E28"/>
-[...16 lines deleted...]
-    <mergeCell ref="A224:E224"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="A69:E69"/>
+    <mergeCell ref="A79:E79"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A94:E94"/>
+    <mergeCell ref="A99:E99"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A115:E115"/>
+    <mergeCell ref="A120:E120"/>
+    <mergeCell ref="A151:E151"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="A199:E199"/>
+    <mergeCell ref="A209:E209"/>
+    <mergeCell ref="A222:E222"/>
     <mergeCell ref="A227:E227"/>
-    <mergeCell ref="A237:E237"/>
-[...4 lines deleted...]
-    <mergeCell ref="A301:E301"/>
+    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A239:E239"/>
+    <mergeCell ref="A243:E243"/>
+    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A273:E273"/>
+    <mergeCell ref="A278:E278"/>
+    <mergeCell ref="A299:E299"/>
+    <mergeCell ref="A350:E350"/>
     <mergeCell ref="A352:E352"/>
-    <mergeCell ref="A354:E354"/>
-[...14 lines deleted...]
-    <mergeCell ref="A554:E554"/>
+    <mergeCell ref="A360:E360"/>
+    <mergeCell ref="A387:E387"/>
+    <mergeCell ref="A399:E399"/>
+    <mergeCell ref="A410:E410"/>
+    <mergeCell ref="A413:E413"/>
+    <mergeCell ref="A416:E416"/>
+    <mergeCell ref="A437:E437"/>
+    <mergeCell ref="A441:E441"/>
+    <mergeCell ref="A447:E447"/>
+    <mergeCell ref="A458:E458"/>
+    <mergeCell ref="A470:E470"/>
+    <mergeCell ref="A488:E488"/>
+    <mergeCell ref="A534:E534"/>
+    <mergeCell ref="A546:E546"/>
+    <mergeCell ref="A551:E551"/>
     <mergeCell ref="A557:E557"/>
     <mergeCell ref="A580:E580"/>
-    <mergeCell ref="A629:E629"/>
-[...9 lines deleted...]
-    <mergeCell ref="A819:E819"/>
+    <mergeCell ref="A631:E631"/>
+    <mergeCell ref="A657:E657"/>
+    <mergeCell ref="A678:E678"/>
+    <mergeCell ref="A697:E697"/>
+    <mergeCell ref="A701:E701"/>
+    <mergeCell ref="A708:E708"/>
+    <mergeCell ref="A756:E756"/>
+    <mergeCell ref="A778:E778"/>
+    <mergeCell ref="A791:E791"/>
+    <mergeCell ref="A799:E799"/>
+    <mergeCell ref="A803:E803"/>
+    <mergeCell ref="A809:E809"/>
+    <mergeCell ref="A814:E814"/>
+    <mergeCell ref="A817:E817"/>
     <mergeCell ref="A825:E825"/>
-    <mergeCell ref="A830:E830"/>
-[...4 lines deleted...]
-    <mergeCell ref="A876:E876"/>
+    <mergeCell ref="A828:E828"/>
+    <mergeCell ref="A832:E832"/>
+    <mergeCell ref="A854:E854"/>
+    <mergeCell ref="A882:E882"/>
+    <mergeCell ref="A885:E885"/>
+    <mergeCell ref="A889:E889"/>
+    <mergeCell ref="A895:E895"/>
     <mergeCell ref="A904:E904"/>
-    <mergeCell ref="A907:E907"/>
-[...4 lines deleted...]
-    <mergeCell ref="A961:E961"/>
+    <mergeCell ref="A919:E919"/>
+    <mergeCell ref="A936:E936"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>