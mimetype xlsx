--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="929">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
   <si>
     <t>BẢNG GIÁ LẺ LINH KIỆN MÁY TÍNH - LAPTOP</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Adapter Nguồn - Cục Sạc Laptop</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn Khác</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -340,98 +340,110 @@
   <si>
     <t>Sạc Sony 16V-4A</t>
   </si>
   <si>
     <t>Sạc Sony 19.5V-4.7A</t>
   </si>
   <si>
     <t>Sạc Laptop Toshiba</t>
   </si>
   <si>
     <t>Sạc Toshiba 19V-3.42A</t>
   </si>
   <si>
     <t>Sạc Toshiba 19V-4.74A</t>
   </si>
   <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Card Màn Hình Vga</t>
   </si>
   <si>
     <t>Cạc Màn Hình Vga Gigabite</t>
   </si>
   <si>
+    <t>Card Màn Hình VGA Giga GV-N420-2GI DDR3 REV:2.0 128bít - CŨ</t>
+  </si>
+  <si>
     <t xml:space="preserve">Card Màn Hình VGA Gigabite GV-N210OC-512I ( Cũ ) </t>
   </si>
   <si>
     <t>Card Màn Hình VGA Gigabyte 4Gb N105TD5-4GD</t>
   </si>
   <si>
     <t xml:space="preserve">Card Màn Hình VGA Gigabyte GeForce RTX 2060 OC 6G (GV-N2060OC-6GD) ( CŨ ) </t>
   </si>
   <si>
     <t>Card Màn Hình VGA GIGABYTE GTX 1050 Ti Windforce OC 4G -Hàng chính hãng</t>
   </si>
   <si>
     <t xml:space="preserve">Card Màn Hình VGA Gigabyte GTX 1660 Super D6 6GB 2 Fan (GV-N166SD6-6GBD) ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Card Màn Hình VGA gigabyte GV-R724OC 2GI ( CŨ ) </t>
   </si>
   <si>
     <t>Card Màn Hình VGA Gigabyte N730 2GB DDR5</t>
   </si>
   <si>
     <t>Card Màn Hình VGA Gigabyte RTX 2060 D6 6G (GV-N2060D6-6GD)</t>
   </si>
   <si>
     <t>Card Màn Hình VGA Gigabyte RTX 3050 Windforce OC V2 6GB 2 Fan (GV-N3050WF2OCV2-6GD)</t>
   </si>
   <si>
-    <t xml:space="preserve">Card Màn Hình VGA NVIDIA GeForce 210 ( Đã sử dụng ) </t>
+    <t xml:space="preserve">Card Màn Hình VGA NVIDIA GeForce 210 ko có cổng hdmi ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>Card Màn Hình Vga Asus</t>
   </si>
   <si>
     <t>Card Màn Hình VGA Asus DUAL-RX6500XT-O4G-V2 4Gb</t>
   </si>
   <si>
+    <t>Card Màn Hình VGA Asus GT710 1Gb DDR5 DVI + VGA + HDMI - CŨ</t>
+  </si>
+  <si>
+    <t>Card Màn Hình VGA Asus GT710 2Gb DDR5 DVI + VGA + HDMI - CŨ</t>
+  </si>
+  <si>
     <t>Card Màn Hình VGA Asus GT710-SL-2GD5-BRK-EVO - DP, HDMI, VGA</t>
   </si>
   <si>
     <t>Card Màn Hình Vga Khác</t>
   </si>
   <si>
     <t xml:space="preserve">Card Màn Hình VGA ADM R5-220A-2Q 2GB D3 V2.1 - DP, HDMI, VGA ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Card Màn Hình VGA GTX1050TI 4G ( CŨ ) </t>
   </si>
   <si>
+    <t>Card Màn Hình VGA Nvidia Quadro 600 1Gb DDR3 DVI + DisplayPort có thêm 1 cổng chuyển sang HDMI - CŨ</t>
+  </si>
+  <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Case Thùng - Fan Quạt - Nguồn Monitor</t>
   </si>
   <si>
     <t>Case Vỏ Thùng</t>
   </si>
   <si>
     <t>Case VSP 2862...</t>
   </si>
   <si>
     <t>Case VSP 2863...</t>
   </si>
   <si>
     <t>Case VSP 2873...</t>
   </si>
   <si>
     <t>Case VSP 2876...</t>
   </si>
   <si>
     <t>Case VSP 3708</t>
   </si>
   <si>
     <t>Case VSP B16</t>
@@ -643,132 +655,150 @@
   <si>
     <t>Nguồn VSP TiTan ET500W LED Hông RGB Sync (500W)</t>
   </si>
   <si>
     <t>NO4</t>
   </si>
   <si>
     <t>Cpu - Chip</t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I3</t>
   </si>
   <si>
     <t>Bộ vi xử lý Intel core I3-10100 LGA1200</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ vi xử lý Intel core I3-4150 LGA1150 ( CŨ ) </t>
   </si>
   <si>
     <t>Con</t>
   </si>
   <si>
     <t>Bộ vi xử lý Intel core I3-4160 LGA1150</t>
   </si>
   <si>
-    <t xml:space="preserve">Bộ vi xử lý Intel CPU Core I3 2120 ( Đã sử dụng ) </t>
+    <t>Bộ vi xử lý Intel CPU Core I3-2120 SK1155 - CŨ</t>
   </si>
   <si>
     <t xml:space="preserve">Chip vi xử lý CPU i3 - 4350 ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Core i3-10105 (3.7GHz turbo up to 4.4Ghz, 4 nhân 8 luồng, 6MB Cache, 65W) - Socket Intel LGA 1200</t>
   </si>
   <si>
     <t>CPU Intel Core i3 8100 (3.60GHz, 6M, 4 Cores 4 Threads) TRAY chưa gồm Fan</t>
   </si>
   <si>
     <t xml:space="preserve">CPU Intel Core i3-10100F ( Tray-MỚI 100% ) </t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I5</t>
   </si>
   <si>
-    <t xml:space="preserve">Chip vi xử lý CPU I5-6500 (SK1151) ( CŨ ) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Chip vi xử lý CPU I5-8500 (SK1151) ( CŨ ) </t>
+    <t xml:space="preserve">Chip vi xử lý CPU I5-6500 SK1151 ( CŨ ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chip vi xử lý CPU I5-8500 SK1151 ( CŨ ) </t>
   </si>
   <si>
     <t>CPU i5-4570 CŨ</t>
   </si>
   <si>
     <t xml:space="preserve">CPU Intel Core i5 2400 (3.40GHz, 6M, 4 Cores 4 Threads) ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">CPU Intel Core i5 4590 3.70GHz, 6M, 4 Cores 4 Threads ( CŨ ) </t>
   </si>
   <si>
     <t>CPU Intel Core i5-10400 (2.90 GHz up to 4.30 GHz / 6C 12T / 12M Cache) - Hàng Chính Hãng</t>
   </si>
   <si>
     <t>CPU Intel Core i5-10600K SK1200 12Mb 4.1Ghz</t>
   </si>
   <si>
     <t>CPU Intel Core i5-12400 FCLGA1700 18Mb 4.4Ghz 6 Core 12 Thread Base 2.5Ghz</t>
   </si>
   <si>
+    <t>CPU intel core I5-3470 SK1155 CŨ</t>
+  </si>
+  <si>
     <t xml:space="preserve">CPU INTEL CORE I5-4460 SK1150 , FAN ( New ) </t>
   </si>
   <si>
     <t xml:space="preserve">CPU INTEL CORE I5-4460 SK1150 , FAN ( Đã sử dụng ) </t>
   </si>
   <si>
     <t xml:space="preserve">CPU Intel Core i5-6600 3.90GHz, 6M, 4 Cores 4 Threads ( CŨ ) </t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I7</t>
   </si>
   <si>
-    <t xml:space="preserve">Chip vi xử lý CPU I7-9700 (SK1151) ( Cũ tháo máy ) </t>
+    <t xml:space="preserve">Chip vi xử lý CPU I7-9700 SK1151 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Core i7-10700 (2.9GHz turbo up to 4.8GHz, 8 nhân 16 luồng, 16MB Cache, 65W) - Socket Intel LGA 1200</t>
   </si>
   <si>
-    <t>CPU intel core I7 4790 (3.6GHz up to 4.0Ghz,4 Core, 8 Threads, 8Mb)</t>
+    <t>CPU intel core I7-4790 SK1150 CŨ - 3.6GHz up to 4.0Ghz,4 Core, 8 Threads, 8Mb</t>
+  </si>
+  <si>
+    <t>CPU intel core I7-8700 SK1151 CŨ</t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I9</t>
   </si>
   <si>
     <t>Bộ chip xử lý CPU Intel® Core™ i9-13900K</t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý Pentium</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ vi xử lý CPU Intel Celeron G4900 chính hãng ( Đã sử dụng ) </t>
   </si>
   <si>
+    <t>Bộ vi xử lý Intel CPU Core G3220 SK1150 - CŨ</t>
+  </si>
+  <si>
     <t>Bộ xử lý CPU Intel® Pentium® Gold G6400 Box</t>
   </si>
   <si>
+    <t>Chip vi xử lý CPU E7500 Q9450 E5400 SK775 - CŨ</t>
+  </si>
+  <si>
+    <t>Chip vi xử lý CPU G3260 SK1150 - CŨ</t>
+  </si>
+  <si>
+    <t>Chip vi xử lý CPU G4400 SK1151 - CŨ</t>
+  </si>
+  <si>
     <t>Chip vi xử lý CPU Intel Celeron G5905</t>
   </si>
   <si>
-    <t>Chip vi xử lý CPU Intel Pentium G6405 Box SK1200</t>
+    <t>Chip vi xử lý CPU Intel Pentium G6405 - hàng mới nguyên Box SK1200</t>
   </si>
   <si>
     <t xml:space="preserve">Chip vi xử lý Intel pentium G3240 dual core ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">CPU Intel Pentium Processor G2030 3.00GHz 3MB Cache ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Headphone - Earphone - Micro</t>
   </si>
   <si>
     <t>Earphone</t>
   </si>
   <si>
     <t>Tai nghe Earphone Kingleen 1.2m i1927 (trắng)</t>
   </si>
   <si>
     <t>Tai nghe earphone Monster XKT11 màu Trắng - tai nghe Bluetooth V5.3</t>
   </si>
   <si>
     <t>Headphone</t>
   </si>
@@ -919,138 +949,138 @@
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim FHD - KO VIỀN, 40 PIN, 144Hz ( Asus TUF FX505 FX505D FX505G FX506 FX506I FX506L FX506Q, ROG GL504 GL504G, MSI GE65 GE66 GL65 GL66 GP65 GP66 GS65 GS66, Lenovo  Legion Y530-15 inch Y7000P, Acer Nitro 5 AN515-45 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim HD (FULL VIỀN, 30 PIN) ( Acer E1-522, 530, 532, 570, 572, E5-52, E5-521, E5-531, E5-571, E5-573, ES1-512, V5-53, V5-571, V5-572, V5-573, V5-582, V3-572, V3-575, F5-571, Asus A540, A556, E502, F555, TP500, K550, K551, X540, X541, X542, X554, X555, S551, GL552, Dell 3537, 3541, 3542, 3543, 3551, 3552, 3558, 3559, 3567, 3568, 3576, 3578, 3580, 5547, 5548, 5559, 5567, 7537, 7547, 7548, 7559, E6540, 5550, E5550, HP 450 G2 G3 G4 650 G1 G2, 15-AC AY BS AU DA AB ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim HD - Không viền Pát rời, 30 PIN ( Asus Vivobook A510 A512 X505 X506 X507 X509 X512 S510 Zenbook UX510 UX530 Dell G3 15 3590 5593 HP Pavilion 15-BF000 15-AM000 15-CE000 Acer Asus Dell HP Lenovo MSI i7-i8 trở lên thường dùng ) </t>
   </si>
   <si>
     <t>Màn hình LCD Laptop Dell 6430 40 pin 14 inch Dày</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop Lenovo Yoga 7 FHD - có viền B và kính cảm ứng ( Lenovo Yoga 7 14itl5 ) </t>
   </si>
   <si>
     <t>Màn Hình - Lcd Pc</t>
   </si>
   <si>
     <t xml:space="preserve">LCD 19" HP LE1911 (19" Vuông) (lỗi 1 sọc) ( CŨ ) </t>
   </si>
   <si>
     <t>LCD 19" HP V19</t>
   </si>
   <si>
-    <t>LCD 19" Samsung Wide (CŨ)</t>
+    <t>LCD 19" Samsung Wide - CŨ</t>
   </si>
   <si>
     <t>LCD 19" VSP VE19 (LE1902)</t>
   </si>
   <si>
     <t>LCD 22" Philips 221S9/74 (21.5"/ VA-LED/ 75Hz/ 250cd/ m2/4ms/ VGA/ HDMI/ AUDIO OUT)</t>
   </si>
   <si>
     <t xml:space="preserve">LCD Cong 32" VSP Thingking Master Gaming VL32(CM3203W) ( Trắng ) </t>
   </si>
   <si>
     <t>Màn hình LCD 19" Philips 191S8LHSB2/74 (18.5INCH / TFT-LCD/ VGA / HDMI)</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD 24" Dell U2417H Ultrasharp FHD IPS ( CŨ ) </t>
   </si>
   <si>
     <t>Màn Hình LCD 24" Samsung LS24C310EAEXXV - HDMI/ VGA - IPS - FHD - 75Hz/5ms - FreeSync</t>
   </si>
   <si>
     <t>Màn Hình LCD 27 inch Dell SE2725H HDMI VGA FHD 75Hz 5ms</t>
   </si>
   <si>
     <t>Màn hình LCD 27" Samsung LC27F397FHEXXV Cong</t>
   </si>
   <si>
     <t xml:space="preserve">Màn Hình LCD 27" Samsung LS27C310EAEXXV ( HDMI/ VGA - IPS - FHD - 75Hz/5ms - FreeSync ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn Hình LCD 29" LG UltraWide 29WQ600-W ( 2 Loa 7W - HDMI/ DisplayPort - Type C - UWHD - IPS - FreeSync - HDR10 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD 32" Samsung LC32R500FHEXXV Cong ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD 32" Samsung LC32R500FHEXXV Cong ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>Màn hình LCD 32" SAMSUNG LS32AM500NEXXV Phẳng</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 19" Acer ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 21.5 inch Philips 221S9/74 VGA HDMI AUDIO OUT - LCD 22 inch ( HÀNG CŨ ) </t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 21.5 inch SingPC H22F75-VAS Led - LCD 22 inch</t>
   </si>
   <si>
-    <t>Màn hình LCD máy tính 21.5 inch SingPC SGP215 VAS Led HDMI VGA - LCD 22 inch</t>
+    <t xml:space="preserve">Màn hình LCD máy tính 21.5 inch SingPC SGP215 VAS Led HDMI VGA - LCD 22 inch ( HÀNG MỚI CHÍNH HÃNG 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 22 inch LG ( Cũ ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Màn hình LCD máy tính 23 inch Dell E2314 - LCD 23 inch ( CŨ ) </t>
+    <t>Màn hình LCD máy tính 23 inch Dell E2314 - LCD 23 inch - CŨ</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 23.8 inch SingPC Q24F75-IPS Full HD VGA HDMI - LCD 24 inch</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 24 inch SingPC SGP238 IPS Led HDMI VGA DP audio out - LCD 24 inch</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD máy tính 24.5 inch SingPC Q25F100-IPS Anti-glare Full HD VGA HDMI - LCD 25 inch ( CHÍNH HÃNG MỚI 100% ) </t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 27 inch Asus ProArt PA278QEV đồ họa IPS 2K IPS 75Hz 5ms- LCD 27 inch đồ họa</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính 27 inch MSI MP272LKL IPS HDMI DP - LCD 27 inch</t>
   </si>
   <si>
-    <t>Màn hình LCD máy tính 27 inch SingPC Q27CF120-VGA Full HD VGA HDMI - LCD CONG 27 inch</t>
+    <t xml:space="preserve">Màn hình LCD máy tính 27 inch SingPC Q27CF120-VGA Full HD VGA HDMI - LCD CONG 27 inch ( HÀNG MỚI CHÍNH HÃNG 100% ) </t>
   </si>
   <si>
     <t>Chiếc</t>
   </si>
   <si>
-    <t>Màn hình LCD máy tính 27 inch SingPC Q27F75-IPS Full HD VGA HDMI có loa 2x3W - LCD 27 inch</t>
-[...5 lines deleted...]
-    <t>Màn hình LCD máy tính bàn 19 inch Dell E1913C</t>
+    <t xml:space="preserve">Màn hình LCD máy tính 27 inch SingPC Q27F75-IPS Full HD VGA HDMI có loa 2x3W - LCD 27 inch ( HÀNG MỚI CHÍNH HÃNG 100% ) </t>
+  </si>
+  <si>
+    <t>Màn hình LCD máy tính AOC LCD 19.5 inch E2070SWN VGA - LCD 20 inch - CŨ</t>
+  </si>
+  <si>
+    <t>Màn hình LCD máy tính bàn 19 inch Dell E1913C - CŨ</t>
   </si>
   <si>
     <t>Màn hình LCD máy tính bàn 22" Asus VS228DE</t>
   </si>
   <si>
     <t>Màn hình lcd samsung LS19a330NHEXXV (TN-VGA, HDMI, 1366X768, 60HZ)</t>
   </si>
   <si>
     <t>Màn hình máy tính Dell E2016H 19.5 inch Wide LED</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình máy tính HP P19V G4 9TY84AA 18.5inch ( Mới ) </t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 20" Philips 203V5LHSB2</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 22" Dell E2216HV</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 22" VSP V2211S</t>
   </si>
   <si>
     <t>Màn hình máy tính LCD 22" VSP VE21.5 (LE21501)</t>
   </si>
@@ -1255,50 +1285,53 @@
   <si>
     <t>Mainboard Asus prime H510M-K</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard mạch chính Asus B150 pro Gaming D3 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard máy vi tính Asus H81MD ( CŨ ) </t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Dell</t>
   </si>
   <si>
     <t>Main baord mạch chính máy bộ pc Dell 3050 micro</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Foxconn</t>
   </si>
   <si>
     <t>Main G41 Foxconn G41MX DDR2 SK775 cũ</t>
   </si>
   <si>
     <t>Mainboard - Mạch Chính Gigabyte</t>
   </si>
   <si>
+    <t>Bo mạch chủ Mainboard Gigabyte B365M D2V LGA1151 CŨ</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bo mạch chủ Mainboard Gigabyte H610M H V3 LGA1700 ( DDR4 3200/3000/2933/2666/2400/2133 ) </t>
   </si>
   <si>
     <t>Bo Mạch Chủ Mainboard GIGABYTE H61M-DS2 (SK1155) (Cũ)</t>
   </si>
   <si>
     <t xml:space="preserve">Main board mạch chính Gigabite B85-DV2 ( CŨ ) </t>
   </si>
   <si>
     <t>Main giga H410 MH V2</t>
   </si>
   <si>
     <t>Main GIGABYTE H61M-S2PV (SK1155) (Cũ)</t>
   </si>
   <si>
     <t>Mainboard Gigabyte 31</t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte G41MT-S2PT DDR3 SK775 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H110M DS2 (SK1151) ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mainboard Gigabyte H110M Gaming 3 (SK1151-DDR4) ( CŨ ) </t>
@@ -1408,101 +1441,104 @@
   <si>
     <t>Ổ cứng di động HDD Western Digital My Passport Ultra 2TB 2.5"</t>
   </si>
   <si>
     <t>Ổ cứng di động SSD Samsung T7 Portable 2TB MU-PC2T0H/WW 2.5inch USB 3.2 chính hãng</t>
   </si>
   <si>
     <t>Ổ cứng di động Transend Storejet 25H3P 3.0 1TB</t>
   </si>
   <si>
     <t>Ổ</t>
   </si>
   <si>
     <t>Ổ cứng gắn ngoài HDD 10TB WD</t>
   </si>
   <si>
     <t>Ổ cứng HDD di động Toshiba 1TB Canvio V10 External</t>
   </si>
   <si>
     <t>Ổ cứng HDD di động Toshiba 2TB Canvio V10 External</t>
   </si>
   <si>
     <t>Ổ Cứng Hdd</t>
   </si>
   <si>
-    <t>HDD Toshiba 1TB Surveillance S300 Chuyên Camera</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Ổ cứng HDD laptop Toshiba 320Gb MQ01ABU032BW dùng cho máy photo Toshiba studio 4508A ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 1Tb Sata</t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 1TB SkyHawk</t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 2Tb Sata</t>
   </si>
   <si>
-    <t>Ổ cứng HDD Seagate 2TB SkyHawk</t>
+    <t>Ổ cứng HDD Seagate 2TB SkyHawk ST2000VX017</t>
+  </si>
+  <si>
+    <t>Ổ Cứng HDD Toshiba 1TB Surveillance S300 Chuyên Camera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ổ cứng HDD Toshiba 2TB Surveillance S300 Chuyên Camera ( CŨ ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ổ Cứng HDD Toshiba 2TB Surveillance S300 Chuyên Camera ( Chính hãng MỚI 100% ) </t>
   </si>
   <si>
     <t>Ổ cứng HDD WD 1TB Chuyên Cam Tím</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 1Tb Sata Blue WD10EZBX ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 1Tb Sata Blue WD10EZBX ( CŨ ) </t>
   </si>
   <si>
+    <t>Ổ Cứng HDD WD 2TB Purple WD23PURZ Sata - ổ cứng gắn trong Western 2TB tím</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ổ cứng HDD WD 2Tb Sata Blue WD20EZBX ( CHÍNH HÃNG MỚI 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng laptop HDD 1TB ( Cũ ) </t>
   </si>
   <si>
     <t>Ổ cứng laptop HDD 320Gb CŨ - nhiều hãng</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng laptop WD HDD 500Gb ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Ổ Cứng Ssd</t>
   </si>
   <si>
+    <t xml:space="preserve">Ổ cứng máy tính laptop SSD Intel 180GB ( Cũ ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Ổ cứng máy tính SSD Kingston 120Gb ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Ổ cứng SSD Acer 128GB FA100 PCIe Gen3x4 M.2</t>
   </si>
   <si>
     <t>Ổ cứng SSD Agi 120Gb Sata III Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD coloful 120GB</t>
   </si>
   <si>
     <t>Ổ cứng SSD Gigabyte 256Gb Sata GP-GSTFS31256GTND Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD Kingston SNV2S 1TB PCIE NVME M.2</t>
   </si>
   <si>
     <t>Ổ cứng SSD Lexar 128GB Sata Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD Lexar 256GB Sata Chính Hãng</t>
   </si>
   <si>
     <t>Ổ cứng SSD Lexar NightHawk 120Gb</t>
@@ -1636,140 +1672,131 @@
   <si>
     <t>Phần mềm diệt Virut Kaspersky Premium 1 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Small Office Security 5 thiết bị/ năm + 01 File Server</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Standard 1 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Standard 3 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Kaspersky Standard 5 thiết bị/ năm</t>
   </si>
   <si>
     <t>Phần mềm diệt Virut Phần mềm Norton AntiVirus 1pc</t>
   </si>
   <si>
     <t>cái</t>
   </si>
   <si>
     <t>Phần Mềm Office</t>
   </si>
   <si>
+    <t>Phần mềm M365 Family Subscr PK Lic 1YR Online APAC EM ESD - Dịch vụ cài Office dùng cho 6 máy 1 năm Key ESD gửi mail 1 key</t>
+  </si>
+  <si>
+    <t>Bộ 6 máy</t>
+  </si>
+  <si>
     <t>Phần mềm M365 Personal Subscr PK Lic 1YR Online APAC EM ESD - Dịch vụ cài Office dùng cho cá nhân 1 năm Key ESD gửi mail 1 key 1 máy</t>
   </si>
   <si>
     <t>Máy</t>
   </si>
   <si>
     <t>Phần mềm Microsoft Office Home and Business 2024 all LNG Apac EM Retail Online ESD EP2-06604 - Dịch vụ cài Office dùng cho doanh nghiệp Key ESD gửi mail 1 key 1 máy</t>
   </si>
   <si>
     <t>Phần mềm Office Home 2024 All Lng APAC EM Retail Online ESD EP2-06796 - Dịch vụ cài Office dùng cho cá nhân vĩnh viễn Key ESD gửi mail 1 key 1 máy</t>
   </si>
   <si>
     <t>Phần Mềm Win</t>
   </si>
   <si>
-    <t>Phần mềm M365 Family Subscr PK Lic 1YR Online APAC EM ESD - Dịch vụ cài Office dùng cho gia đình 1 năm Key ESD gửi mail 6 máy</t>
-[...8 lines deleted...]
-    <t>Phần mềm Windows 11 Pro 64Bit Eng Intl 1pk DSP DVD NHẬP KHẨU - Dịch vụ cài Win 11 Pro 1 DVD 1 máy</t>
+    <t xml:space="preserve">Phần Mềm Win 11 Pro 64bit Eng Lntl 1pk DSP Oei DVD FQC-10528 BOX chính hãng - Dịch vụ cài Win 11 Pro 1 key 1 máy ( Bản quyền này đóng đinh vào phần cứng bo mạch chủ - motherboard của máy tính đầu tiên mà khách kích hoạt. Nếu bạn đổi sang máy tính khác hoặc thay mainboard, bản quyền sẽ mất hiệu lực và không thể chuyển nhượng ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phần mềm điện tử Microsoft Win Pro 11 64-bit All Lng PK Lic Online DwnLd NR_FQC-10572 - Dịch vụ cài Win 10 Pro key ESD 1 máy gửi qua email ( Cài đặt cho máy cũ mới - được chuyển máy sau 90 ngày cài đặt - chính hãng Microsoft phân phối tại Việt Nam - Có giấy chứng nhận và link kiểm tra hàng chính hãng Microsoft ) </t>
   </si>
   <si>
     <t>NO11</t>
   </si>
   <si>
     <t>Phím Chuột</t>
   </si>
   <si>
     <t>Bàn Phím</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím chuyên dụng có dây Newmen Business Office Suit E007 ( Đen ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Bàn phím cơ có dây Bosston MK915 ( Đen - Bạc ) </t>
-[...4 lines deleted...]
-  <si>
     <t>Bàn phím có dây Acer OKB020</t>
   </si>
   <si>
-    <t xml:space="preserve">Bàn phím có dây Bosston K830 ( Đen ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bàn phím có dây Dell KB216 FPT ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím có dây Logitech K120 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím có dây Mikuso KB-049U USB ( Đen ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Bàn phím có dây Vision G9 ( Đen ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bàn phím không dây Logitech K270 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Logitech K400 Plus ( Đen ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Bàn Phím Newmen GM619 Gaming ( Đen ) </t>
+    <t>Bàn Phím Newmen GM619 Gaming</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím số có dây 1810 USB đen R8 ( Đen ) </t>
   </si>
   <si>
     <t>Bàn phím số không dây Abcnovel K07G KD 2.4G</t>
   </si>
   <si>
     <t>Bàn phím số không dây BLUETOOTH K07BT</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím số không dây Geezer Z5 2.4G ( Green Colorful ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím số không dây USB Wireless 2.4G + Bluetooth Newmen TK029S ( Đen ) </t>
   </si>
   <si>
     <t>Phím CƠ CÓ dây 1039 USB R8 Led 7 màu</t>
   </si>
   <si>
+    <t>Phím CƠ CÓ dây Newmen GM325Pro Gaming</t>
+  </si>
+  <si>
     <t>Phím CƠ CÓ dây Newmen GM369 Hotswap - Red Brown Blue ngẫu nhiên</t>
   </si>
   <si>
     <t>Bàn Phím Laptop</t>
   </si>
   <si>
     <t>Bàn phím asus S551 K551 Zin</t>
   </si>
   <si>
     <t>Bàn phím dành cho Laptop Asus K45, K45D, K45DE, K45DR, N45, N46, R400, U44, E45</t>
   </si>
   <si>
     <t>Bàn phím Dell 3441 ZIN không đèn</t>
   </si>
   <si>
     <t>Bàn phím Laptop Acer 5810</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Acer Aspire A515-53 (SP531/ SP315) ( ZIN ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Acer ZQ1</t>
   </si>
   <si>
     <t>Bàn Phím Laptop Asus X401 Zin</t>
@@ -1849,107 +1876,98 @@
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-EG, 15-EH (nút nguồn gần F12 và Delete) ( HP Pavilion 15-eg000, 15-eh000, 15-er000, 15t-er000 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 250 G4, 15-ac000 ( 250 G4, 255 G4, 256 G4, Pavilion 15-ac000, 15-af000, 15-ay000, 15t-ba000, 15t-bd000, 15t-bf000 ) </t>
   </si>
   <si>
     <t>Bàn phím laptop HP 430</t>
   </si>
   <si>
     <t>Bàn phím laptop HP 450G1</t>
   </si>
   <si>
     <t>Bàn Phím Laptop HP 8460P</t>
   </si>
   <si>
     <t>Bàn phím Laptop HP DV2000</t>
   </si>
   <si>
     <t>Bàn phím Laptop HP Pro 450 G3 không chuột - HP Probook 450 G3, 450 G4, 455 G3, 470 G3, 650 G2, 650 G3, 655 G2, 655 G3</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP Pro 450 G5 LED không chuột ( Probook 450 G5, 455 G5, 470 G5, 650 G4, 650 G5, 655 G4, 655 G5 ) </t>
   </si>
   <si>
+    <t>Bàn phím Laptop Lenovo E540 E531 W540 W541 T540P T550 T560 P50s P70s L540 L560 L570 - không chuột</t>
+  </si>
+  <si>
     <t>Bàn phím Laptop Lenovo G460/ G460AL/ G465/ G465A</t>
   </si>
   <si>
     <t>Bàn phím laptop Lenovo Ideapad V460 Y450 B460 Y460 Y450A Y450G Y550 Y560</t>
   </si>
   <si>
-    <t>Bàn Phím laptop Lenovo L540</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bàn phím laptop Lenovo T440, T431, T460, T450, E440, E431, L440, L450, L460, L470 ( ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn Phím laptop Lenovo Y450 ( Đen ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Lenovo Yoga X260 X370 X380 Led</t>
   </si>
   <si>
     <t>Bàn phím laptop Toshiba L40/ C40/ S40</t>
   </si>
   <si>
     <t xml:space="preserve">Phím HP 14-BS000 ( Bạc - HP 14-BA000, 14-BF000, 14-BK000, 14-BS000, 14-BW000, 14-CD000, 14S-CF, 348 G5, 245 G8 - ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Phím HP 14-DA000 14-CE ZIN ( BẠC - HP 14-ce000, 14-cf000, 14s-cf000, 14-cr000, 14s-cr000, 14-ck000, 14-cm000, 14-da000, 14-df000, 14s-ck000, 14-dh000, 14-dk000, 14s-dk000, 14-ma000, 14-dg000, 340s G7 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Phím laptop Lenovo Y410/G410/G430 ( Ideapad 3000 G230 G400 G430 Y430 G450 G455 N500 G530 N100 N200 N220 N440 C466 C461 C460 C462 Ideapad Y330 Y310 Y410 Y430A Y510 Y520 Y530 Y710 Y730 7757 U330 C100 C200 V100 V200 F41 F31 E43 ) </t>
   </si>
   <si>
     <t>Chuột</t>
   </si>
   <si>
     <t>Chuột A4tech G3.280A</t>
   </si>
   <si>
     <t>Chuột Bosston Gaming R30A</t>
   </si>
   <si>
-    <t>Chuột Bosston M710</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Chuột có dây Dell MS116 FPT ( Đen ) </t>
   </si>
   <si>
     <t>Chuột có dây Logitech B100</t>
   </si>
   <si>
     <t>Chuột có dây Logitech G102 chuột lightsync game có led 8000DPI 2.1m</t>
   </si>
   <si>
-    <t>Chuột có dây Logitech M100R</t>
-[...4 lines deleted...]
-  <si>
     <t>Chuột có dây Marvo M425G chuột game có led</t>
   </si>
   <si>
     <t>Chuột có dây Newmen G10+ Gaming</t>
   </si>
   <si>
     <t>Chuột không dây Logitech B175</t>
   </si>
   <si>
     <t>Chuột không dây Logitech M185</t>
   </si>
   <si>
     <t>Chuột không dây Logitech M221 yên tĩnh</t>
   </si>
   <si>
     <t>Chuột không dây Logitech M331 Plus yên tĩnh</t>
   </si>
   <si>
     <t xml:space="preserve">Chuột không dây Logitech Signature M650 Size M ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Chuột không dây Logitech Signature M650 Size M ( Hồng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Chuột không dây Logitech Signature M650 Size M ( Trắng ) </t>
@@ -2230,50 +2248,53 @@
   <si>
     <t xml:space="preserve">Pin máy tính Laptop Dell 3578 M5Y1K DÙNG ĐƯỢC Gen 7 8 - Zin 4 Cell ( Dell Inspiron 3467 3468 3476 3477 3567 3568 3576 3577 5468, Vostro 3478 3578 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính Laptop Dell 5481 5593 YRDD6 42Wh 3 cell ( Dell Inspirion 14 3480 5481 5482 5490 5493 5498 Inspirion 15 3580 3582 3590 3593 3793 3583 5582 5590 5593 5598 5584 7586 Vostro 14 3480 3481 3482 3490 3491 3493 5481 Vostro 15 3580 3581 3585 3590 3591 3593 5581 Latitude 3190 3310 3400 3500 ) </t>
   </si>
   <si>
     <t>Pin máy tính Laptop Dell E5470 6MT4T 4F5YV WJ5R2 Latitude E5470 E5570, Precision 15 3510 62Wh dài ZIN 4 cell</t>
   </si>
   <si>
     <t>Pin máy tính laptop Dell E6430</t>
   </si>
   <si>
     <t>Pin máy tính Laptop Dell G5M10 R0TMP 51Wh dài, Latitude E5450, E5550 4 cell</t>
   </si>
   <si>
     <t>Pin máy tính Laptop Dell Latitude E6400, E6410, E6500, E6510 6 Cell</t>
   </si>
   <si>
     <t>Pin máy tính laptop HP 14-AH000 KC04XL ZIN 4celL, Envy X360 13-ag000, 13-ar000, a3-ah000, 13-aq000, 13m-aq000</t>
   </si>
   <si>
     <t>Pin máy tính laptop HP 14-AL000 SE03XL ZIN 3 celL - HP Pavilion 14-al000, 14-al100</t>
   </si>
   <si>
+    <t xml:space="preserve">Pin máy tính laptop HP 14-CE000 HT03XL HP Pavilion 14-BF000 Green Cell ( HP Pavilion 14-bf000, 14-bk000, 14-cf000, 14-ce000, 14-cm000, 14-ck000, 14-df000, 14-dh000, 14-dk000, 14-dg000, 14-dq000, 15-cs000, 15-cw000, 15-da000, 15-db000, 15s-du000, 15s-dq000, 15-dw000, 17-ar000, 17-ca000, 17-by000, 240 G7, 245 G7, 250 G7255 G7, 340 G5, 340G7, 348 G5, 348 G7, 470 G7, 340S G5, 340S G7, 15S-FQ ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Pin máy tính laptop HP 14-CE000 HT03XL/ HP Pavilion 14-BF000 ZIN ( HP Pavilion 14-bf000, 14-bk000, 14-cf000, 14-ce000, 14-cm000, 14-ck000, 14-df000, 14-dh000, 14-dk000, 14-dg000, 14-dq000, 15-cs000, 15-cw000, 15-da000, 15-db000, 15s-du000, 15s-dq000, 15-dw000, 17-ar000, 17-ca000, 17-by000, 240 G7, 245 G7, 250 G7255 G7, 340 G5, 340G7, 348 G5, 348 G7, 470 G7, 340S G5, 340S G7, 15S-FQ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop HP 15-DR000 SA04XL Zin 4 Cell ( HP Envy X360 15-dr000, 15-ds000, 15m-dr000, 15m-ds000, 17-cg000 ) </t>
   </si>
   <si>
     <t>Pin máy tính laptop HP 430</t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop HP Pavilion 14 OA04 R014TU 4 cell ( HP Compaq 14-D000, 14-R000, 15-D000, 15-H000, 15-R000, 15-G000, 15-S000 CQ14, CQ15, Probook 240G2, 240G3, 250G3, 250G2 ) </t>
   </si>
   <si>
     <t>Pin máy tính Laptop HP Pavilion DV2000 DV6000 V3000 V6000</t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop Lenovo L11S6Y01 G480 Y480 - 6 cell ( Ideapad G400 G410 G480 G485 G500 G505 G510 G580 G585 V480 Y470 Y480 Y580 Z580 Z585 edge E430 E435 E440 E530 E535 E540 L11M6Y01 L11S6F01 L11S6Y01 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop Lenovo L15S4A01 / L15M4A01 / L15E4A01 / L15L4A01 4 cell ( Ideapad 100-14IBD/ 110-14IBD/ 110-14ISK/ 100-15IBD/ 110-15IBD/ 110-15ISK/ 300-14IBR/ 300-14IBD/ 300-14ISK/ 300-15IBR/ 300-15ISK/ 300-15IBD ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop MSI GF63 BTY-M6K 3 Cell ( Laptop MSI Gf63-8RC, GF63-8RD, GF65, GF75, GS63VR, GS73, MS-16K2, MS-16R1, BTY-M6K, BTY-M6J, BTY-U6J - Zin ) </t>
   </si>
   <si>
     <t>Pin máy tính Laptop Sony BPS35 Vaio SVF142A29W SVF143xxxx SVF152xxxx SVF153xxxx FIT 14E 15E VGP BPS35 BPL35 4 cell</t>
@@ -2410,56 +2431,62 @@
   <si>
     <t>NO13</t>
   </si>
   <si>
     <t>Phụ Kiện Linh Tinh Máy Tính Laptop</t>
   </si>
   <si>
     <t>Caddy Bay</t>
   </si>
   <si>
     <t>Caddy bay dày 12.7 mm</t>
   </si>
   <si>
     <t>Caddy Bay mỏng 9.5 mm</t>
   </si>
   <si>
     <t>Dụng Cụ Vệ Sinh Máy</t>
   </si>
   <si>
     <t>Bộ vệ sinh laptop KM-6 (6 món)</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ Vệ Sinh laptop Q5 ( 2 món: Khăn lau + dung dịch lau màn hình 120ml ) </t>
   </si>
   <si>
-    <t>Chai dung dịch vệ sinh main mạch điện tử Kinhkông 530</t>
+    <t>Chai xịt tẩy dung dịch vệ sinh main mạch điện tử Falcon 530 550ml</t>
   </si>
   <si>
     <t>Chai</t>
   </si>
   <si>
+    <t>Chai xịt tẩy đa năng Sprayway No.31 - chai tẩy US31 539g</t>
+  </si>
+  <si>
+    <t>Chai xịt tẩy đa năng Sprayway Singapore No.31 - chai tẩy SS31 500ml</t>
+  </si>
+  <si>
     <t>Máy thổi bụi KB-38 (chỉnh được tốc độ)</t>
   </si>
   <si>
     <t>Miếng Dán Bàn Phím</t>
   </si>
   <si>
     <t>Miếng dán bàn phím Laptop lớn 13x38</t>
   </si>
   <si>
     <t>Miếng dán chữ tiếng anh bàn phím loại thường màu đen</t>
   </si>
   <si>
     <t>Miếng dán chữ tiếng anh bàn phím loại trong</t>
   </si>
   <si>
     <t>Tivi Box</t>
   </si>
   <si>
     <t>TV Box OTT X96 Android 6.0</t>
   </si>
   <si>
     <t>Webcam</t>
   </si>
   <si>
     <t>Webcam Genius 1000X</t>
@@ -2503,161 +2530,146 @@
   <si>
     <t>Bộ nhớ máy vi tính Kingmax 4GB DDR4-2400</t>
   </si>
   <si>
     <t>Bộ nhớ Ram 16Gb/2666 Kingmax DDR4 Notebook</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 16Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram laptop 16Gb/3200 Kingmax DDR4</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram Laptop 1Gb/800 DDR2 ( CŨ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 2Gb/1600 - 2Gb/12800 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram laptop 32Gb/3200 Kingmax DDR4</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 4Gb/1600 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
-    <t>Bộ nhớ Ram Laptop 4Gb/1600 Kingmax DDR3</t>
+    <t xml:space="preserve">Bộ nhớ Ram laptop 4Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Cây</t>
   </si>
   <si>
-    <t xml:space="preserve">Bộ nhớ Ram laptop 4Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 4Gb/2666 DDR4 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 4Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/1600 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
-    <t>Bộ nhớ Ram Laptop 8Gb/1600 Kingmax DDR3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram Laptop 8Gb/2400 Kingston DDR4 ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/2666 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/2666 Kingmax DDR4 ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram laptop 8Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram laptop 8Gb/5600 Kingston DDR5 5600MHz CL46 KVR56S46BS6-8</t>
   </si>
   <si>
     <t>Ram Pc</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram 16Gb/2666 Kingmax DDR4 PC ( Mới ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Bộ nhớ Ram 4Gb/1600 DDR3 PC (nhiều hãng) ( Cũ tháo máy ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bộ nhớ Ram 4Gb/1600 PC (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ ram Kingston 8Gb/2666 DDR4 PC</t>
   </si>
   <si>
     <t>Bộ nhớ Ram Kingston Fury Hyper X 16Gb/2666 DDR4 PC</t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 16Gb/2666 DDR4 (nhiều hãng)</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 16Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 16Gb/3200 Lexar DDR4 3200MHz</t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 16Gb/3200 TeamGroup Elite DDR4</t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 16Gb/3200 TeamGroup T-Force Vulcan Z tản nhiệt DDR4 3200MHz</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 2Gb/1600 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
-    <t>Bộ nhớ Ram PC 4Gb/1600 Kingmax DDR3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 4Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Bộ nhớ Ram PC 4Gb/2400 Kingmax DDR4</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 4Gb/2666 DDR4 nhiều hãng ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/12800 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/1600 DDR3 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/1600 Kingmax DDR3 ( Mới 100% ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/2400 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/2666 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/2666 Kingmax DDR4 ( Mới ) </t>
+    <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/2666 DDR4 - nhiều hãng cũ tháo máy ( Cũ tháo máy ) </t>
+  </si>
+  <si>
+    <t>Bộ nhớ Ram PC 8Gb/2666 DDR4 Kingston - CŨ</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ nhớ Ram PC 8Gb/3200 DDR4 (nhiều hãng) ( Cũ tháo máy ) </t>
   </si>
   <si>
+    <t>Bộ nhớ Ram PC 8Gb/3200 DDR4 Kingston - CŨ</t>
+  </si>
+  <si>
     <t>Bộ nhớ Ram PC kingmax 16GB DDR4 2400 heatsink Zeus</t>
   </si>
   <si>
     <t>Ram 4Gb/2666 Kingmax DDR4 PC</t>
   </si>
   <si>
     <t>NO15</t>
   </si>
   <si>
     <t>Ups - Bộ Lưu Điện</t>
   </si>
   <si>
     <t>Ups Cyberpower</t>
   </si>
   <si>
     <t>Bộ Lưu điện UPS CyberPower BU1000E 1000VA</t>
   </si>
   <si>
     <t>Ups Hyundai</t>
   </si>
   <si>
     <t>UPS Hyundai 500VA</t>
   </si>
   <si>
     <t>UPS Hyundai HD 2000VA</t>
@@ -2695,126 +2707,99 @@
   <si>
     <t>lốc 50 cái</t>
   </si>
   <si>
     <t>Đĩa CD Maxell 700Mb hàng vỉ</t>
   </si>
   <si>
     <t>Đĩa DVD Maxell 4.7Gb</t>
   </si>
   <si>
     <t>Lốc 50 cái</t>
   </si>
   <si>
     <t>Thẻ Nhớ</t>
   </si>
   <si>
     <t>Thẻ nhớ 128GB KBT</t>
   </si>
   <si>
     <t>Thẻ nhớ 128GB Kingston</t>
   </si>
   <si>
     <t>Thẻ nhớ 256Gb Kingston</t>
   </si>
   <si>
-    <t>Thẻ nhớ 32GB KB Vision</t>
-[...4 lines deleted...]
-  <si>
     <t>Thẻ nhớ 64Gb 4SGEN-64EO</t>
   </si>
   <si>
     <t>Thẻ nhớ 64Gb KBT</t>
   </si>
   <si>
     <t>Thẻ nhớ 64Gb Kingston</t>
   </si>
   <si>
     <t>Thẻ nhớ 64Gb Patriot</t>
   </si>
   <si>
-    <t>Thẻ nhớ Imou 32GB</t>
-[...4 lines deleted...]
-  <si>
     <t>Thẻ nhớ Sandisk 128Gb</t>
   </si>
   <si>
     <t>Thẻ nhớ Sandisk 256gb</t>
   </si>
   <si>
     <t>Usb</t>
   </si>
   <si>
     <t>USB 128Gb Kingston DTX 3.2 Gen 1</t>
   </si>
   <si>
     <t>USB 128Gb Kingston DTXM 3.2 DataTraveler Exodia M</t>
   </si>
   <si>
     <t>USB 128Gb Sandisk Ultra Dual Drive Luxe Type-C DDC4 SDDDC4</t>
   </si>
   <si>
     <t>USB 256Gb Kingston DTX 3.2 Gen 1</t>
   </si>
   <si>
-    <t>USB 32Gb Kingston DT101</t>
-[...7 lines deleted...]
-  <si>
     <t>USB 32Gb Kioxia U202</t>
   </si>
   <si>
-    <t>USB 32Gb Sandisk CZ71</t>
-[...1 lines deleted...]
-  <si>
     <t>USB 32Gb Sandisk Ultra Dual Drive Luxe Type-C DDC4 SDDDC4</t>
   </si>
   <si>
     <t>USB 64Gb Kingston DTX 3.2 Gen 1</t>
   </si>
   <si>
     <t>USB 64Gb Kingston DTXON 3.2 Flash DataTraveler Exodia Onyx</t>
   </si>
   <si>
     <t>USB 64Gb Lexar</t>
   </si>
   <si>
     <t>USB 64Gb Sandisk Ultra Dual Drive Luxe Type-C DDC4 SDDDC4</t>
-  </si>
-[...1 lines deleted...]
-    <t>USB Sandisk CZ600 32GB</t>
   </si>
   <si>
     <t>Đọc Thẻ Nhớ</t>
   </si>
   <si>
     <t>Đầu đọc thẻ nhớ card reader micro SD + TF SD cổng usb 3.0 + type C + Lightning</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM010</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM016</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM022 (SD/MMC/MS/XD)</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM025-0712 đa năng</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM330 3.0</t>
   </si>
   <si>
     <t>Đọc thẻ nhớ SSK SCRM331(SD/MICRO SD)</t>
   </si>
@@ -3319,54 +3304,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E947"/>
+  <dimension ref="A1:E941"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A937" sqref="A937:E937"/>
+      <selection activeCell="A931" sqref="A931:E931"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -4787,12526 +4772,12436 @@
       </c>
       <c r="B100" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E100" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="9">
-        <v>250000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="9">
-        <v>5931900.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="9">
-        <v>5300000.0</v>
+        <v>5931900.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="9">
-        <v>5335000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="9">
-        <v>5290000.0</v>
+        <v>5335000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="9">
-        <v>600000.0</v>
+        <v>5290000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="9">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="9">
-        <v>9000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="9">
-        <v>4800000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
         <v>10</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="9">
+        <v>4800000.0</v>
+      </c>
+      <c r="E110" s="3"/>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="2">
+        <v>11</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="9">
         <v>420000.0</v>
       </c>
-      <c r="E110" s="3"/>
-[...8 lines deleted...]
-      <c r="E111" s="20"/>
+      <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" s="23" t="s">
+      <c r="A112" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="B112" s="20"/>
+      <c r="C112" s="21"/>
+      <c r="D112" s="22"/>
+      <c r="E112" s="20"/>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B112" s="24" t="s">
+      <c r="B113" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C112" s="25" t="s">
+      <c r="C113" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D112" s="26" t="s">
+      <c r="D113" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E112" s="24" t="s">
+      <c r="E113" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D114" s="9">
-        <v>1100000.0</v>
+        <v>4104000.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
-      <c r="A115" s="19" t="s">
+      <c r="A115" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B115" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B115" s="20"/>
-[...2 lines deleted...]
-      <c r="E115" s="20"/>
+      <c r="C115" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
-      <c r="A116" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A116" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E117" s="3"/>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B118" s="20"/>
+      <c r="C118" s="21"/>
+      <c r="D118" s="22"/>
+      <c r="E118" s="20"/>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B119" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B117" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D117" s="9">
+      <c r="B120" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="9">
         <v>700000.0</v>
       </c>
-      <c r="E117" s="3"/>
-[...2 lines deleted...]
-      <c r="A118" s="2" t="s">
+      <c r="E120" s="3"/>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B118" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D118" s="9">
+      <c r="B121" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="9">
         <v>2600000.0</v>
       </c>
-      <c r="E118" s="3"/>
-[...36 lines deleted...]
-      </c>
+      <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="9">
-        <v>245000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B123" s="3" t="s">
+      <c r="A123" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C123" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="3"/>
+      <c r="B123" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="C123" s="17"/>
+      <c r="D123" s="18"/>
+      <c r="E123" s="16"/>
     </row>
     <row r="124" spans="1:5">
-      <c r="A124" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E124" s="3"/>
+      <c r="A124" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B124" s="20"/>
+      <c r="C124" s="21"/>
+      <c r="D124" s="22"/>
+      <c r="E124" s="20"/>
     </row>
     <row r="125" spans="1:5">
-      <c r="A125" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E125" s="3"/>
+      <c r="A125" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C125" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D126" s="9">
-        <v>260000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="9">
-        <v>570000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="9">
-        <v>680000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="D129" s="9">
-        <v>350000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="9">
+        <v>260000.0</v>
+      </c>
+      <c r="E130" s="3"/>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="9">
+        <v>570000.0</v>
+      </c>
+      <c r="E131" s="3"/>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="9">
+        <v>680000.0</v>
+      </c>
+      <c r="E132" s="3"/>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D133" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E133" s="3"/>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="2" t="s">
         <v>26</v>
-      </c>
-[...58 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="9">
-        <v>300000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D135" s="9">
-        <v>550000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="9">
-        <v>290000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="9">
-        <v>320000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="9">
-        <v>313000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="9">
-        <v>313000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="9">
-        <v>563000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="9">
-        <v>1300000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="9">
-        <v>1100000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D143" s="9">
-        <v>450000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="9">
-        <v>310000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="D145" s="9">
-        <v>460000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="9">
-        <v>390000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="9">
-        <v>663000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="D148" s="9">
-        <v>500000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="D149" s="9">
-        <v>310000.0</v>
+        <v>460000.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D150" s="9">
-        <v>325000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
-      <c r="A151" s="19" t="s">
+      <c r="A151" s="2">
+        <v>26</v>
+      </c>
+      <c r="B151" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="B151" s="20"/>
-[...2 lines deleted...]
-      <c r="E151" s="20"/>
+      <c r="C151" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="9">
+        <v>663000.0</v>
+      </c>
+      <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
-      <c r="A152" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A152" s="2">
+        <v>27</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D152" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
-      <c r="A153" s="2" t="s">
-        <v>9</v>
+      <c r="A153" s="2">
+        <v>28</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D153" s="9">
-        <v>325000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
-      <c r="A154" s="2" t="s">
-        <v>12</v>
+      <c r="A154" s="2">
+        <v>29</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D154" s="9">
         <v>325000.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
-      <c r="A155" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B155" s="3" t="s">
+      <c r="A155" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="C155" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E155" s="3"/>
+      <c r="B155" s="20"/>
+      <c r="C155" s="21"/>
+      <c r="D155" s="22"/>
+      <c r="E155" s="20"/>
     </row>
     <row r="156" spans="1:5">
-      <c r="A156" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E156" s="3"/>
+      <c r="A156" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C156" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E156" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B157" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C157" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="C157" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="9">
-        <v>72000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D158" s="9">
-        <v>60000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="9">
-        <v>60000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="9">
-        <v>60000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="9">
-        <v>60000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
-      <c r="A162" s="2">
-        <v>10</v>
+      <c r="A162" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="9">
         <v>60000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
-      <c r="A163" s="2">
-        <v>11</v>
+      <c r="A163" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="9">
-        <v>80000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="2">
-        <v>12</v>
+      <c r="A164" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="9">
         <v>60000.0</v>
       </c>
       <c r="E164" s="3"/>
     </row>
     <row r="165" spans="1:5">
-      <c r="A165" s="2">
-        <v>13</v>
+      <c r="A165" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="2">
+        <v>10</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E166" s="3"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="2">
+        <v>11</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="9">
+        <v>80000.0</v>
+      </c>
+      <c r="E167" s="3"/>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="2">
+        <v>12</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E168" s="3"/>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="2">
+        <v>13</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="9">
         <v>72000.0</v>
       </c>
-      <c r="E165" s="3"/>
-[...11 lines deleted...]
-      <c r="A167" s="23" t="s">
+      <c r="E169" s="3"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B170" s="20"/>
+      <c r="C170" s="21"/>
+      <c r="D170" s="22"/>
+      <c r="E170" s="20"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B167" s="24" t="s">
+      <c r="B171" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C167" s="25" t="s">
+      <c r="C171" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D167" s="26" t="s">
+      <c r="D171" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E167" s="24" t="s">
+      <c r="E171" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="9">
-        <v>450000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="9">
-        <v>550000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
-      <c r="A174" s="19" t="s">
+      <c r="A174" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="B174" s="20"/>
-[...2 lines deleted...]
-      <c r="E174" s="20"/>
+      <c r="C174" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="9">
+        <v>390000.0</v>
+      </c>
+      <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
-      <c r="A175" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A175" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="9">
+        <v>90000.0</v>
+      </c>
+      <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="9">
-        <v>1800000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="9">
-        <v>400000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
-      <c r="A178" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E178" s="3"/>
+      <c r="A178" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B178" s="20"/>
+      <c r="C178" s="21"/>
+      <c r="D178" s="22"/>
+      <c r="E178" s="20"/>
     </row>
     <row r="179" spans="1:5">
-      <c r="A179" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E179" s="3"/>
+      <c r="A179" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C179" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E179" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="9">
-        <v>400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E181" s="3"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="9">
-        <v>720000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E182" s="3"/>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="9">
-        <v>450000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="9">
-        <v>670000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
-      <c r="A185" s="2">
-        <v>10</v>
+      <c r="A185" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="9">
-        <v>774000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
-      <c r="A186" s="2">
-        <v>11</v>
+      <c r="A186" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D186" s="9">
-        <v>920000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
-      <c r="A187" s="2">
-        <v>12</v>
+      <c r="A187" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="9">
-        <v>650000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
-      <c r="A188" s="2">
-        <v>13</v>
+      <c r="A188" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="9">
-        <v>470000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D189" s="9">
-        <v>510000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="9">
-        <v>550000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="9">
-        <v>500000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="9">
-        <v>500000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="9">
-        <v>230000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D194" s="9">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D195" s="9">
-        <v>490000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="9">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="9">
-        <v>650000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
-      <c r="A198" s="15" t="s">
+      <c r="A198" s="2">
+        <v>19</v>
+      </c>
+      <c r="B198" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="B198" s="16" t="s">
+      <c r="C198" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E198" s="3"/>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="2">
+        <v>20</v>
+      </c>
+      <c r="B199" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="C198" s="17"/>
-[...4 lines deleted...]
-      <c r="A199" s="19" t="s">
+      <c r="C199" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="9">
+        <v>490000.0</v>
+      </c>
+      <c r="E199" s="3"/>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="2">
+        <v>21</v>
+      </c>
+      <c r="B200" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="B199" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C200" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
-      <c r="A201" s="2" t="s">
-        <v>9</v>
+      <c r="A201" s="2">
+        <v>22</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="9">
-        <v>3500000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
-      <c r="A202" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B202" s="3" t="s">
+      <c r="A202" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="C202" s="6" t="s">
+      <c r="B202" s="16" t="s">
         <v>207</v>
       </c>
-      <c r="D202" s="9">
-[...2 lines deleted...]
-      <c r="E202" s="3"/>
+      <c r="C202" s="17"/>
+      <c r="D202" s="18"/>
+      <c r="E202" s="16"/>
     </row>
     <row r="203" spans="1:5">
-      <c r="A203" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B203" s="3" t="s">
+      <c r="A203" s="19" t="s">
         <v>208</v>
       </c>
-      <c r="C203" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E203" s="3"/>
+      <c r="B203" s="20"/>
+      <c r="C203" s="21"/>
+      <c r="D203" s="22"/>
+      <c r="E203" s="20"/>
     </row>
     <row r="204" spans="1:5">
-      <c r="A204" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E204" s="3"/>
+      <c r="A204" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B204" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E204" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="D205" s="9">
-        <v>1200000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B206" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C206" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="C206" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" s="9">
-        <v>3100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="D207" s="9">
-        <v>1700000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D208" s="9">
-        <v>1800000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="19" t="s">
+      <c r="A209" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B209" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="B209" s="20"/>
-[...2 lines deleted...]
-      <c r="E209" s="20"/>
+      <c r="C209" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D209" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
-      <c r="A210" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A210" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="9">
+        <v>3100000.0</v>
+      </c>
+      <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D211" s="9">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C212" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D212" s="9">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
-      <c r="A213" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E213" s="3"/>
+      <c r="A213" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="B213" s="20"/>
+      <c r="C213" s="21"/>
+      <c r="D213" s="22"/>
+      <c r="E213" s="20"/>
     </row>
     <row r="214" spans="1:5">
-      <c r="A214" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E214" s="3"/>
+      <c r="A214" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E214" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D215" s="9">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D216" s="9">
-        <v>3500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C217" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D217" s="9">
-        <v>3800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D218" s="9">
-        <v>4200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D219" s="9">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
-      <c r="A220" s="2">
-        <v>10</v>
+      <c r="A220" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D220" s="9">
-        <v>700000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
-      <c r="A221" s="2">
-        <v>11</v>
+      <c r="A221" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="9">
+        <v>3800000.0</v>
+      </c>
+      <c r="E221" s="3"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="9">
+        <v>4200000.0</v>
+      </c>
+      <c r="E222" s="3"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D223" s="9">
+        <v>490000.0</v>
+      </c>
+      <c r="E223" s="3"/>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="2">
+        <v>10</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E224" s="3"/>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="2">
+        <v>11</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E225" s="3"/>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="2">
+        <v>12</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="9">
         <v>850000.0</v>
-      </c>
-[...69 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B227" s="20"/>
       <c r="C227" s="21"/>
       <c r="D227" s="22"/>
       <c r="E227" s="20"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B228" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D228" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E228" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="D229" s="9">
-        <v>15500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
-      <c r="A230" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E230" s="20"/>
+      <c r="A230" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="9">
+        <v>8390000.0</v>
+      </c>
+      <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
-      <c r="A231" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A231" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="9">
+        <v>1150000.0</v>
+      </c>
+      <c r="E231" s="3"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D232" s="9">
-        <v>1000000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="E232" s="3"/>
     </row>
     <row r="233" spans="1:5">
-      <c r="A233" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E233" s="3"/>
+      <c r="A233" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="B233" s="20"/>
+      <c r="C233" s="21"/>
+      <c r="D233" s="22"/>
+      <c r="E233" s="20"/>
     </row>
     <row r="234" spans="1:5">
-      <c r="A234" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E234" s="3"/>
+      <c r="A234" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B234" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E234" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D235" s="9">
-        <v>1850000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="E235" s="3"/>
     </row>
     <row r="236" spans="1:5">
-      <c r="A236" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E236" s="3"/>
+      <c r="A236" s="19" t="s">
+        <v>238</v>
+      </c>
+      <c r="B236" s="20"/>
+      <c r="C236" s="21"/>
+      <c r="D236" s="22"/>
+      <c r="E236" s="20"/>
     </row>
     <row r="237" spans="1:5">
-      <c r="A237" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E237" s="3"/>
+      <c r="A237" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B237" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E237" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="238" spans="1:5">
-      <c r="A238" s="15" t="s">
+      <c r="A238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="B238" s="16" t="s">
+      <c r="C238" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E238" s="3"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B239" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="C238" s="17"/>
-[...4 lines deleted...]
-      <c r="A239" s="19" t="s">
+      <c r="C239" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D239" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E239" s="3"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B240" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="B239" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C240" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="9">
+        <v>1500000.0</v>
+      </c>
+      <c r="E240" s="3"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C241" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D241" s="9">
-        <v>45000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="D242" s="9">
-        <v>470000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
-      <c r="A243" s="19" t="s">
+      <c r="A243" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B243" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="B243" s="20"/>
-[...2 lines deleted...]
-      <c r="E243" s="20"/>
+      <c r="C243" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D243" s="9">
+        <v>165000.0</v>
+      </c>
+      <c r="E243" s="3"/>
     </row>
     <row r="244" spans="1:5">
-      <c r="A244" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A244" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="9">
+        <v>1790000.0</v>
+      </c>
+      <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="9">
-        <v>308000.0</v>
+        <v>1616000.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D246" s="9">
-        <v>219000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
-      <c r="A247" s="2" t="s">
-        <v>14</v>
+      <c r="A247" s="2">
+        <v>10</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D247" s="9">
-        <v>364000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
-      <c r="A248" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E248" s="3"/>
+      <c r="A248" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="B248" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C248" s="17"/>
+      <c r="D248" s="18"/>
+      <c r="E248" s="16"/>
     </row>
     <row r="249" spans="1:5">
-      <c r="A249" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E249" s="3"/>
+      <c r="A249" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="B249" s="20"/>
+      <c r="C249" s="21"/>
+      <c r="D249" s="22"/>
+      <c r="E249" s="20"/>
     </row>
     <row r="250" spans="1:5">
-      <c r="A250" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E250" s="3"/>
+      <c r="A250" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B250" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E250" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C251" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D251" s="9">
-        <v>220000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="E251" s="3"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C252" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D252" s="9">
-        <v>238000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E252" s="3"/>
     </row>
     <row r="253" spans="1:5">
-      <c r="A253" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E253" s="3"/>
+      <c r="A253" s="19" t="s">
+        <v>254</v>
+      </c>
+      <c r="B253" s="20"/>
+      <c r="C253" s="21"/>
+      <c r="D253" s="22"/>
+      <c r="E253" s="20"/>
     </row>
     <row r="254" spans="1:5">
-      <c r="A254" s="2">
-[...11 lines deleted...]
-      <c r="E254" s="3"/>
+      <c r="A254" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B254" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D254" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E254" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="2">
-        <v>11</v>
+      <c r="A255" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D255" s="9">
-        <v>355000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
-      <c r="A256" s="2">
+      <c r="A256" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D256" s="9">
-        <v>650000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
-      <c r="A257" s="2">
-        <v>13</v>
+      <c r="A257" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="9">
-        <v>700000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="E257" s="3"/>
     </row>
     <row r="258" spans="1:5">
-      <c r="A258" s="2">
-        <v>14</v>
+      <c r="A258" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D258" s="9">
-        <v>267000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E258" s="3"/>
     </row>
     <row r="259" spans="1:5">
-      <c r="A259" s="2">
-        <v>15</v>
+      <c r="A259" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="9">
-        <v>130000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E259" s="3"/>
     </row>
     <row r="260" spans="1:5">
-      <c r="A260" s="2">
-        <v>16</v>
+      <c r="A260" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D260" s="9">
-        <v>200000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E260" s="3"/>
     </row>
     <row r="261" spans="1:5">
-      <c r="A261" s="2">
-        <v>17</v>
+      <c r="A261" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D261" s="9">
-        <v>215000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E261" s="3"/>
     </row>
     <row r="262" spans="1:5">
-      <c r="A262" s="2">
-        <v>18</v>
+      <c r="A262" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D262" s="9">
+        <v>238000.0</v>
+      </c>
+      <c r="E262" s="3"/>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D263" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E263" s="3"/>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="2">
+        <v>10</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D264" s="9">
+        <v>390000.0</v>
+      </c>
+      <c r="E264" s="3"/>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="2">
+        <v>11</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C265" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" s="9">
+        <v>355000.0</v>
+      </c>
+      <c r="E265" s="3"/>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="2">
+        <v>12</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C266" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E266" s="3"/>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="2">
+        <v>13</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D267" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E267" s="3"/>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="2">
+        <v>14</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C268" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" s="9">
+        <v>267000.0</v>
+      </c>
+      <c r="E268" s="3"/>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="2">
+        <v>15</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C269" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D269" s="9">
+        <v>130000.0</v>
+      </c>
+      <c r="E269" s="3"/>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="2">
+        <v>16</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C270" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D270" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E270" s="3"/>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="2">
+        <v>17</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D271" s="9">
+        <v>215000.0</v>
+      </c>
+      <c r="E271" s="3"/>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="2">
+        <v>18</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="C272" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D272" s="9">
         <v>100000.0</v>
       </c>
-      <c r="E262" s="3"/>
-[...141 lines deleted...]
-      <c r="E272" s="16"/>
+      <c r="E272" s="3"/>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="19" t="s">
         <v>273</v>
       </c>
       <c r="B273" s="20"/>
       <c r="C273" s="21"/>
       <c r="D273" s="22"/>
       <c r="E273" s="20"/>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B274" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D274" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E274" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D275" s="9">
         <v>250000.0</v>
       </c>
       <c r="E275" s="3"/>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>275</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D276" s="9">
-        <v>290000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="E276" s="3"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>276</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D277" s="9">
-        <v>1050000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="E277" s="3"/>
     </row>
     <row r="278" spans="1:5">
-      <c r="A278" s="19" t="s">
+      <c r="A278" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B278" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="B278" s="20"/>
-[...2 lines deleted...]
-      <c r="E278" s="20"/>
+      <c r="C278" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D278" s="9">
+        <v>270000.0</v>
+      </c>
+      <c r="E278" s="3"/>
     </row>
     <row r="279" spans="1:5">
-      <c r="A279" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A279" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C279" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D279" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E279" s="3"/>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C280" s="6" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D280" s="9">
-        <v>500000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="E280" s="3"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C281" s="6" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D281" s="9">
-        <v>550000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E281" s="3"/>
     </row>
     <row r="282" spans="1:5">
-      <c r="A282" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B282" s="3" t="s">
+      <c r="A282" s="15" t="s">
         <v>281</v>
       </c>
-      <c r="C282" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E282" s="3"/>
+      <c r="B282" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="C282" s="17"/>
+      <c r="D282" s="18"/>
+      <c r="E282" s="16"/>
     </row>
     <row r="283" spans="1:5">
-      <c r="A283" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E283" s="3"/>
+      <c r="A283" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="B283" s="20"/>
+      <c r="C283" s="21"/>
+      <c r="D283" s="22"/>
+      <c r="E283" s="20"/>
     </row>
     <row r="284" spans="1:5">
-      <c r="A284" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E284" s="3"/>
+      <c r="A284" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B284" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E284" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>284</v>
       </c>
       <c r="C285" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D285" s="9">
-        <v>1100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E285" s="3"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C286" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D286" s="9">
-        <v>3000000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E286" s="3"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D287" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E287" s="3"/>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="19" t="s">
+        <v>287</v>
+      </c>
+      <c r="B288" s="20"/>
+      <c r="C288" s="21"/>
+      <c r="D288" s="22"/>
+      <c r="E288" s="20"/>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B289" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E289" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D290" s="9">
         <v>500000.0</v>
       </c>
-      <c r="E287" s="3"/>
-[...43 lines deleted...]
-      </c>
       <c r="E290" s="3"/>
     </row>
     <row r="291" spans="1:5">
-      <c r="A291" s="2">
+      <c r="A291" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>290</v>
       </c>
       <c r="C291" s="6" t="s">
-        <v>11</v>
+        <v>289</v>
       </c>
       <c r="D291" s="9">
-        <v>1400000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E291" s="3"/>
     </row>
     <row r="292" spans="1:5">
-      <c r="A292" s="2">
-        <v>13</v>
+      <c r="A292" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D292" s="9">
-        <v>1060000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E292" s="3"/>
     </row>
     <row r="293" spans="1:5">
-      <c r="A293" s="2">
-        <v>14</v>
+      <c r="A293" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>292</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D293" s="9">
-        <v>1100000.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="E293" s="3"/>
     </row>
     <row r="294" spans="1:5">
-      <c r="A294" s="2">
-        <v>15</v>
+      <c r="A294" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D294" s="9">
-        <v>1700000.0</v>
+        <v>880000.0</v>
       </c>
       <c r="E294" s="3"/>
     </row>
     <row r="295" spans="1:5">
-      <c r="A295" s="2">
-        <v>16</v>
+      <c r="A295" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="9">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E295" s="3"/>
     </row>
     <row r="296" spans="1:5">
-      <c r="A296" s="2">
-        <v>17</v>
+      <c r="A296" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D296" s="9">
-        <v>1050000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E296" s="3"/>
     </row>
     <row r="297" spans="1:5">
-      <c r="A297" s="2">
-        <v>18</v>
+      <c r="A297" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D297" s="9">
-        <v>975000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E297" s="3"/>
     </row>
     <row r="298" spans="1:5">
-      <c r="A298" s="2">
-        <v>19</v>
+      <c r="A298" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D298" s="9">
+        <v>1910000.0</v>
+      </c>
+      <c r="E298" s="3"/>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="2">
+        <v>10</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D299" s="9">
+        <v>921700.0</v>
+      </c>
+      <c r="E299" s="3"/>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="2">
+        <v>11</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C300" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D300" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E300" s="3"/>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="2">
+        <v>12</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D301" s="9">
+        <v>1400000.0</v>
+      </c>
+      <c r="E301" s="3"/>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="2">
+        <v>13</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D302" s="9">
+        <v>1060000.0</v>
+      </c>
+      <c r="E302" s="3"/>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="2">
+        <v>14</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C303" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D303" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E303" s="3"/>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="2">
+        <v>15</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D304" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E304" s="3"/>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="2">
+        <v>16</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C305" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D305" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E305" s="3"/>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="2">
+        <v>17</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C306" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D306" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E306" s="3"/>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="2">
+        <v>18</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C307" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D307" s="9">
+        <v>975000.0</v>
+      </c>
+      <c r="E307" s="3"/>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="2">
+        <v>19</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C308" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D308" s="9">
         <v>3700000.0</v>
       </c>
-      <c r="E298" s="3"/>
-[...11 lines deleted...]
-      <c r="A300" s="23" t="s">
+      <c r="E308" s="3"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="B309" s="20"/>
+      <c r="C309" s="21"/>
+      <c r="D309" s="22"/>
+      <c r="E309" s="20"/>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B300" s="24" t="s">
+      <c r="B310" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C300" s="25" t="s">
+      <c r="C310" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D300" s="26" t="s">
+      <c r="D310" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E300" s="24" t="s">
+      <c r="E310" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
-      <c r="A301" s="2" t="s">
+    <row r="311" spans="1:5">
+      <c r="A311" s="2" t="s">
         <v>9</v>
-      </c>
-[...148 lines deleted...]
-        <v>11</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>309</v>
       </c>
       <c r="C311" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D311" s="9">
-        <v>5200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E311" s="3"/>
     </row>
     <row r="312" spans="1:5">
-      <c r="A312" s="2">
+      <c r="A312" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D312" s="9">
         <v>3100000.0</v>
       </c>
       <c r="E312" s="3"/>
     </row>
     <row r="313" spans="1:5">
-      <c r="A313" s="2">
-        <v>13</v>
+      <c r="A313" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D313" s="9">
-        <v>5200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E313" s="3"/>
     </row>
     <row r="314" spans="1:5">
-      <c r="A314" s="2">
-        <v>14</v>
+      <c r="A314" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="9">
-        <v>7735000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E314" s="3"/>
     </row>
     <row r="315" spans="1:5">
-      <c r="A315" s="2">
-        <v>15</v>
+      <c r="A315" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="9">
-        <v>4160000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E315" s="3"/>
     </row>
     <row r="316" spans="1:5">
-      <c r="A316" s="2">
-        <v>16</v>
+      <c r="A316" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D316" s="9">
-        <v>8177000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E316" s="3"/>
     </row>
     <row r="317" spans="1:5">
-      <c r="A317" s="2">
-        <v>17</v>
+      <c r="A317" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>315</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D317" s="9">
-        <v>1500000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="E317" s="3"/>
     </row>
     <row r="318" spans="1:5">
-      <c r="A318" s="2">
-        <v>18</v>
+      <c r="A318" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="9">
-        <v>1500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="E318" s="3"/>
     </row>
     <row r="319" spans="1:5">
-      <c r="A319" s="2">
-        <v>19</v>
+      <c r="A319" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D319" s="9">
-        <v>1560000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E319" s="3"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D320" s="9">
-        <v>1700000.0</v>
+        <v>3150000.0</v>
       </c>
       <c r="E320" s="3"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="2">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>319</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D321" s="9">
-        <v>1300000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E321" s="3"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="2">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D322" s="9">
-        <v>1700000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E322" s="3"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="2">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D323" s="9">
-        <v>1880000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E323" s="3"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="2">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D324" s="9">
-        <v>2100000.0</v>
+        <v>7735000.0</v>
       </c>
       <c r="E324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D325" s="9">
-        <v>1900000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="E325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D326" s="9">
-        <v>7500000.0</v>
+        <v>8177000.0</v>
       </c>
       <c r="E326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D327" s="9">
-        <v>2653000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="D328" s="9">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E328" s="3"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D329" s="9">
-        <v>2540000.0</v>
+        <v>1560000.0</v>
       </c>
       <c r="E329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D330" s="9">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E330" s="3"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D331" s="9">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E331" s="3"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D332" s="9">
-        <v>1200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="9">
-        <v>2500000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="E333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D334" s="9">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="E334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="2">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="9">
-        <v>1400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E335" s="3"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="2">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="9">
-        <v>2700000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="E336" s="3"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="2">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="9">
-        <v>4000000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="E337" s="3"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="2">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B338" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C338" s="6" t="s">
         <v>337</v>
       </c>
-      <c r="C338" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D338" s="9">
-        <v>2580000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E338" s="3"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="2">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>338</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D339" s="9">
-        <v>3100000.0</v>
+        <v>2540000.0</v>
       </c>
       <c r="E339" s="3"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="2">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>339</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D340" s="9">
-        <v>3600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E340" s="3"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="2">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>340</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D341" s="9">
-        <v>6000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E341" s="3"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="2">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>341</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D342" s="9">
-        <v>3168000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E342" s="3"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="2">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>342</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D343" s="9">
-        <v>8125000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E343" s="3"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="2">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>343</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D344" s="9">
-        <v>4500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E344" s="3"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="2">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="9">
-        <v>1260000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E345" s="3"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="2">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>345</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D346" s="9">
-        <v>5200000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E346" s="3"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="2">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>346</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D347" s="9">
-        <v>2300000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E347" s="3"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="2">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>347</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D348" s="9">
+        <v>2580000.0</v>
+      </c>
+      <c r="E348" s="3"/>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="2">
+        <v>39</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D349" s="9">
+        <v>3100000.0</v>
+      </c>
+      <c r="E349" s="3"/>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="2">
+        <v>40</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="C350" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D350" s="9">
+        <v>3600000.0</v>
+      </c>
+      <c r="E350" s="3"/>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="2">
+        <v>41</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C351" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D351" s="9">
+        <v>6000000.0</v>
+      </c>
+      <c r="E351" s="3"/>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="2">
+        <v>42</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="C352" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D352" s="9">
+        <v>3168000.0</v>
+      </c>
+      <c r="E352" s="3"/>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="2">
+        <v>43</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C353" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D353" s="9">
+        <v>8125000.0</v>
+      </c>
+      <c r="E353" s="3"/>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="2">
+        <v>44</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C354" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D354" s="9">
+        <v>4500000.0</v>
+      </c>
+      <c r="E354" s="3"/>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="2">
+        <v>45</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D355" s="9">
+        <v>1260000.0</v>
+      </c>
+      <c r="E355" s="3"/>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="2">
+        <v>46</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C356" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D356" s="9">
+        <v>5200000.0</v>
+      </c>
+      <c r="E356" s="3"/>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="2">
+        <v>47</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="C357" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D357" s="9">
+        <v>2300000.0</v>
+      </c>
+      <c r="E357" s="3"/>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="2">
+        <v>48</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C358" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D358" s="9">
         <v>2000000.0</v>
       </c>
-      <c r="E348" s="3"/>
-[...136 lines deleted...]
-      </c>
       <c r="E358" s="3"/>
     </row>
     <row r="359" spans="1:5">
-      <c r="A359" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E359" s="3"/>
+      <c r="A359" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="B359" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="C359" s="17"/>
+      <c r="D359" s="18"/>
+      <c r="E359" s="16"/>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="19" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B360" s="20"/>
       <c r="C360" s="21"/>
       <c r="D360" s="22"/>
       <c r="E360" s="20"/>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B361" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D361" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E361" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="362" spans="1:5">
-      <c r="A362" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E362" s="3"/>
+      <c r="A362" s="19" t="s">
+        <v>361</v>
+      </c>
+      <c r="B362" s="20"/>
+      <c r="C362" s="21"/>
+      <c r="D362" s="22"/>
+      <c r="E362" s="20"/>
     </row>
     <row r="363" spans="1:5">
-      <c r="A363" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E363" s="3"/>
+      <c r="A363" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B363" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C363" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E363" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C364" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D364" s="9">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E364" s="3"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C365" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D365" s="9">
-        <v>150000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E365" s="3"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C366" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D366" s="9">
-        <v>180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E366" s="3"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B367" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C367" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D367" s="9">
-        <v>160000.0</v>
+        <v>278400.0</v>
       </c>
       <c r="E367" s="3"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C368" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D368" s="9">
-        <v>170000.0</v>
+        <v>196500.0</v>
       </c>
       <c r="E368" s="3"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D369" s="9">
-        <v>140000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E369" s="3"/>
     </row>
     <row r="370" spans="1:5">
-      <c r="A370" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E370" s="3"/>
+      <c r="A370" s="19" t="s">
+        <v>368</v>
+      </c>
+      <c r="B370" s="20"/>
+      <c r="C370" s="21"/>
+      <c r="D370" s="22"/>
+      <c r="E370" s="20"/>
     </row>
     <row r="371" spans="1:5">
-      <c r="A371" s="2">
-[...11 lines deleted...]
-      <c r="E371" s="3"/>
+      <c r="A371" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B371" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C371" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D371" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E371" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="372" spans="1:5">
-      <c r="A372" s="2">
-        <v>11</v>
+      <c r="A372" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>369</v>
       </c>
       <c r="C372" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D372" s="9">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E372" s="3"/>
     </row>
     <row r="373" spans="1:5">
-      <c r="A373" s="2">
+      <c r="A373" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>370</v>
       </c>
       <c r="C373" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D373" s="9">
-        <v>220000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E373" s="3"/>
     </row>
     <row r="374" spans="1:5">
-      <c r="A374" s="2">
-        <v>13</v>
+      <c r="A374" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D374" s="9">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E374" s="3"/>
     </row>
     <row r="375" spans="1:5">
-      <c r="A375" s="2">
-        <v>14</v>
+      <c r="A375" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D375" s="9">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E375" s="3"/>
     </row>
     <row r="376" spans="1:5">
-      <c r="A376" s="2">
-        <v>15</v>
+      <c r="A376" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>373</v>
       </c>
       <c r="C376" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D376" s="9">
-        <v>260000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E376" s="3"/>
     </row>
     <row r="377" spans="1:5">
-      <c r="A377" s="2">
-        <v>16</v>
+      <c r="A377" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C377" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D377" s="9">
-        <v>288000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E377" s="3"/>
     </row>
     <row r="378" spans="1:5">
-      <c r="A378" s="2">
-        <v>17</v>
+      <c r="A378" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C378" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D378" s="9">
-        <v>350000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E378" s="3"/>
     </row>
     <row r="379" spans="1:5">
-      <c r="A379" s="2">
-        <v>18</v>
+      <c r="A379" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C379" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D379" s="9">
-        <v>368000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E379" s="3"/>
     </row>
     <row r="380" spans="1:5">
-      <c r="A380" s="2">
-        <v>19</v>
+      <c r="A380" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D380" s="9">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E380" s="3"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>378</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>379</v>
+        <v>11</v>
       </c>
       <c r="D381" s="9">
-        <v>250000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E381" s="3"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="2">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B382" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C382" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D382" s="9">
-        <v>300000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E382" s="3"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="2">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B383" s="3" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C383" s="6" t="s">
-        <v>382</v>
+        <v>11</v>
       </c>
       <c r="D383" s="9">
-        <v>90000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E383" s="3"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="2">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C384" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D384" s="9">
-        <v>310000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E384" s="3"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="2">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C385" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D385" s="9">
-        <v>270000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E385" s="3"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B386" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C386" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D386" s="9">
+        <v>260000.0</v>
+      </c>
+      <c r="E386" s="3"/>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="2">
+        <v>16</v>
+      </c>
+      <c r="B387" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C387" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D387" s="9">
+        <v>288000.0</v>
+      </c>
+      <c r="E387" s="3"/>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="2">
+        <v>17</v>
+      </c>
+      <c r="B388" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="C386" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A387" s="19" t="s">
+      <c r="C388" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D388" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E388" s="3"/>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="2">
+        <v>18</v>
+      </c>
+      <c r="B389" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="B387" s="20"/>
-[...25 lines deleted...]
-      <c r="B389" s="3" t="s">
+      <c r="C389" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D389" s="9">
+        <v>368000.0</v>
+      </c>
+      <c r="E389" s="3"/>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="2">
+        <v>19</v>
+      </c>
+      <c r="B390" s="3" t="s">
         <v>387</v>
       </c>
-      <c r="C389" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B390" s="3" t="s">
+      <c r="C390" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D390" s="9">
+        <v>140000.0</v>
+      </c>
+      <c r="E390" s="3"/>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="2">
+        <v>20</v>
+      </c>
+      <c r="B391" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="C390" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B391" s="3" t="s">
+      <c r="C391" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="C391" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" s="9">
-        <v>588000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E391" s="3"/>
     </row>
     <row r="392" spans="1:5">
-      <c r="A392" s="2" t="s">
-        <v>16</v>
+      <c r="A392" s="2">
+        <v>21</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>390</v>
       </c>
       <c r="C392" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D392" s="9">
-        <v>1238000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E392" s="3"/>
     </row>
     <row r="393" spans="1:5">
-      <c r="A393" s="2" t="s">
-        <v>18</v>
+      <c r="A393" s="2">
+        <v>22</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C393" s="6" t="s">
-        <v>11</v>
+        <v>392</v>
       </c>
       <c r="D393" s="9">
-        <v>260000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E393" s="3"/>
     </row>
     <row r="394" spans="1:5">
-      <c r="A394" s="2" t="s">
-        <v>20</v>
+      <c r="A394" s="2">
+        <v>23</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C394" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D394" s="9">
-        <v>663000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E394" s="3"/>
     </row>
     <row r="395" spans="1:5">
-      <c r="A395" s="2" t="s">
-        <v>22</v>
+      <c r="A395" s="2">
+        <v>24</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C395" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D395" s="9">
-        <v>1500000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E395" s="3"/>
     </row>
     <row r="396" spans="1:5">
-      <c r="A396" s="2" t="s">
-        <v>24</v>
+      <c r="A396" s="2">
+        <v>25</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C396" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D396" s="9">
-        <v>1600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E396" s="3"/>
     </row>
     <row r="397" spans="1:5">
-      <c r="A397" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E397" s="3"/>
+      <c r="A397" s="19" t="s">
+        <v>396</v>
+      </c>
+      <c r="B397" s="20"/>
+      <c r="C397" s="21"/>
+      <c r="D397" s="22"/>
+      <c r="E397" s="20"/>
     </row>
     <row r="398" spans="1:5">
-      <c r="A398" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B398" s="16" t="s">
+      <c r="A398" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B398" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C398" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D398" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E398" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B399" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="C398" s="17"/>
-[...4 lines deleted...]
-      <c r="A399" s="19" t="s">
+      <c r="C399" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D399" s="9">
+        <v>680000.0</v>
+      </c>
+      <c r="E399" s="3"/>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B400" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="B399" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C400" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D400" s="9">
+        <v>540000.0</v>
+      </c>
+      <c r="E400" s="3"/>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>399</v>
       </c>
       <c r="C401" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D401" s="9">
-        <v>910000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E401" s="3"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>400</v>
       </c>
       <c r="C402" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D402" s="9">
-        <v>2016000.0</v>
+        <v>1238000.0</v>
       </c>
       <c r="E402" s="3"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>401</v>
       </c>
       <c r="C403" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D403" s="9">
-        <v>400000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E403" s="3"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C404" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D404" s="9">
-        <v>850000.0</v>
+        <v>663000.0</v>
       </c>
       <c r="E404" s="3"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D405" s="9">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E405" s="3"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>404</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D406" s="9">
-        <v>400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E406" s="3"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>405</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D407" s="9">
-        <v>1800000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E407" s="3"/>
     </row>
     <row r="408" spans="1:5">
-      <c r="A408" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B408" s="3" t="s">
+      <c r="A408" s="15" t="s">
         <v>406</v>
       </c>
-      <c r="C408" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E408" s="3"/>
+      <c r="B408" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="C408" s="17"/>
+      <c r="D408" s="18"/>
+      <c r="E408" s="16"/>
     </row>
     <row r="409" spans="1:5">
-      <c r="A409" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E409" s="3"/>
+      <c r="A409" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="B409" s="20"/>
+      <c r="C409" s="21"/>
+      <c r="D409" s="22"/>
+      <c r="E409" s="20"/>
     </row>
     <row r="410" spans="1:5">
-      <c r="A410" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E410" s="20"/>
+      <c r="A410" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B410" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C410" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D410" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E410" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="411" spans="1:5">
-      <c r="A411" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A411" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B411" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C411" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D411" s="9">
+        <v>910000.0</v>
+      </c>
+      <c r="E411" s="3"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B412" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D412" s="9">
-        <v>2500000.0</v>
+        <v>2016000.0</v>
       </c>
       <c r="E412" s="3"/>
     </row>
     <row r="413" spans="1:5">
-      <c r="A413" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E413" s="20"/>
+      <c r="A413" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B413" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C413" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D413" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E413" s="3"/>
     </row>
     <row r="414" spans="1:5">
-      <c r="A414" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A414" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B414" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D414" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E414" s="3"/>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B415" s="3" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C415" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D415" s="9">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E415" s="3"/>
     </row>
     <row r="416" spans="1:5">
-      <c r="A416" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E416" s="20"/>
+      <c r="A416" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B416" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C416" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D416" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E416" s="3"/>
     </row>
     <row r="417" spans="1:5">
-      <c r="A417" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A417" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B417" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="C417" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D417" s="9">
+        <v>1800000.0</v>
+      </c>
+      <c r="E417" s="3"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D418" s="9">
-        <v>2041000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E418" s="3"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="2" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B419" s="3" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D419" s="9">
-        <v>580000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E419" s="3"/>
     </row>
     <row r="420" spans="1:5">
-      <c r="A420" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E420" s="3"/>
+      <c r="A420" s="19" t="s">
+        <v>418</v>
+      </c>
+      <c r="B420" s="20"/>
+      <c r="C420" s="21"/>
+      <c r="D420" s="22"/>
+      <c r="E420" s="20"/>
     </row>
     <row r="421" spans="1:5">
-      <c r="A421" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E421" s="3"/>
+      <c r="A421" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B421" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D421" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E421" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D422" s="9">
-        <v>750000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E422" s="3"/>
     </row>
     <row r="423" spans="1:5">
-      <c r="A423" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E423" s="3"/>
+      <c r="A423" s="19" t="s">
+        <v>420</v>
+      </c>
+      <c r="B423" s="20"/>
+      <c r="C423" s="21"/>
+      <c r="D423" s="22"/>
+      <c r="E423" s="20"/>
     </row>
     <row r="424" spans="1:5">
-      <c r="A424" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E424" s="3"/>
+      <c r="A424" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B424" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C424" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D424" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E424" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B425" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C425" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D425" s="9">
-        <v>585000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E425" s="3"/>
     </row>
     <row r="426" spans="1:5">
-      <c r="A426" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E426" s="3"/>
+      <c r="A426" s="19" t="s">
+        <v>422</v>
+      </c>
+      <c r="B426" s="20"/>
+      <c r="C426" s="21"/>
+      <c r="D426" s="22"/>
+      <c r="E426" s="20"/>
     </row>
     <row r="427" spans="1:5">
-      <c r="A427" s="2">
-[...11 lines deleted...]
-      <c r="E427" s="3"/>
+      <c r="A427" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B427" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C427" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D427" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E427" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="428" spans="1:5">
-      <c r="A428" s="2">
-        <v>11</v>
+      <c r="A428" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>423</v>
       </c>
       <c r="C428" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D428" s="9">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E428" s="3"/>
     </row>
     <row r="429" spans="1:5">
-      <c r="A429" s="2">
+      <c r="A429" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>424</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D429" s="9">
-        <v>1500000.0</v>
+        <v>2041000.0</v>
       </c>
       <c r="E429" s="3"/>
     </row>
     <row r="430" spans="1:5">
-      <c r="A430" s="2">
-        <v>13</v>
+      <c r="A430" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>425</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D430" s="9">
-        <v>1700000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E430" s="3"/>
     </row>
     <row r="431" spans="1:5">
-      <c r="A431" s="2">
-        <v>14</v>
+      <c r="A431" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>426</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D431" s="9">
-        <v>1600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E431" s="3"/>
     </row>
     <row r="432" spans="1:5">
-      <c r="A432" s="2">
-        <v>15</v>
+      <c r="A432" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>427</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D432" s="9">
-        <v>1900000.0</v>
+        <v>1830000.0</v>
       </c>
       <c r="E432" s="3"/>
     </row>
     <row r="433" spans="1:5">
-      <c r="A433" s="2">
-        <v>16</v>
+      <c r="A433" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>428</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D433" s="9">
         <v>750000.0</v>
       </c>
       <c r="E433" s="3"/>
     </row>
     <row r="434" spans="1:5">
-      <c r="A434" s="2">
-        <v>17</v>
+      <c r="A434" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>429</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D434" s="9">
-        <v>750000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E434" s="3"/>
     </row>
     <row r="435" spans="1:5">
-      <c r="A435" s="2">
-        <v>18</v>
+      <c r="A435" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>430</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D435" s="9">
-        <v>2190500.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E435" s="3"/>
     </row>
     <row r="436" spans="1:5">
-      <c r="A436" s="2">
-        <v>19</v>
+      <c r="A436" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>431</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D436" s="9">
+        <v>585000.0</v>
+      </c>
+      <c r="E436" s="3"/>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="2">
+        <v>10</v>
+      </c>
+      <c r="B437" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C437" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D437" s="9">
         <v>800000.0</v>
       </c>
-      <c r="E436" s="3"/>
-[...8 lines deleted...]
-      <c r="E437" s="20"/>
+      <c r="E437" s="3"/>
     </row>
     <row r="438" spans="1:5">
-      <c r="A438" s="23" t="s">
+      <c r="A438" s="2">
+        <v>11</v>
+      </c>
+      <c r="B438" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C438" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D438" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E438" s="3"/>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="2">
+        <v>12</v>
+      </c>
+      <c r="B439" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C439" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D439" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E439" s="3"/>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="2">
+        <v>13</v>
+      </c>
+      <c r="B440" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="C440" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D440" s="9">
+        <v>1500000.0</v>
+      </c>
+      <c r="E440" s="3"/>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="2">
+        <v>14</v>
+      </c>
+      <c r="B441" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C441" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D441" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E441" s="3"/>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="2">
+        <v>15</v>
+      </c>
+      <c r="B442" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C442" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D442" s="9">
+        <v>1600000.0</v>
+      </c>
+      <c r="E442" s="3"/>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="2">
+        <v>16</v>
+      </c>
+      <c r="B443" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D443" s="9">
+        <v>1900000.0</v>
+      </c>
+      <c r="E443" s="3"/>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="2">
+        <v>17</v>
+      </c>
+      <c r="B444" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C444" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D444" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E444" s="3"/>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="2">
+        <v>18</v>
+      </c>
+      <c r="B445" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D445" s="9">
+        <v>560000.0</v>
+      </c>
+      <c r="E445" s="3"/>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="2">
+        <v>19</v>
+      </c>
+      <c r="B446" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="C446" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D446" s="9">
+        <v>2190500.0</v>
+      </c>
+      <c r="E446" s="3"/>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="2">
+        <v>20</v>
+      </c>
+      <c r="B447" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D447" s="9">
+        <v>800000.0</v>
+      </c>
+      <c r="E447" s="3"/>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="19" t="s">
+        <v>443</v>
+      </c>
+      <c r="B448" s="20"/>
+      <c r="C448" s="21"/>
+      <c r="D448" s="22"/>
+      <c r="E448" s="20"/>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B438" s="24" t="s">
+      <c r="B449" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C438" s="25" t="s">
+      <c r="C449" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D438" s="26" t="s">
+      <c r="D449" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E438" s="24" t="s">
+      <c r="E449" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...151 lines deleted...]
-      <c r="E449" s="3"/>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C450" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D450" s="9">
-        <v>267000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E450" s="3"/>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D451" s="9">
-        <v>350000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E451" s="3"/>
     </row>
     <row r="452" spans="1:5">
-      <c r="A452" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E452" s="3"/>
+      <c r="A452" s="19" t="s">
+        <v>446</v>
+      </c>
+      <c r="B452" s="20"/>
+      <c r="C452" s="21"/>
+      <c r="D452" s="22"/>
+      <c r="E452" s="20"/>
     </row>
     <row r="453" spans="1:5">
-      <c r="A453" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E453" s="3"/>
+      <c r="A453" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B453" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C453" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D453" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E453" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B454" s="3" t="s">
         <v>447</v>
       </c>
       <c r="C454" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D454" s="9">
-        <v>250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E454" s="3"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B455" s="3" t="s">
         <v>448</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D455" s="9">
-        <v>109500.0</v>
+        <v>845000.0</v>
       </c>
       <c r="E455" s="3"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>449</v>
       </c>
       <c r="C456" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D456" s="9">
-        <v>591000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E456" s="3"/>
     </row>
     <row r="457" spans="1:5">
-      <c r="A457" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B457" s="3" t="s">
+      <c r="A457" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="C457" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E457" s="3"/>
+      <c r="B457" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="C457" s="17"/>
+      <c r="D457" s="18"/>
+      <c r="E457" s="16"/>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="19" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B458" s="20"/>
       <c r="C458" s="21"/>
       <c r="D458" s="22"/>
       <c r="E458" s="20"/>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B459" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C459" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D459" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E459" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C460" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D460" s="9">
-        <v>1800000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E460" s="3"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B461" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D461" s="9">
-        <v>1800000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="E461" s="3"/>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D462" s="9">
-        <v>1500000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E462" s="3"/>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D463" s="9">
-        <v>4263000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E463" s="3"/>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D464" s="9">
-        <v>2850000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="E464" s="3"/>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D465" s="9">
-        <v>5500000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E465" s="3"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C466" s="6" t="s">
-        <v>459</v>
+        <v>11</v>
       </c>
       <c r="D466" s="9">
-        <v>1600000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="E466" s="3"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B467" s="3" t="s">
         <v>460</v>
       </c>
       <c r="C467" s="6" t="s">
-        <v>459</v>
+        <v>163</v>
       </c>
       <c r="D467" s="9">
-        <v>10000000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="E467" s="3"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>461</v>
       </c>
       <c r="C468" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D468" s="9">
-        <v>1885000.0</v>
+        <v>971000.0</v>
       </c>
       <c r="E468" s="3"/>
     </row>
     <row r="469" spans="1:5">
-      <c r="A469" s="2">
-[...2 lines deleted...]
-      <c r="B469" s="3" t="s">
+      <c r="A469" s="19" t="s">
         <v>462</v>
       </c>
-      <c r="C469" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E469" s="3"/>
+      <c r="B469" s="20"/>
+      <c r="C469" s="21"/>
+      <c r="D469" s="22"/>
+      <c r="E469" s="20"/>
     </row>
     <row r="470" spans="1:5">
-      <c r="A470" s="19" t="s">
+      <c r="A470" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B470" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C470" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D470" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E470" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B471" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="B470" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C471" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D471" s="9">
+        <v>1800000.0</v>
+      </c>
+      <c r="E471" s="3"/>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>464</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D472" s="9">
-        <v>1300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E472" s="3"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>465</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D473" s="9">
-        <v>750000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E473" s="3"/>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>466</v>
       </c>
       <c r="C474" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D474" s="9">
-        <v>2817500.0</v>
+        <v>4263000.0</v>
       </c>
       <c r="E474" s="3"/>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>467</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D475" s="9">
-        <v>2796500.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="E475" s="3"/>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>468</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D476" s="9">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="E476" s="3"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>469</v>
       </c>
       <c r="C477" s="6" t="s">
-        <v>11</v>
+        <v>470</v>
       </c>
       <c r="D477" s="9">
-        <v>1400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E477" s="3"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B478" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C478" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="C478" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D478" s="9">
-        <v>1400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="E478" s="3"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C479" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D479" s="9">
-        <v>1690000.0</v>
+        <v>1885000.0</v>
       </c>
       <c r="E479" s="3"/>
     </row>
     <row r="480" spans="1:5">
-      <c r="A480" s="2" t="s">
-        <v>26</v>
+      <c r="A480" s="2">
+        <v>10</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D480" s="9">
-        <v>1690000.0</v>
+        <v>2470000.0</v>
       </c>
       <c r="E480" s="3"/>
     </row>
     <row r="481" spans="1:5">
-      <c r="A481" s="2">
-[...11 lines deleted...]
-      <c r="E481" s="3"/>
+      <c r="A481" s="19" t="s">
+        <v>474</v>
+      </c>
+      <c r="B481" s="20"/>
+      <c r="C481" s="21"/>
+      <c r="D481" s="22"/>
+      <c r="E481" s="20"/>
     </row>
     <row r="482" spans="1:5">
-      <c r="A482" s="2">
-[...11 lines deleted...]
-      <c r="E482" s="3"/>
+      <c r="A482" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B482" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C482" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D482" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E482" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="483" spans="1:5">
-      <c r="A483" s="2">
-        <v>12</v>
+      <c r="A483" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>475</v>
       </c>
       <c r="C483" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D483" s="9">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E483" s="3"/>
     </row>
     <row r="484" spans="1:5">
-      <c r="A484" s="2">
-        <v>13</v>
+      <c r="A484" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>476</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D484" s="9">
-        <v>1700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E484" s="3"/>
     </row>
     <row r="485" spans="1:5">
-      <c r="A485" s="2">
+      <c r="A485" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B485" s="3" t="s">
         <v>477</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D485" s="9">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E485" s="3"/>
     </row>
     <row r="486" spans="1:5">
-      <c r="A486" s="2">
-        <v>15</v>
+      <c r="A486" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B486" s="3" t="s">
         <v>478</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D486" s="9">
-        <v>250000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E486" s="3"/>
     </row>
     <row r="487" spans="1:5">
-      <c r="A487" s="2">
-        <v>16</v>
+      <c r="A487" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B487" s="3" t="s">
         <v>479</v>
       </c>
       <c r="C487" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D487" s="9">
-        <v>300000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E487" s="3"/>
     </row>
     <row r="488" spans="1:5">
-      <c r="A488" s="19" t="s">
+      <c r="A488" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B488" s="3" t="s">
         <v>480</v>
       </c>
-      <c r="B488" s="20"/>
-[...2 lines deleted...]
-      <c r="E488" s="20"/>
+      <c r="C488" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D488" s="9">
+        <v>1300000.0</v>
+      </c>
+      <c r="E488" s="3"/>
     </row>
     <row r="489" spans="1:5">
-      <c r="A489" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A489" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B489" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D489" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E489" s="3"/>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B490" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D490" s="9">
-        <v>150000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="E490" s="3"/>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D491" s="9">
+        <v>1250000.0</v>
+      </c>
+      <c r="E491" s="3"/>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="2">
+        <v>10</v>
+      </c>
+      <c r="B492" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D492" s="9">
+        <v>1370000.0</v>
+      </c>
+      <c r="E492" s="3"/>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="2">
+        <v>11</v>
+      </c>
+      <c r="B493" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D493" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E493" s="3"/>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="2">
         <v>12</v>
       </c>
-      <c r="B491" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A492" s="2" t="s">
+      <c r="B494" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="C494" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D494" s="9">
+        <v>2796500.0</v>
+      </c>
+      <c r="E494" s="3"/>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="2">
+        <v>13</v>
+      </c>
+      <c r="B495" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C495" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D495" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E495" s="3"/>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="2">
         <v>14</v>
       </c>
-      <c r="B492" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A493" s="2" t="s">
+      <c r="B496" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C496" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D496" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E496" s="3"/>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="2">
+        <v>15</v>
+      </c>
+      <c r="B497" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C497" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D497" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E497" s="3"/>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="2">
         <v>16</v>
       </c>
-      <c r="B493" s="3" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="B498" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C498" s="6" t="s">
-        <v>459</v>
+        <v>11</v>
       </c>
       <c r="D498" s="9">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E498" s="3"/>
     </row>
     <row r="499" spans="1:5">
-      <c r="A499" s="2">
-[...11 lines deleted...]
-      <c r="E499" s="3"/>
+      <c r="A499" s="19" t="s">
+        <v>491</v>
+      </c>
+      <c r="B499" s="20"/>
+      <c r="C499" s="21"/>
+      <c r="D499" s="22"/>
+      <c r="E499" s="20"/>
     </row>
     <row r="500" spans="1:5">
-      <c r="A500" s="2">
-[...11 lines deleted...]
-      <c r="E500" s="3"/>
+      <c r="A500" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B500" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C500" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D500" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E500" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="501" spans="1:5">
-      <c r="A501" s="2">
-        <v>12</v>
+      <c r="A501" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B501" s="3" t="s">
         <v>492</v>
       </c>
       <c r="C501" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D501" s="9">
-        <v>580000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E501" s="3"/>
     </row>
     <row r="502" spans="1:5">
-      <c r="A502" s="2">
-        <v>13</v>
+      <c r="A502" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B502" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D502" s="9">
-        <v>1000000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E502" s="3"/>
     </row>
     <row r="503" spans="1:5">
-      <c r="A503" s="2">
+      <c r="A503" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B503" s="3" t="s">
         <v>494</v>
       </c>
       <c r="C503" s="6" t="s">
-        <v>459</v>
+        <v>11</v>
       </c>
       <c r="D503" s="9">
-        <v>1000000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E503" s="3"/>
     </row>
     <row r="504" spans="1:5">
-      <c r="A504" s="2">
-        <v>15</v>
+      <c r="A504" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B504" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D504" s="9">
-        <v>900000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="E504" s="3"/>
     </row>
     <row r="505" spans="1:5">
-      <c r="A505" s="2">
-        <v>16</v>
+      <c r="A505" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>496</v>
       </c>
       <c r="C505" s="6" t="s">
-        <v>459</v>
+        <v>11</v>
       </c>
       <c r="D505" s="9">
-        <v>1600000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="E505" s="3"/>
     </row>
     <row r="506" spans="1:5">
-      <c r="A506" s="2">
-        <v>17</v>
+      <c r="A506" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>497</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D506" s="9">
-        <v>530000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="E506" s="3"/>
     </row>
     <row r="507" spans="1:5">
-      <c r="A507" s="2">
-        <v>18</v>
+      <c r="A507" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>498</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D507" s="9">
-        <v>980000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E507" s="3"/>
     </row>
     <row r="508" spans="1:5">
-      <c r="A508" s="2">
-        <v>19</v>
+      <c r="A508" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>499</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D508" s="9">
-        <v>670000.0</v>
+        <v>583700.0</v>
       </c>
       <c r="E508" s="3"/>
     </row>
     <row r="509" spans="1:5">
-      <c r="A509" s="2">
-        <v>20</v>
+      <c r="A509" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>500</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D509" s="9">
-        <v>400000.0</v>
+        <v>1625000.0</v>
       </c>
       <c r="E509" s="3"/>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="2">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>501</v>
       </c>
       <c r="C510" s="6" t="s">
-        <v>11</v>
+        <v>470</v>
       </c>
       <c r="D510" s="9">
-        <v>550000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E510" s="3"/>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="2">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C511" s="6" t="s">
-        <v>11</v>
+        <v>470</v>
       </c>
       <c r="D511" s="9">
-        <v>2899000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E511" s="3"/>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="2">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>503</v>
       </c>
       <c r="C512" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D512" s="9">
-        <v>1450000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E512" s="3"/>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="2">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>504</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D513" s="9">
-        <v>1248000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E513" s="3"/>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="2">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B514" s="3" t="s">
         <v>505</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D514" s="9">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E514" s="3"/>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="2">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="B515" s="3" t="s">
         <v>506</v>
       </c>
       <c r="C515" s="6" t="s">
-        <v>11</v>
+        <v>470</v>
       </c>
       <c r="D515" s="9">
-        <v>3250000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="E515" s="3"/>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="2">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="B516" s="3" t="s">
         <v>507</v>
       </c>
       <c r="C516" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D516" s="9">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E516" s="3"/>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="2">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>508</v>
       </c>
       <c r="C517" s="6" t="s">
-        <v>11</v>
+        <v>470</v>
       </c>
       <c r="D517" s="9">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E517" s="3"/>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>509</v>
       </c>
       <c r="C518" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D518" s="9">
-        <v>1700000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E518" s="3"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="2">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>510</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D519" s="9">
-        <v>600000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="E519" s="3"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="2">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>511</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D520" s="9">
-        <v>480000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E520" s="3"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="2">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>512</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D521" s="9">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E521" s="3"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="2">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>513</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D522" s="9">
-        <v>1379000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E522" s="3"/>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="2">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>514</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D523" s="9">
-        <v>700000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="E523" s="3"/>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="2">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B524" s="3" t="s">
         <v>515</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D524" s="9">
-        <v>430000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E524" s="3"/>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="2">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B525" s="3" t="s">
         <v>516</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D525" s="9">
-        <v>800000.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="E525" s="3"/>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="2">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>517</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D526" s="9">
-        <v>340000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E526" s="3"/>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="2">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B527" s="3" t="s">
         <v>518</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D527" s="9">
-        <v>708000.0</v>
+        <v>2660000.0</v>
       </c>
       <c r="E527" s="3"/>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="2">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>519</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D528" s="9">
-        <v>840000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E528" s="3"/>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="2">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>520</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D529" s="9">
-        <v>1380000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E529" s="3"/>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="2">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>521</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D530" s="9">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E530" s="3"/>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="2">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="B531" s="3" t="s">
         <v>522</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D531" s="9">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E531" s="3"/>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="2">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B532" s="3" t="s">
         <v>523</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D532" s="9">
-        <v>600000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E532" s="3"/>
     </row>
     <row r="533" spans="1:5">
-      <c r="A533" s="15" t="s">
+      <c r="A533" s="2">
+        <v>33</v>
+      </c>
+      <c r="B533" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="B533" s="16" t="s">
+      <c r="C533" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D533" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E533" s="3"/>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="2">
+        <v>34</v>
+      </c>
+      <c r="B534" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="C533" s="17"/>
-[...4 lines deleted...]
-      <c r="A534" s="19" t="s">
+      <c r="C534" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D534" s="9">
+        <v>1379000.0</v>
+      </c>
+      <c r="E534" s="3"/>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="2">
+        <v>35</v>
+      </c>
+      <c r="B535" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="B534" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C535" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D535" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E535" s="3"/>
     </row>
     <row r="536" spans="1:5">
-      <c r="A536" s="2" t="s">
-        <v>9</v>
+      <c r="A536" s="2">
+        <v>36</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>527</v>
       </c>
       <c r="C536" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D536" s="9">
-        <v>299000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E536" s="3"/>
     </row>
     <row r="537" spans="1:5">
-      <c r="A537" s="2" t="s">
-        <v>12</v>
+      <c r="A537" s="2">
+        <v>37</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>528</v>
       </c>
       <c r="C537" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D537" s="9">
-        <v>410000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E537" s="3"/>
     </row>
     <row r="538" spans="1:5">
-      <c r="A538" s="2" t="s">
-        <v>14</v>
+      <c r="A538" s="2">
+        <v>38</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>529</v>
       </c>
       <c r="C538" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D538" s="9">
+        <v>340000.0</v>
+      </c>
+      <c r="E538" s="3"/>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="2">
+        <v>39</v>
+      </c>
+      <c r="B539" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="D538" s="9">
-[...8 lines deleted...]
-      <c r="B539" s="3" t="s">
+      <c r="C539" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D539" s="9">
+        <v>708000.0</v>
+      </c>
+      <c r="E539" s="3"/>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="2">
+        <v>40</v>
+      </c>
+      <c r="B540" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="C539" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D539" s="9">
+      <c r="C540" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D540" s="9">
+        <v>840000.0</v>
+      </c>
+      <c r="E540" s="3"/>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="2">
+        <v>41</v>
+      </c>
+      <c r="B541" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="C541" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D541" s="9">
+        <v>1380000.0</v>
+      </c>
+      <c r="E541" s="3"/>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="2">
+        <v>42</v>
+      </c>
+      <c r="B542" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C542" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D542" s="9">
+        <v>1300000.0</v>
+      </c>
+      <c r="E542" s="3"/>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="2">
+        <v>43</v>
+      </c>
+      <c r="B543" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C543" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D543" s="9">
         <v>900000.0</v>
       </c>
-      <c r="E539" s="3"/>
-[...50 lines deleted...]
-      <c r="B543" s="3" t="s">
+      <c r="E543" s="3"/>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="2">
+        <v>44</v>
+      </c>
+      <c r="B544" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="C543" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B544" s="3" t="s">
+      <c r="C544" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D544" s="9">
+        <v>600000.0</v>
+      </c>
+      <c r="E544" s="3"/>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="15" t="s">
         <v>536</v>
       </c>
-      <c r="C544" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B545" s="3" t="s">
+      <c r="B545" s="16" t="s">
         <v>537</v>
       </c>
-      <c r="C545" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E545" s="3"/>
+      <c r="C545" s="17"/>
+      <c r="D545" s="18"/>
+      <c r="E545" s="16"/>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="19" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B546" s="20"/>
       <c r="C546" s="21"/>
       <c r="D546" s="22"/>
       <c r="E546" s="20"/>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B547" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C547" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D547" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E547" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C548" s="6" t="s">
-        <v>541</v>
+        <v>163</v>
       </c>
       <c r="D548" s="9">
-        <v>1760000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E548" s="3"/>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B549" s="3" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C549" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D549" s="9">
-        <v>5020000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="E549" s="3"/>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B550" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="C550" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D550" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E550" s="3"/>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B551" s="3" t="s">
         <v>543</v>
       </c>
-      <c r="C550" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A551" s="19" t="s">
+      <c r="C551" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D551" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E551" s="3"/>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B552" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="B551" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C552" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D552" s="9">
+        <v>510000.0</v>
+      </c>
+      <c r="E552" s="3"/>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B553" s="3" t="s">
         <v>545</v>
       </c>
       <c r="C553" s="6" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D553" s="9">
-        <v>2070000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E553" s="3"/>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="2" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B554" s="3" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="C554" s="6" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D554" s="9">
-        <v>3510000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="E554" s="3"/>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="2" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B555" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="C555" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D555" s="9">
+        <v>462000.0</v>
+      </c>
+      <c r="E555" s="3"/>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B556" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="C555" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A556" s="15" t="s">
+      <c r="C556" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D556" s="9">
+        <v>594000.0</v>
+      </c>
+      <c r="E556" s="3"/>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" s="2">
+        <v>10</v>
+      </c>
+      <c r="B557" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="B556" s="16" t="s">
+      <c r="C557" s="6" t="s">
         <v>550</v>
       </c>
-      <c r="C556" s="17"/>
-[...4 lines deleted...]
-      <c r="A557" s="19" t="s">
+      <c r="D557" s="9">
+        <v>75000.0</v>
+      </c>
+      <c r="E557" s="3"/>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="19" t="s">
         <v>551</v>
       </c>
-      <c r="B557" s="20"/>
-[...5 lines deleted...]
-      <c r="A558" s="23" t="s">
+      <c r="B558" s="20"/>
+      <c r="C558" s="21"/>
+      <c r="D558" s="22"/>
+      <c r="E558" s="20"/>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B558" s="24" t="s">
+      <c r="B559" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C558" s="25" t="s">
+      <c r="C559" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D558" s="26" t="s">
+      <c r="D559" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E558" s="24" t="s">
+      <c r="E559" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E559" s="3"/>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B560" s="3" t="s">
         <v>552</v>
       </c>
       <c r="C560" s="6" t="s">
-        <v>11</v>
+        <v>553</v>
       </c>
       <c r="D560" s="9">
-        <v>150000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E560" s="3"/>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C561" s="6" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D561" s="9">
-        <v>780000.0</v>
+        <v>1760000.0</v>
       </c>
       <c r="E561" s="3"/>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C562" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D562" s="9">
-        <v>703000.0</v>
+        <v>5020000.0</v>
       </c>
       <c r="E562" s="3"/>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B563" s="3" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C563" s="6" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="D563" s="9">
-        <v>120000.0</v>
+        <v>3130000.0</v>
       </c>
       <c r="E563" s="3"/>
     </row>
     <row r="564" spans="1:5">
-      <c r="A564" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E564" s="3"/>
+      <c r="A564" s="19" t="s">
+        <v>558</v>
+      </c>
+      <c r="B564" s="20"/>
+      <c r="C564" s="21"/>
+      <c r="D564" s="22"/>
+      <c r="E564" s="20"/>
     </row>
     <row r="565" spans="1:5">
-      <c r="A565" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E565" s="3"/>
+      <c r="A565" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B565" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C565" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D565" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E565" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B566" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C566" s="6" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D566" s="9">
-        <v>196000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E566" s="3"/>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B567" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="C567" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D567" s="9">
+        <v>5190000.0</v>
+      </c>
+      <c r="E567" s="3"/>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="B568" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="C568" s="17"/>
+      <c r="D568" s="18"/>
+      <c r="E568" s="16"/>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="19" t="s">
+        <v>563</v>
+      </c>
+      <c r="B569" s="20"/>
+      <c r="C569" s="21"/>
+      <c r="D569" s="22"/>
+      <c r="E569" s="20"/>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B570" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C570" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D570" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E570" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B571" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="C571" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D571" s="9">
+        <v>168000.0</v>
+      </c>
+      <c r="E571" s="3"/>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B572" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C572" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D572" s="9">
+        <v>84000.0</v>
+      </c>
+      <c r="E572" s="3"/>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B573" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C573" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D573" s="9">
+        <v>224000.0</v>
+      </c>
+      <c r="E573" s="3"/>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B574" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C574" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D574" s="9">
+        <v>196000.0</v>
+      </c>
+      <c r="E574" s="3"/>
+    </row>
+    <row r="575" spans="1:5">
+      <c r="A575" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B575" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="C575" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D575" s="9">
+        <v>72800.0</v>
+      </c>
+      <c r="E575" s="3"/>
+    </row>
+    <row r="576" spans="1:5">
+      <c r="A576" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B576" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C576" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D576" s="9">
+        <v>512200.0</v>
+      </c>
+      <c r="E576" s="3"/>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B577" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C577" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D577" s="9">
+        <v>1040000.0</v>
+      </c>
+      <c r="E577" s="3"/>
+    </row>
+    <row r="578" spans="1:5">
+      <c r="A578" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B578" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="C578" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D578" s="9">
+        <v>351000.0</v>
+      </c>
+      <c r="E578" s="3"/>
+    </row>
+    <row r="579" spans="1:5">
+      <c r="A579" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B567" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A568" s="2">
+      <c r="B579" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="C579" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D579" s="9">
+        <v>108000.0</v>
+      </c>
+      <c r="E579" s="3"/>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" s="2">
         <v>10</v>
       </c>
-      <c r="B568" s="3" t="s">
-[...26 lines deleted...]
-      <c r="A570" s="2">
+      <c r="B580" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="C580" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D580" s="9">
+        <v>141400.0</v>
+      </c>
+      <c r="E580" s="3"/>
+    </row>
+    <row r="581" spans="1:5">
+      <c r="A581" s="2">
+        <v>11</v>
+      </c>
+      <c r="B581" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C581" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D581" s="9">
+        <v>189000.0</v>
+      </c>
+      <c r="E581" s="3"/>
+    </row>
+    <row r="582" spans="1:5">
+      <c r="A582" s="2">
         <v>12</v>
       </c>
-      <c r="B570" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A571" s="2">
+      <c r="B582" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C582" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D582" s="9">
+        <v>259000.0</v>
+      </c>
+      <c r="E582" s="3"/>
+    </row>
+    <row r="583" spans="1:5">
+      <c r="A583" s="2">
         <v>13</v>
       </c>
-      <c r="B571" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A572" s="2">
+      <c r="B583" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="C583" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D583" s="9">
+        <v>338000.0</v>
+      </c>
+      <c r="E583" s="3"/>
+    </row>
+    <row r="584" spans="1:5">
+      <c r="A584" s="2">
         <v>14</v>
       </c>
-      <c r="B572" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A573" s="2">
+      <c r="B584" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="C584" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D584" s="9">
+        <v>487500.0</v>
+      </c>
+      <c r="E584" s="3"/>
+    </row>
+    <row r="585" spans="1:5">
+      <c r="A585" s="2">
         <v>15</v>
       </c>
-      <c r="B573" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A574" s="2">
+      <c r="B585" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C585" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D585" s="9">
+        <v>761300.0</v>
+      </c>
+      <c r="E585" s="3"/>
+    </row>
+    <row r="586" spans="1:5">
+      <c r="A586" s="2">
         <v>16</v>
       </c>
-      <c r="B574" s="3" t="s">
-[...95 lines deleted...]
-      <c r="A581" s="23" t="s">
+      <c r="B586" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="C586" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D586" s="9">
+        <v>957600.0</v>
+      </c>
+      <c r="E586" s="3"/>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" s="19" t="s">
+        <v>580</v>
+      </c>
+      <c r="B587" s="20"/>
+      <c r="C587" s="21"/>
+      <c r="D587" s="22"/>
+      <c r="E587" s="20"/>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B581" s="24" t="s">
+      <c r="B588" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C581" s="25" t="s">
+      <c r="C588" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D581" s="26" t="s">
+      <c r="D588" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E581" s="24" t="s">
+      <c r="E588" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      <c r="E588" s="3"/>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B589" s="3" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C589" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D589" s="9">
-        <v>240000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E589" s="3"/>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="2" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C590" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D590" s="9">
-        <v>280000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E590" s="3"/>
     </row>
     <row r="591" spans="1:5">
-      <c r="A591" s="2">
-        <v>10</v>
+      <c r="A591" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B591" s="3" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C591" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D591" s="9">
         <v>300000.0</v>
       </c>
       <c r="E591" s="3"/>
     </row>
     <row r="592" spans="1:5">
-      <c r="A592" s="2">
-        <v>11</v>
+      <c r="A592" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D592" s="9">
-        <v>270000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E592" s="3"/>
     </row>
     <row r="593" spans="1:5">
-      <c r="A593" s="2">
-        <v>12</v>
+      <c r="A593" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B593" s="3" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C593" s="6" t="s">
-        <v>538</v>
+        <v>11</v>
       </c>
       <c r="D593" s="9">
-        <v>320000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E593" s="3"/>
     </row>
     <row r="594" spans="1:5">
-      <c r="A594" s="2">
-        <v>13</v>
+      <c r="A594" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D594" s="9">
-        <v>270000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E594" s="3"/>
     </row>
     <row r="595" spans="1:5">
-      <c r="A595" s="2">
-        <v>14</v>
+      <c r="A595" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D595" s="9">
-        <v>390000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E595" s="3"/>
     </row>
     <row r="596" spans="1:5">
-      <c r="A596" s="2">
-        <v>15</v>
+      <c r="A596" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D596" s="9">
-        <v>500000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E596" s="3"/>
     </row>
     <row r="597" spans="1:5">
-      <c r="A597" s="2">
-        <v>16</v>
+      <c r="A597" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B597" s="3" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C597" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D597" s="9">
-        <v>400000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E597" s="3"/>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="2">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B598" s="3" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C598" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D598" s="9">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E598" s="3"/>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="2">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C599" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D599" s="9">
-        <v>450000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E599" s="3"/>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="2">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B600" s="3" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C600" s="6" t="s">
-        <v>11</v>
+        <v>550</v>
       </c>
       <c r="D600" s="9">
-        <v>500000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E600" s="3"/>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="2">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C601" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D601" s="9">
-        <v>200000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E601" s="3"/>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="2">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C602" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D602" s="9">
-        <v>300000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E602" s="3"/>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="2">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B603" s="3" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C603" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D603" s="9">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E603" s="3"/>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="2">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B604" s="3" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C604" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D604" s="9">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E604" s="3"/>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="2">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C605" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D605" s="9">
-        <v>470000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E605" s="3"/>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="2">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B606" s="3" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C606" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D606" s="9">
-        <v>200000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E606" s="3"/>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="2">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C607" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D607" s="9">
-        <v>350000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E607" s="3"/>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="2">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B608" s="3" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C608" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D608" s="9">
-        <v>350000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E608" s="3"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="2">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B609" s="3" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C609" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D609" s="9">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E609" s="3"/>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="2">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B610" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C610" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D610" s="9">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E610" s="3"/>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="2">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C611" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D611" s="9">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E611" s="3"/>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="2">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C612" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D612" s="9">
-        <v>290000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E612" s="3"/>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="2">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B613" s="3" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C613" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D613" s="9">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E613" s="3"/>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="2">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C614" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D614" s="9">
-        <v>127500.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E614" s="3"/>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="2">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B615" s="3" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C615" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D615" s="9">
-        <v>250000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E615" s="3"/>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="2">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B616" s="3" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C616" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D616" s="9">
-        <v>270000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E616" s="3"/>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="2">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C617" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D617" s="9">
-        <v>190000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E617" s="3"/>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="2">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B618" s="3" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C618" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D618" s="9">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E618" s="3"/>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="2">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="B619" s="3" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C619" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D619" s="9">
-        <v>252000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E619" s="3"/>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="2">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B620" s="3" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C620" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D620" s="9">
         <v>400000.0</v>
       </c>
       <c r="E620" s="3"/>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="2">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B621" s="3" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C621" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D621" s="9">
-        <v>270000.0</v>
+        <v>127500.0</v>
       </c>
       <c r="E621" s="3"/>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="2">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B622" s="3" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="C622" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D622" s="9">
-        <v>220000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E622" s="3"/>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="2">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B623" s="3" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C623" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D623" s="9">
-        <v>550000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E623" s="3"/>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="2">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C624" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D624" s="9">
-        <v>500000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E624" s="3"/>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="2">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B625" s="3" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C625" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D625" s="9">
-        <v>230000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E625" s="3"/>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="2">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B626" s="3" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C626" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D626" s="9">
-        <v>870000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="E626" s="3"/>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="2">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B627" s="3" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C627" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D627" s="9">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E627" s="3"/>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="2">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C628" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D628" s="9">
-        <v>300000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="E628" s="3"/>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="2">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B629" s="3" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C629" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D629" s="9">
-        <v>300000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E629" s="3"/>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="2">
+        <v>42</v>
+      </c>
+      <c r="B630" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="C630" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D630" s="9">
+        <v>220000.0</v>
+      </c>
+      <c r="E630" s="3"/>
+    </row>
+    <row r="631" spans="1:5">
+      <c r="A631" s="2">
+        <v>43</v>
+      </c>
+      <c r="B631" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="C631" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D631" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E631" s="3"/>
+    </row>
+    <row r="632" spans="1:5">
+      <c r="A632" s="2">
+        <v>44</v>
+      </c>
+      <c r="B632" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="C632" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D632" s="9">
+        <v>230000.0</v>
+      </c>
+      <c r="E632" s="3"/>
+    </row>
+    <row r="633" spans="1:5">
+      <c r="A633" s="2">
+        <v>45</v>
+      </c>
+      <c r="B633" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="C633" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D633" s="9">
+        <v>870000.0</v>
+      </c>
+      <c r="E633" s="3"/>
+    </row>
+    <row r="634" spans="1:5">
+      <c r="A634" s="2">
+        <v>46</v>
+      </c>
+      <c r="B634" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="C634" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D634" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E634" s="3"/>
+    </row>
+    <row r="635" spans="1:5">
+      <c r="A635" s="2">
+        <v>47</v>
+      </c>
+      <c r="B635" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="C635" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D635" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E635" s="3"/>
+    </row>
+    <row r="636" spans="1:5">
+      <c r="A636" s="2">
+        <v>48</v>
+      </c>
+      <c r="B636" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C636" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D636" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E636" s="3"/>
+    </row>
+    <row r="637" spans="1:5">
+      <c r="A637" s="2">
         <v>49</v>
       </c>
-      <c r="B630" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D630" s="9">
+      <c r="B637" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="C637" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D637" s="9">
         <v>280000.0</v>
       </c>
-      <c r="E630" s="3"/>
-[...11 lines deleted...]
-      <c r="A632" s="23" t="s">
+      <c r="E637" s="3"/>
+    </row>
+    <row r="638" spans="1:5">
+      <c r="A638" s="19" t="s">
+        <v>630</v>
+      </c>
+      <c r="B638" s="20"/>
+      <c r="C638" s="21"/>
+      <c r="D638" s="22"/>
+      <c r="E638" s="20"/>
+    </row>
+    <row r="639" spans="1:5">
+      <c r="A639" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B632" s="24" t="s">
+      <c r="B639" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C632" s="25" t="s">
+      <c r="C639" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D632" s="26" t="s">
+      <c r="D639" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E632" s="24" t="s">
+      <c r="E639" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      <c r="E639" s="3"/>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B640" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C640" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D640" s="9">
-        <v>120000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E640" s="3"/>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B641" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="C641" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D641" s="9">
+        <v>70000.0</v>
+      </c>
+      <c r="E641" s="3"/>
+    </row>
+    <row r="642" spans="1:5">
+      <c r="A642" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B642" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="C642" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D642" s="9">
+        <v>121800.0</v>
+      </c>
+      <c r="E642" s="3"/>
+    </row>
+    <row r="643" spans="1:5">
+      <c r="A643" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B643" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="C643" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D643" s="9">
+        <v>95200.0</v>
+      </c>
+      <c r="E643" s="3"/>
+    </row>
+    <row r="644" spans="1:5">
+      <c r="A644" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B644" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="C644" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D644" s="9">
+        <v>553000.0</v>
+      </c>
+      <c r="E644" s="3"/>
+    </row>
+    <row r="645" spans="1:5">
+      <c r="A645" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B645" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C645" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D645" s="9">
+        <v>102200.0</v>
+      </c>
+      <c r="E645" s="3"/>
+    </row>
+    <row r="646" spans="1:5">
+      <c r="A646" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B646" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="C646" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D646" s="9">
+        <v>160000.0</v>
+      </c>
+      <c r="E646" s="3"/>
+    </row>
+    <row r="647" spans="1:5">
+      <c r="A647" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B647" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="C647" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D647" s="9">
+        <v>215600.0</v>
+      </c>
+      <c r="E647" s="3"/>
+    </row>
+    <row r="648" spans="1:5">
+      <c r="A648" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B641" s="3" t="s">
-[...35 lines deleted...]
-      <c r="D643" s="9">
+      <c r="B648" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C648" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D648" s="9">
         <v>294000.0</v>
-      </c>
-[...73 lines deleted...]
-        <v>680000.0</v>
       </c>
       <c r="E648" s="3"/>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="2">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C649" s="6" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="D649" s="9">
-        <v>300000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="E649" s="3"/>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="2">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B650" s="3" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C650" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D650" s="9">
-        <v>140000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E650" s="3"/>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="2">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B651" s="3" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C651" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D651" s="9">
-        <v>315000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E651" s="3"/>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="2">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B652" s="3" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C652" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D652" s="9">
-        <v>120000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E652" s="3"/>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="2">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B653" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C653" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D653" s="9">
-        <v>180000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E653" s="3"/>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="2">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B654" s="3" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C654" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D654" s="9">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E654" s="3"/>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="2">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B655" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C655" s="6" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="D655" s="9">
-        <v>75000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E655" s="3"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="2">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B656" s="3" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C656" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D656" s="9">
+        <v>315000.0</v>
+      </c>
+      <c r="E656" s="3"/>
+    </row>
+    <row r="657" spans="1:5">
+      <c r="A657" s="2">
+        <v>18</v>
+      </c>
+      <c r="B657" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="C657" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D657" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E657" s="3"/>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" s="2">
+        <v>19</v>
+      </c>
+      <c r="B658" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="C658" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D658" s="9">
+        <v>180000.0</v>
+      </c>
+      <c r="E658" s="3"/>
+    </row>
+    <row r="659" spans="1:5">
+      <c r="A659" s="2">
+        <v>20</v>
+      </c>
+      <c r="B659" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="C659" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D659" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E659" s="3"/>
+    </row>
+    <row r="660" spans="1:5">
+      <c r="A660" s="2">
+        <v>21</v>
+      </c>
+      <c r="B660" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C660" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D660" s="9">
+        <v>75000.0</v>
+      </c>
+      <c r="E660" s="3"/>
+    </row>
+    <row r="661" spans="1:5">
+      <c r="A661" s="2">
+        <v>22</v>
+      </c>
+      <c r="B661" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C661" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D661" s="9">
         <v>70000.0</v>
       </c>
-      <c r="E656" s="3"/>
-[...11 lines deleted...]
-      <c r="A658" s="23" t="s">
+      <c r="E661" s="3"/>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" s="19" t="s">
+        <v>653</v>
+      </c>
+      <c r="B662" s="20"/>
+      <c r="C662" s="21"/>
+      <c r="D662" s="22"/>
+      <c r="E662" s="20"/>
+    </row>
+    <row r="663" spans="1:5">
+      <c r="A663" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B658" s="24" t="s">
+      <c r="B663" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C658" s="25" t="s">
+      <c r="C663" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D658" s="26" t="s">
+      <c r="D663" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E658" s="24" t="s">
+      <c r="E663" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...73 lines deleted...]
-      <c r="E663" s="3"/>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>654</v>
       </c>
       <c r="C664" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D664" s="9">
-        <v>358000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E664" s="3"/>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>655</v>
       </c>
       <c r="C665" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D665" s="9">
-        <v>115500.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E665" s="3"/>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>656</v>
       </c>
       <c r="C666" s="6" t="s">
-        <v>159</v>
+        <v>657</v>
       </c>
       <c r="D666" s="9">
-        <v>150000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E666" s="3"/>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C667" s="6" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="D667" s="9">
         <v>120000.0</v>
       </c>
       <c r="E667" s="3"/>
     </row>
     <row r="668" spans="1:5">
-      <c r="A668" s="2">
-        <v>10</v>
+      <c r="A668" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B668" s="3" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C668" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D668" s="9">
-        <v>192500.0</v>
+        <v>705000.0</v>
       </c>
       <c r="E668" s="3"/>
     </row>
     <row r="669" spans="1:5">
-      <c r="A669" s="2">
-        <v>11</v>
+      <c r="A669" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C669" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D669" s="9">
-        <v>200000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="E669" s="3"/>
     </row>
     <row r="670" spans="1:5">
-      <c r="A670" s="2">
-        <v>12</v>
+      <c r="A670" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B670" s="3" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C670" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D670" s="9">
-        <v>377000.0</v>
+        <v>115500.0</v>
       </c>
       <c r="E670" s="3"/>
     </row>
     <row r="671" spans="1:5">
-      <c r="A671" s="2">
-        <v>13</v>
+      <c r="A671" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B671" s="3" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C671" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D671" s="9">
-        <v>435000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E671" s="3"/>
     </row>
     <row r="672" spans="1:5">
-      <c r="A672" s="2">
-        <v>14</v>
+      <c r="A672" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C672" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D672" s="9">
-        <v>670000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E672" s="3"/>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B673" s="3" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C673" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D673" s="9">
-        <v>580000.0</v>
+        <v>192500.0</v>
       </c>
       <c r="E673" s="3"/>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="2">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B674" s="3" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C674" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D674" s="9">
-        <v>350000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E674" s="3"/>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="2">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C675" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D675" s="9">
-        <v>350000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="E675" s="3"/>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="2">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C676" s="6" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D676" s="9">
-        <v>150000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="E676" s="3"/>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="2">
+        <v>14</v>
+      </c>
+      <c r="B677" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="C677" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D677" s="9">
+        <v>670000.0</v>
+      </c>
+      <c r="E677" s="3"/>
+    </row>
+    <row r="678" spans="1:5">
+      <c r="A678" s="2">
+        <v>15</v>
+      </c>
+      <c r="B678" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="C678" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D678" s="9">
+        <v>580000.0</v>
+      </c>
+      <c r="E678" s="3"/>
+    </row>
+    <row r="679" spans="1:5">
+      <c r="A679" s="2">
+        <v>16</v>
+      </c>
+      <c r="B679" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="C679" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D679" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E679" s="3"/>
+    </row>
+    <row r="680" spans="1:5">
+      <c r="A680" s="2">
+        <v>17</v>
+      </c>
+      <c r="B680" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C680" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D680" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E680" s="3"/>
+    </row>
+    <row r="681" spans="1:5">
+      <c r="A681" s="2">
+        <v>18</v>
+      </c>
+      <c r="B681" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="C681" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D681" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E681" s="3"/>
+    </row>
+    <row r="682" spans="1:5">
+      <c r="A682" s="2">
         <v>19</v>
       </c>
-      <c r="B677" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D677" s="9">
+      <c r="B682" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="C682" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D682" s="9">
         <v>170000.0</v>
       </c>
-      <c r="E677" s="3"/>
-[...11 lines deleted...]
-      <c r="A679" s="23" t="s">
+      <c r="E682" s="3"/>
+    </row>
+    <row r="683" spans="1:5">
+      <c r="A683" s="19" t="s">
+        <v>674</v>
+      </c>
+      <c r="B683" s="20"/>
+      <c r="C683" s="21"/>
+      <c r="D683" s="22"/>
+      <c r="E683" s="20"/>
+    </row>
+    <row r="684" spans="1:5">
+      <c r="A684" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B679" s="24" t="s">
+      <c r="B684" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C679" s="25" t="s">
+      <c r="C684" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D679" s="26" t="s">
+      <c r="D684" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E679" s="24" t="s">
+      <c r="E684" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...73 lines deleted...]
-      <c r="E684" s="3"/>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>675</v>
       </c>
       <c r="C685" s="6" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="D685" s="9">
-        <v>38000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E685" s="3"/>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B686" s="3" t="s">
         <v>676</v>
       </c>
       <c r="C686" s="6" t="s">
         <v>677</v>
       </c>
       <c r="D686" s="9">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="E686" s="3"/>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B687" s="3" t="s">
         <v>678</v>
       </c>
       <c r="C687" s="6" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="D687" s="9">
-        <v>19000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E687" s="3"/>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>679</v>
       </c>
       <c r="C688" s="6" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="D688" s="9">
-        <v>18000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="E688" s="3"/>
     </row>
     <row r="689" spans="1:5">
-      <c r="A689" s="2">
-        <v>10</v>
+      <c r="A689" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B689" s="3" t="s">
         <v>680</v>
       </c>
       <c r="C689" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D689" s="9">
-        <v>14000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E689" s="3"/>
     </row>
     <row r="690" spans="1:5">
-      <c r="A690" s="2">
-        <v>11</v>
+      <c r="A690" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B690" s="3" t="s">
         <v>681</v>
       </c>
       <c r="C690" s="6" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="D690" s="9">
-        <v>15000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="E690" s="3"/>
     </row>
     <row r="691" spans="1:5">
-      <c r="A691" s="2">
-        <v>12</v>
+      <c r="A691" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>682</v>
       </c>
       <c r="C691" s="6" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
       <c r="D691" s="9">
-        <v>32000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E691" s="3"/>
     </row>
     <row r="692" spans="1:5">
-      <c r="A692" s="2">
-        <v>13</v>
+      <c r="A692" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C692" s="6" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="D692" s="9">
-        <v>80000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="E692" s="3"/>
     </row>
     <row r="693" spans="1:5">
-      <c r="A693" s="2">
-        <v>14</v>
+      <c r="A693" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C693" s="6" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="D693" s="9">
-        <v>54000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="E693" s="3"/>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C694" s="6" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="D694" s="9">
-        <v>48000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E694" s="3"/>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" s="2">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C695" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D695" s="9">
         <v>15000.0</v>
       </c>
       <c r="E695" s="3"/>
     </row>
     <row r="696" spans="1:5">
-      <c r="A696" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B696" s="16" t="s">
+      <c r="A696" s="2">
+        <v>12</v>
+      </c>
+      <c r="B696" s="3" t="s">
         <v>688</v>
       </c>
-      <c r="C696" s="17"/>
-[...1 lines deleted...]
-      <c r="E696" s="16"/>
+      <c r="C696" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D696" s="9">
+        <v>32000.0</v>
+      </c>
+      <c r="E696" s="3"/>
     </row>
     <row r="697" spans="1:5">
-      <c r="A697" s="19" t="s">
+      <c r="A697" s="2">
+        <v>13</v>
+      </c>
+      <c r="B697" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="B697" s="20"/>
-[...2 lines deleted...]
-      <c r="E697" s="20"/>
+      <c r="C697" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D697" s="9">
+        <v>80000.0</v>
+      </c>
+      <c r="E697" s="3"/>
     </row>
     <row r="698" spans="1:5">
-      <c r="A698" s="23" t="s">
+      <c r="A698" s="2">
+        <v>14</v>
+      </c>
+      <c r="B698" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="C698" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D698" s="9">
+        <v>54000.0</v>
+      </c>
+      <c r="E698" s="3"/>
+    </row>
+    <row r="699" spans="1:5">
+      <c r="A699" s="2">
+        <v>15</v>
+      </c>
+      <c r="B699" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="C699" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D699" s="9">
+        <v>48000.0</v>
+      </c>
+      <c r="E699" s="3"/>
+    </row>
+    <row r="700" spans="1:5">
+      <c r="A700" s="2">
+        <v>16</v>
+      </c>
+      <c r="B700" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="C700" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D700" s="9">
+        <v>15000.0</v>
+      </c>
+      <c r="E700" s="3"/>
+    </row>
+    <row r="701" spans="1:5">
+      <c r="A701" s="15" t="s">
+        <v>693</v>
+      </c>
+      <c r="B701" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="C701" s="17"/>
+      <c r="D701" s="18"/>
+      <c r="E701" s="16"/>
+    </row>
+    <row r="702" spans="1:5">
+      <c r="A702" s="19" t="s">
+        <v>695</v>
+      </c>
+      <c r="B702" s="20"/>
+      <c r="C702" s="21"/>
+      <c r="D702" s="22"/>
+      <c r="E702" s="20"/>
+    </row>
+    <row r="703" spans="1:5">
+      <c r="A703" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B698" s="24" t="s">
+      <c r="B703" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C698" s="25" t="s">
+      <c r="C703" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D698" s="26" t="s">
+      <c r="D703" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E698" s="24" t="s">
+      <c r="E703" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...69 lines deleted...]
-      <c r="E703" s="3"/>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B704" s="3" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C704" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D704" s="9">
-        <v>300000.0</v>
+        <v>476000.0</v>
       </c>
       <c r="E704" s="3"/>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B705" s="3" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C705" s="6" t="s">
-        <v>696</v>
+        <v>11</v>
       </c>
       <c r="D705" s="9">
-        <v>450000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E705" s="3"/>
     </row>
     <row r="706" spans="1:5">
-      <c r="A706" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E706" s="3"/>
+      <c r="A706" s="19" t="s">
+        <v>698</v>
+      </c>
+      <c r="B706" s="20"/>
+      <c r="C706" s="21"/>
+      <c r="D706" s="22"/>
+      <c r="E706" s="20"/>
     </row>
     <row r="707" spans="1:5">
-      <c r="A707" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E707" s="3"/>
+      <c r="A707" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B707" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C707" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D707" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E707" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="708" spans="1:5">
-      <c r="A708" s="19" t="s">
+      <c r="A708" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B708" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="B708" s="20"/>
-[...2 lines deleted...]
-      <c r="E708" s="20"/>
+      <c r="C708" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D708" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E708" s="3"/>
     </row>
     <row r="709" spans="1:5">
-      <c r="A709" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A709" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B709" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="C709" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D709" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E709" s="3"/>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B710" s="3" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C710" s="6" t="s">
-        <v>64</v>
+        <v>702</v>
       </c>
       <c r="D710" s="9">
-        <v>900000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E710" s="3"/>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B711" s="3" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C711" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D711" s="9">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E711" s="3"/>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B712" s="3" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C712" s="6" t="s">
-        <v>64</v>
+        <v>163</v>
       </c>
       <c r="D712" s="9">
-        <v>340000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E712" s="3"/>
     </row>
     <row r="713" spans="1:5">
-      <c r="A713" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E713" s="3"/>
+      <c r="A713" s="19" t="s">
+        <v>705</v>
+      </c>
+      <c r="B713" s="20"/>
+      <c r="C713" s="21"/>
+      <c r="D713" s="22"/>
+      <c r="E713" s="20"/>
     </row>
     <row r="714" spans="1:5">
-      <c r="A714" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E714" s="3"/>
+      <c r="A714" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B714" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C714" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D714" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E714" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B715" s="3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C715" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D715" s="9">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E715" s="3"/>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="2" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B716" s="3" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C716" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D716" s="9">
-        <v>840000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E716" s="3"/>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="2" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B717" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C717" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D717" s="9">
-        <v>920000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E717" s="3"/>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B718" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C718" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D718" s="9">
-        <v>950000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E718" s="3"/>
     </row>
     <row r="719" spans="1:5">
-      <c r="A719" s="2">
-        <v>10</v>
+      <c r="A719" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B719" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C719" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D719" s="9">
-        <v>1050000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E719" s="3"/>
     </row>
     <row r="720" spans="1:5">
-      <c r="A720" s="2">
-        <v>11</v>
+      <c r="A720" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B720" s="3" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C720" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D720" s="9">
+        <v>600000.0</v>
+      </c>
+      <c r="E720" s="3"/>
+    </row>
+    <row r="721" spans="1:5">
+      <c r="A721" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B721" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C721" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D721" s="9">
+        <v>840000.0</v>
+      </c>
+      <c r="E721" s="3"/>
+    </row>
+    <row r="722" spans="1:5">
+      <c r="A722" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B722" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C722" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D722" s="9">
+        <v>920000.0</v>
+      </c>
+      <c r="E722" s="3"/>
+    </row>
+    <row r="723" spans="1:5">
+      <c r="A723" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B723" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="C723" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D723" s="9">
         <v>950000.0</v>
-      </c>
-[...43 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="E723" s="3"/>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B724" s="3" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C724" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D724" s="9">
-        <v>820000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E724" s="3"/>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="2">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B725" s="3" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C725" s="6" t="s">
-        <v>716</v>
+        <v>11</v>
       </c>
       <c r="D725" s="9">
-        <v>510000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E725" s="3"/>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="2">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>717</v>
       </c>
       <c r="C726" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D726" s="9">
-        <v>490000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E726" s="3"/>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="2">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>718</v>
       </c>
       <c r="C727" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D727" s="9">
-        <v>650000.0</v>
+        <v>820000.0</v>
       </c>
       <c r="E727" s="3"/>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" s="2">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>719</v>
       </c>
       <c r="C728" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D728" s="9">
-        <v>1000000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E728" s="3"/>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>720</v>
       </c>
       <c r="C729" s="6" t="s">
-        <v>716</v>
+        <v>64</v>
       </c>
       <c r="D729" s="9">
-        <v>350000.0</v>
+        <v>820000.0</v>
       </c>
       <c r="E729" s="3"/>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="2">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>721</v>
       </c>
       <c r="C730" s="6" t="s">
-        <v>11</v>
+        <v>722</v>
       </c>
       <c r="D730" s="9">
-        <v>520000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E730" s="3"/>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="2">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B731" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C731" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D731" s="9">
-        <v>690000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E731" s="3"/>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B732" s="3" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C732" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D732" s="9">
-        <v>900000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E732" s="3"/>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="2">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B733" s="3" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C733" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D733" s="9">
-        <v>750000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E733" s="3"/>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="2">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B734" s="3" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C734" s="6" t="s">
-        <v>11</v>
+        <v>722</v>
       </c>
       <c r="D734" s="9">
-        <v>700000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E734" s="3"/>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="2">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C735" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D735" s="9">
-        <v>750000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="E735" s="3"/>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="2">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B736" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C736" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D736" s="9">
-        <v>750000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="E736" s="3"/>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="2">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C737" s="6" t="s">
-        <v>716</v>
+        <v>11</v>
       </c>
       <c r="D737" s="9">
-        <v>650000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E737" s="3"/>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="2">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C738" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D738" s="9">
-        <v>660000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E738" s="3"/>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="2">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B739" s="3" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D739" s="9">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E739" s="3"/>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="2">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B740" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C740" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D740" s="9">
-        <v>690200.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E740" s="3"/>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="2">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B741" s="3" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C741" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D741" s="9">
-        <v>773000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E741" s="3"/>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="2">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C742" s="6" t="s">
-        <v>64</v>
+        <v>722</v>
       </c>
       <c r="D742" s="9">
-        <v>455000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E742" s="3"/>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="2">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C743" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D743" s="9">
-        <v>730000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="E743" s="3"/>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="2">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C744" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D744" s="9">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E744" s="3"/>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="2">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B745" s="3" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C745" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D745" s="9">
-        <v>850000.0</v>
+        <v>690200.0</v>
       </c>
       <c r="E745" s="3"/>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="2">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C746" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D746" s="9">
-        <v>750000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="E746" s="3"/>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="2">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C747" s="6" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D747" s="9">
-        <v>568000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E747" s="3"/>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="2">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B748" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D748" s="9">
-        <v>990000.0</v>
+        <v>730000.0</v>
       </c>
       <c r="E748" s="3"/>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="2">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C749" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D749" s="9">
-        <v>351000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E749" s="3"/>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" s="2">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C750" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D750" s="9">
-        <v>400000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="E750" s="3"/>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="2">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B751" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C751" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D751" s="9">
-        <v>403000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E751" s="3"/>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="2">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B752" s="3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C752" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D752" s="9">
-        <v>490000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E752" s="3"/>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="2">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B753" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C753" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D753" s="9">
-        <v>700000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="E753" s="3"/>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="2">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B754" s="3" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C754" s="6" t="s">
-        <v>716</v>
+        <v>11</v>
       </c>
       <c r="D754" s="9">
-        <v>850000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="E754" s="3"/>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="2">
+        <v>41</v>
+      </c>
+      <c r="B755" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="C755" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D755" s="9">
+        <v>351000.0</v>
+      </c>
+      <c r="E755" s="3"/>
+    </row>
+    <row r="756" spans="1:5">
+      <c r="A756" s="2">
+        <v>42</v>
+      </c>
+      <c r="B756" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="C756" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D756" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E756" s="3"/>
+    </row>
+    <row r="757" spans="1:5">
+      <c r="A757" s="2">
+        <v>43</v>
+      </c>
+      <c r="B757" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="C757" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D757" s="9">
+        <v>403000.0</v>
+      </c>
+      <c r="E757" s="3"/>
+    </row>
+    <row r="758" spans="1:5">
+      <c r="A758" s="2">
+        <v>44</v>
+      </c>
+      <c r="B758" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="C758" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D758" s="9">
+        <v>490000.0</v>
+      </c>
+      <c r="E758" s="3"/>
+    </row>
+    <row r="759" spans="1:5">
+      <c r="A759" s="2">
+        <v>45</v>
+      </c>
+      <c r="B759" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="C759" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D759" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E759" s="3"/>
+    </row>
+    <row r="760" spans="1:5">
+      <c r="A760" s="2">
         <v>46</v>
       </c>
-      <c r="B755" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D755" s="9">
+      <c r="B760" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="C760" s="6" t="s">
+        <v>722</v>
+      </c>
+      <c r="D760" s="9">
+        <v>850000.0</v>
+      </c>
+      <c r="E760" s="3"/>
+    </row>
+    <row r="761" spans="1:5">
+      <c r="A761" s="2">
+        <v>47</v>
+      </c>
+      <c r="B761" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="C761" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D761" s="9">
         <v>450000.0</v>
       </c>
-      <c r="E755" s="3"/>
-[...11 lines deleted...]
-      <c r="A757" s="23" t="s">
+      <c r="E761" s="3"/>
+    </row>
+    <row r="762" spans="1:5">
+      <c r="A762" s="19" t="s">
+        <v>754</v>
+      </c>
+      <c r="B762" s="20"/>
+      <c r="C762" s="21"/>
+      <c r="D762" s="22"/>
+      <c r="E762" s="20"/>
+    </row>
+    <row r="763" spans="1:5">
+      <c r="A763" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B757" s="24" t="s">
+      <c r="B763" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C757" s="25" t="s">
+      <c r="C763" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D757" s="26" t="s">
+      <c r="D763" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E757" s="24" t="s">
+      <c r="E763" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="E763" s="3"/>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C764" s="6" t="s">
-        <v>755</v>
+        <v>11</v>
       </c>
       <c r="D764" s="9">
-        <v>80000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E764" s="3"/>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" s="2" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B765" s="3" t="s">
         <v>756</v>
       </c>
       <c r="C765" s="6" t="s">
-        <v>757</v>
+        <v>11</v>
       </c>
       <c r="D765" s="9">
-        <v>261800.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E765" s="3"/>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B766" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="C766" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D766" s="9">
+        <v>260000.0</v>
+      </c>
+      <c r="E766" s="3"/>
+    </row>
+    <row r="767" spans="1:5">
+      <c r="A767" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B767" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="C766" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B767" s="3" t="s">
+      <c r="C767" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D767" s="9">
+        <v>305000.0</v>
+      </c>
+      <c r="E767" s="3"/>
+    </row>
+    <row r="768" spans="1:5">
+      <c r="A768" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B768" s="3" t="s">
         <v>759</v>
       </c>
-      <c r="C767" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B768" s="3" t="s">
+      <c r="C768" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D768" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E768" s="3"/>
+    </row>
+    <row r="769" spans="1:5">
+      <c r="A769" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B769" s="3" t="s">
         <v>760</v>
       </c>
-      <c r="C768" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B769" s="3" t="s">
+      <c r="C769" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D769" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E769" s="3"/>
+    </row>
+    <row r="770" spans="1:5">
+      <c r="A770" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B770" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="C769" s="6" t="s">
+      <c r="C770" s="6" t="s">
         <v>762</v>
       </c>
-      <c r="D769" s="9">
-[...8 lines deleted...]
-      <c r="B770" s="3" t="s">
+      <c r="D770" s="9">
+        <v>80000.0</v>
+      </c>
+      <c r="E770" s="3"/>
+    </row>
+    <row r="771" spans="1:5">
+      <c r="A771" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B771" s="3" t="s">
         <v>763</v>
-      </c>
-[...13 lines deleted...]
-        <v>765</v>
       </c>
       <c r="C771" s="6" t="s">
         <v>764</v>
       </c>
       <c r="D771" s="9">
-        <v>14000.0</v>
+        <v>261800.0</v>
       </c>
       <c r="E771" s="3"/>
     </row>
     <row r="772" spans="1:5">
-      <c r="A772" s="2">
-        <v>15</v>
+      <c r="A772" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B772" s="3" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="C772" s="6" t="s">
-        <v>11</v>
+        <v>762</v>
       </c>
       <c r="D772" s="9">
-        <v>10000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="E772" s="3"/>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="2">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B773" s="3" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="C773" s="6" t="s">
-        <v>11</v>
+        <v>764</v>
       </c>
       <c r="D773" s="9">
-        <v>56100.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E773" s="3"/>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B774" s="3" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="C774" s="6" t="s">
-        <v>11</v>
+        <v>764</v>
       </c>
       <c r="D774" s="9">
-        <v>56100.0</v>
+        <v>125000.0</v>
       </c>
       <c r="E774" s="3"/>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" s="2">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B775" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="C775" s="6" t="s">
         <v>769</v>
       </c>
-      <c r="C775" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D775" s="9">
-        <v>85000.0</v>
+        <v>270700.0</v>
       </c>
       <c r="E775" s="3"/>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" s="2">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B776" s="3" t="s">
         <v>770</v>
       </c>
       <c r="C776" s="6" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="D776" s="9">
-        <v>88400.0</v>
+        <v>85000.0</v>
       </c>
       <c r="E776" s="3"/>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="2">
+        <v>14</v>
+      </c>
+      <c r="B777" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C777" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="D777" s="9">
+        <v>14000.0</v>
+      </c>
+      <c r="E777" s="3"/>
+    </row>
+    <row r="778" spans="1:5">
+      <c r="A778" s="2">
+        <v>15</v>
+      </c>
+      <c r="B778" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="C778" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D778" s="9">
+        <v>10000.0</v>
+      </c>
+      <c r="E778" s="3"/>
+    </row>
+    <row r="779" spans="1:5">
+      <c r="A779" s="2">
+        <v>16</v>
+      </c>
+      <c r="B779" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="C779" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D779" s="9">
+        <v>56100.0</v>
+      </c>
+      <c r="E779" s="3"/>
+    </row>
+    <row r="780" spans="1:5">
+      <c r="A780" s="2">
+        <v>17</v>
+      </c>
+      <c r="B780" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="C780" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D780" s="9">
+        <v>56100.0</v>
+      </c>
+      <c r="E780" s="3"/>
+    </row>
+    <row r="781" spans="1:5">
+      <c r="A781" s="2">
+        <v>18</v>
+      </c>
+      <c r="B781" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="C781" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D781" s="9">
+        <v>85000.0</v>
+      </c>
+      <c r="E781" s="3"/>
+    </row>
+    <row r="782" spans="1:5">
+      <c r="A782" s="2">
+        <v>19</v>
+      </c>
+      <c r="B782" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="C782" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D782" s="9">
+        <v>88400.0</v>
+      </c>
+      <c r="E782" s="3"/>
+    </row>
+    <row r="783" spans="1:5">
+      <c r="A783" s="2">
         <v>20</v>
       </c>
-      <c r="B777" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D777" s="9">
+      <c r="B783" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="C783" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D783" s="9">
         <v>93500.0</v>
       </c>
-      <c r="E777" s="3"/>
-[...11 lines deleted...]
-      <c r="A779" s="23" t="s">
+      <c r="E783" s="3"/>
+    </row>
+    <row r="784" spans="1:5">
+      <c r="A784" s="19" t="s">
+        <v>779</v>
+      </c>
+      <c r="B784" s="20"/>
+      <c r="C784" s="21"/>
+      <c r="D784" s="22"/>
+      <c r="E784" s="20"/>
+    </row>
+    <row r="785" spans="1:5">
+      <c r="A785" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B779" s="24" t="s">
+      <c r="B785" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C779" s="25" t="s">
+      <c r="C785" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D779" s="26" t="s">
+      <c r="D785" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E779" s="24" t="s">
+      <c r="E785" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="E785" s="3"/>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B786" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C786" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D786" s="9">
-        <v>1125000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E786" s="3"/>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="2" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C787" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D787" s="9">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E787" s="3"/>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B788" s="3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C788" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D788" s="9">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E788" s="3"/>
     </row>
     <row r="789" spans="1:5">
-      <c r="A789" s="2">
-        <v>10</v>
+      <c r="A789" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B789" s="3" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C789" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D789" s="9">
         <v>1000000.0</v>
       </c>
       <c r="E789" s="3"/>
     </row>
     <row r="790" spans="1:5">
-      <c r="A790" s="2">
-        <v>11</v>
+      <c r="A790" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B790" s="3" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C790" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D790" s="9">
-        <v>900000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E790" s="3"/>
     </row>
     <row r="791" spans="1:5">
-      <c r="A791" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E791" s="20"/>
+      <c r="A791" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B791" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="C791" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D791" s="9">
+        <v>950000.0</v>
+      </c>
+      <c r="E791" s="3"/>
     </row>
     <row r="792" spans="1:5">
-      <c r="A792" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A792" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B792" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="C792" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D792" s="9">
+        <v>1125000.0</v>
+      </c>
+      <c r="E792" s="3"/>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B793" s="3" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C793" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D793" s="9">
-        <v>240000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E793" s="3"/>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B794" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C794" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D794" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E794" s="3"/>
+    </row>
+    <row r="795" spans="1:5">
+      <c r="A795" s="2">
+        <v>10</v>
+      </c>
+      <c r="B795" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="C795" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D795" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E795" s="3"/>
+    </row>
+    <row r="796" spans="1:5">
+      <c r="A796" s="2">
+        <v>11</v>
+      </c>
+      <c r="B796" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="C796" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D796" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E796" s="3"/>
+    </row>
+    <row r="797" spans="1:5">
+      <c r="A797" s="19" t="s">
+        <v>791</v>
+      </c>
+      <c r="B797" s="20"/>
+      <c r="C797" s="21"/>
+      <c r="D797" s="22"/>
+      <c r="E797" s="20"/>
+    </row>
+    <row r="798" spans="1:5">
+      <c r="A798" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B798" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C798" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D798" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E798" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="799" spans="1:5">
+      <c r="A799" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B799" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C799" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D799" s="9">
+        <v>240000.0</v>
+      </c>
+      <c r="E799" s="3"/>
+    </row>
+    <row r="800" spans="1:5">
+      <c r="A800" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B794" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D794" s="9">
+      <c r="B800" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="C800" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D800" s="9">
         <v>300000.0</v>
       </c>
-      <c r="E794" s="3"/>
-[...81 lines deleted...]
-      </c>
+      <c r="E800" s="3"/>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B801" s="3" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C801" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D801" s="9">
-        <v>35000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E801" s="3"/>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C802" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D802" s="9">
-        <v>24000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E802" s="3"/>
     </row>
     <row r="803" spans="1:5">
-      <c r="A803" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E803" s="20"/>
+      <c r="A803" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B803" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="C803" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D803" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E803" s="3"/>
     </row>
     <row r="804" spans="1:5">
-      <c r="A804" s="23" t="s">
+      <c r="A804" s="15" t="s">
+        <v>797</v>
+      </c>
+      <c r="B804" s="16" t="s">
+        <v>798</v>
+      </c>
+      <c r="C804" s="17"/>
+      <c r="D804" s="18"/>
+      <c r="E804" s="16"/>
+    </row>
+    <row r="805" spans="1:5">
+      <c r="A805" s="19" t="s">
+        <v>799</v>
+      </c>
+      <c r="B805" s="20"/>
+      <c r="C805" s="21"/>
+      <c r="D805" s="22"/>
+      <c r="E805" s="20"/>
+    </row>
+    <row r="806" spans="1:5">
+      <c r="A806" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B804" s="24" t="s">
+      <c r="B806" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C804" s="25" t="s">
+      <c r="C806" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D804" s="26" t="s">
+      <c r="D806" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E804" s="24" t="s">
+      <c r="E806" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E806" s="3"/>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B807" s="3" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C807" s="6" t="s">
-        <v>799</v>
+        <v>11</v>
       </c>
       <c r="D807" s="9">
-        <v>70000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E807" s="3"/>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B808" s="3" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C808" s="6" t="s">
-        <v>541</v>
+        <v>11</v>
       </c>
       <c r="D808" s="9">
-        <v>430000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E808" s="3"/>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" s="19" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B809" s="20"/>
       <c r="C809" s="21"/>
       <c r="D809" s="22"/>
       <c r="E809" s="20"/>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B810" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C810" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D810" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E810" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C811" s="6" t="s">
-        <v>671</v>
+        <v>163</v>
       </c>
       <c r="D811" s="9">
-        <v>5200.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E811" s="3"/>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B812" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C812" s="6" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="D812" s="9">
-        <v>14000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E812" s="3"/>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C813" s="6" t="s">
-        <v>671</v>
+        <v>806</v>
       </c>
       <c r="D813" s="9">
-        <v>15000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E813" s="3"/>
     </row>
     <row r="814" spans="1:5">
-      <c r="A814" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E814" s="20"/>
+      <c r="A814" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B814" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="C814" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="D814" s="9">
+        <v>235300.0</v>
+      </c>
+      <c r="E814" s="3"/>
     </row>
     <row r="815" spans="1:5">
-      <c r="A815" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A815" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B815" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="C815" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="D815" s="9">
+        <v>165100.0</v>
+      </c>
+      <c r="E815" s="3"/>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B816" s="3" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C816" s="6" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D816" s="9">
-        <v>1124500.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E816" s="3"/>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" s="19" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B817" s="20"/>
       <c r="C817" s="21"/>
       <c r="D817" s="22"/>
       <c r="E817" s="20"/>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B818" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C818" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D818" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E818" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B819" s="3" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="C819" s="6" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="D819" s="9">
-        <v>444000.0</v>
+        <v>5200.0</v>
       </c>
       <c r="E819" s="3"/>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C820" s="6" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="D820" s="9">
-        <v>500000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E820" s="3"/>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="C821" s="6" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="D821" s="9">
-        <v>450000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E821" s="3"/>
     </row>
     <row r="822" spans="1:5">
-      <c r="A822" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E822" s="3"/>
+      <c r="A822" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="B822" s="20"/>
+      <c r="C822" s="21"/>
+      <c r="D822" s="22"/>
+      <c r="E822" s="20"/>
     </row>
     <row r="823" spans="1:5">
-      <c r="A823" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E823" s="3"/>
+      <c r="A823" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B823" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C823" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D823" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E823" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B824" s="3" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="C824" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D824" s="9">
-        <v>450000.0</v>
+        <v>1124500.0</v>
       </c>
       <c r="E824" s="3"/>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" s="19" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B825" s="20"/>
       <c r="C825" s="21"/>
       <c r="D825" s="22"/>
       <c r="E825" s="20"/>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B826" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C826" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D826" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E826" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B827" s="3" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C827" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D827" s="9">
-        <v>390000.0</v>
+        <v>444000.0</v>
       </c>
       <c r="E827" s="3"/>
     </row>
     <row r="828" spans="1:5">
-      <c r="A828" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E828" s="20"/>
+      <c r="A828" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B828" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="C828" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D828" s="9">
+        <v>544000.0</v>
+      </c>
+      <c r="E828" s="3"/>
     </row>
     <row r="829" spans="1:5">
-      <c r="A829" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A829" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B829" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="C829" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D829" s="9">
+        <v>384000.0</v>
+      </c>
+      <c r="E829" s="3"/>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B830" s="3" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C830" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D830" s="9">
-        <v>590000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E830" s="3"/>
     </row>
     <row r="831" spans="1:5">
-      <c r="A831" s="15" t="s">
-[...7 lines deleted...]
-      <c r="E831" s="16"/>
+      <c r="A831" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B831" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="C831" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D831" s="9">
+        <v>800000.0</v>
+      </c>
+      <c r="E831" s="3"/>
     </row>
     <row r="832" spans="1:5">
-      <c r="A832" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E832" s="20"/>
+      <c r="A832" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B832" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C832" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D832" s="9">
+        <v>450000.0</v>
+      </c>
+      <c r="E832" s="3"/>
     </row>
     <row r="833" spans="1:5">
-      <c r="A833" s="23" t="s">
+      <c r="A833" s="19" t="s">
+        <v>823</v>
+      </c>
+      <c r="B833" s="20"/>
+      <c r="C833" s="21"/>
+      <c r="D833" s="22"/>
+      <c r="E833" s="20"/>
+    </row>
+    <row r="834" spans="1:5">
+      <c r="A834" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B833" s="24" t="s">
+      <c r="B834" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C833" s="25" t="s">
+      <c r="C834" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D833" s="26" t="s">
+      <c r="D834" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E833" s="24" t="s">
+      <c r="E834" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E834" s="3"/>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B835" s="3" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="C835" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D835" s="9">
-        <v>1740000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E835" s="3"/>
     </row>
     <row r="836" spans="1:5">
-      <c r="A836" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E836" s="3"/>
+      <c r="A836" s="19" t="s">
+        <v>825</v>
+      </c>
+      <c r="B836" s="20"/>
+      <c r="C836" s="21"/>
+      <c r="D836" s="22"/>
+      <c r="E836" s="20"/>
     </row>
     <row r="837" spans="1:5">
-      <c r="A837" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E837" s="3"/>
+      <c r="A837" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B837" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C837" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D837" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E837" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B838" s="3" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C838" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D838" s="9">
-        <v>52000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="E838" s="3"/>
     </row>
     <row r="839" spans="1:5">
-      <c r="A839" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E839" s="3"/>
+      <c r="A839" s="15" t="s">
+        <v>827</v>
+      </c>
+      <c r="B839" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="C839" s="17"/>
+      <c r="D839" s="18"/>
+      <c r="E839" s="16"/>
     </row>
     <row r="840" spans="1:5">
-      <c r="A840" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E840" s="3"/>
+      <c r="A840" s="19" t="s">
+        <v>829</v>
+      </c>
+      <c r="B840" s="20"/>
+      <c r="C840" s="21"/>
+      <c r="D840" s="22"/>
+      <c r="E840" s="20"/>
     </row>
     <row r="841" spans="1:5">
-      <c r="A841" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E841" s="3"/>
+      <c r="A841" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B841" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C841" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D841" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E841" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="2" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B842" s="3" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C842" s="6" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
       <c r="D842" s="9">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E842" s="3"/>
     </row>
     <row r="843" spans="1:5">
-      <c r="A843" s="2">
-        <v>10</v>
+      <c r="A843" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>831</v>
       </c>
       <c r="C843" s="6" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
       <c r="D843" s="9">
-        <v>960000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E843" s="3"/>
     </row>
     <row r="844" spans="1:5">
-      <c r="A844" s="2">
-        <v>11</v>
+      <c r="A844" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>832</v>
       </c>
       <c r="C844" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D844" s="9">
-        <v>950000.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="E844" s="3"/>
     </row>
     <row r="845" spans="1:5">
-      <c r="A845" s="2">
-        <v>12</v>
+      <c r="A845" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B845" s="3" t="s">
         <v>833</v>
       </c>
       <c r="C845" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D845" s="9">
-        <v>980000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E845" s="3"/>
     </row>
     <row r="846" spans="1:5">
-      <c r="A846" s="2">
-        <v>13</v>
+      <c r="A846" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="B846" s="3" t="s">
         <v>834</v>
       </c>
       <c r="C846" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D846" s="9">
-        <v>1210000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E846" s="3"/>
     </row>
     <row r="847" spans="1:5">
-      <c r="A847" s="2">
-        <v>14</v>
+      <c r="A847" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B847" s="3" t="s">
         <v>835</v>
       </c>
       <c r="C847" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D847" s="9">
-        <v>988000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E847" s="3"/>
     </row>
     <row r="848" spans="1:5">
-      <c r="A848" s="2">
-        <v>15</v>
+      <c r="A848" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B848" s="3" t="s">
         <v>836</v>
       </c>
       <c r="C848" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D848" s="9">
-        <v>1300000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E848" s="3"/>
     </row>
     <row r="849" spans="1:5">
-      <c r="A849" s="2">
-        <v>16</v>
+      <c r="A849" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B849" s="3" t="s">
         <v>837</v>
       </c>
       <c r="C849" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D849" s="9">
-        <v>1320000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E849" s="3"/>
     </row>
     <row r="850" spans="1:5">
-      <c r="A850" s="2">
-        <v>17</v>
+      <c r="A850" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B850" s="3" t="s">
         <v>838</v>
       </c>
       <c r="C850" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D850" s="9">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E850" s="3"/>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="2">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B851" s="3" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C851" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D851" s="9">
-        <v>2400000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E851" s="3"/>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="2">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B852" s="3" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C852" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D852" s="9">
-        <v>1350000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E852" s="3"/>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="2">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B853" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C853" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D853" s="9">
-        <v>4050000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E853" s="3"/>
     </row>
     <row r="854" spans="1:5">
-      <c r="A854" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E854" s="20"/>
+      <c r="A854" s="2">
+        <v>13</v>
+      </c>
+      <c r="B854" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="C854" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D854" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E854" s="3"/>
     </row>
     <row r="855" spans="1:5">
-      <c r="A855" s="23" t="s">
+      <c r="A855" s="2">
+        <v>14</v>
+      </c>
+      <c r="B855" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="C855" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D855" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E855" s="3"/>
+    </row>
+    <row r="856" spans="1:5">
+      <c r="A856" s="2">
+        <v>15</v>
+      </c>
+      <c r="B856" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="C856" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D856" s="9">
+        <v>930000.0</v>
+      </c>
+      <c r="E856" s="3"/>
+    </row>
+    <row r="857" spans="1:5">
+      <c r="A857" s="2">
+        <v>16</v>
+      </c>
+      <c r="B857" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="C857" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D857" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E857" s="3"/>
+    </row>
+    <row r="858" spans="1:5">
+      <c r="A858" s="2">
+        <v>17</v>
+      </c>
+      <c r="B858" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="C858" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D858" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E858" s="3"/>
+    </row>
+    <row r="859" spans="1:5">
+      <c r="A859" s="2">
+        <v>18</v>
+      </c>
+      <c r="B859" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="C859" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D859" s="9">
+        <v>6400000.0</v>
+      </c>
+      <c r="E859" s="3"/>
+    </row>
+    <row r="860" spans="1:5">
+      <c r="A860" s="19" t="s">
+        <v>849</v>
+      </c>
+      <c r="B860" s="20"/>
+      <c r="C860" s="21"/>
+      <c r="D860" s="22"/>
+      <c r="E860" s="20"/>
+    </row>
+    <row r="861" spans="1:5">
+      <c r="A861" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B855" s="24" t="s">
+      <c r="B861" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C855" s="25" t="s">
+      <c r="C861" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D855" s="26" t="s">
+      <c r="D861" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E855" s="24" t="s">
+      <c r="E861" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="E861" s="3"/>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="2" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B862" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C862" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D862" s="9">
-        <v>750000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E862" s="3"/>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="2" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B863" s="3" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C863" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D863" s="9">
-        <v>2500000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E863" s="3"/>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B864" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="C864" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D864" s="9">
+        <v>2200000.0</v>
+      </c>
+      <c r="E864" s="3"/>
+    </row>
+    <row r="865" spans="1:5">
+      <c r="A865" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B865" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="C865" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D865" s="9">
+        <v>4000000.0</v>
+      </c>
+      <c r="E865" s="3"/>
+    </row>
+    <row r="866" spans="1:5">
+      <c r="A866" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B866" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="C866" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="D866" s="9">
+        <v>1800000.0</v>
+      </c>
+      <c r="E866" s="3"/>
+    </row>
+    <row r="867" spans="1:5">
+      <c r="A867" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B867" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="C867" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D867" s="9">
+        <v>3550000.0</v>
+      </c>
+      <c r="E867" s="3"/>
+    </row>
+    <row r="868" spans="1:5">
+      <c r="A868" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B868" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="C868" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D868" s="9">
+        <v>3300000.0</v>
+      </c>
+      <c r="E868" s="3"/>
+    </row>
+    <row r="869" spans="1:5">
+      <c r="A869" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B869" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="C869" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D869" s="9">
+        <v>3500000.0</v>
+      </c>
+      <c r="E869" s="3"/>
+    </row>
+    <row r="870" spans="1:5">
+      <c r="A870" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B864" s="3" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="B870" s="3" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C870" s="6" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
       <c r="D870" s="9">
-        <v>250000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="E870" s="3"/>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="2">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B871" s="3" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C871" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D871" s="9">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E871" s="3"/>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B872" s="3" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C872" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D872" s="9">
-        <v>255000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E872" s="3"/>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="2">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B873" s="3" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C873" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D873" s="9">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E873" s="3"/>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="2">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B874" s="3" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C874" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D874" s="9">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E874" s="3"/>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="2">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B875" s="3" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C875" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D875" s="9">
-        <v>400000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E875" s="3"/>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="2">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B876" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C876" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D876" s="9">
-        <v>500000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E876" s="3"/>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" s="2">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B877" s="3" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C877" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D877" s="9">
-        <v>540000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E877" s="3"/>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" s="2">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B878" s="3" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C878" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D878" s="9">
-        <v>1300000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E878" s="3"/>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="2">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B879" s="3" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C879" s="6" t="s">
-        <v>830</v>
+        <v>11</v>
       </c>
       <c r="D879" s="9">
-        <v>1600000.0</v>
+        <v>960000.0</v>
       </c>
       <c r="E879" s="3"/>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="2">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B880" s="3" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C880" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D880" s="9">
-        <v>380000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E880" s="3"/>
     </row>
     <row r="881" spans="1:5">
-      <c r="A881" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B881" s="16" t="s">
+      <c r="A881" s="2">
+        <v>20</v>
+      </c>
+      <c r="B881" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="C881" s="17"/>
-[...1 lines deleted...]
-      <c r="E881" s="16"/>
+      <c r="C881" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D881" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E881" s="3"/>
     </row>
     <row r="882" spans="1:5">
-      <c r="A882" s="19" t="s">
+      <c r="A882" s="2">
+        <v>21</v>
+      </c>
+      <c r="B882" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="B882" s="20"/>
-[...2 lines deleted...]
-      <c r="E882" s="20"/>
+      <c r="C882" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="D882" s="9">
+        <v>3900000.0</v>
+      </c>
+      <c r="E882" s="3"/>
     </row>
     <row r="883" spans="1:5">
-      <c r="A883" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A883" s="2">
+        <v>22</v>
+      </c>
+      <c r="B883" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="C883" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D883" s="9">
+        <v>1220000.0</v>
+      </c>
+      <c r="E883" s="3"/>
     </row>
     <row r="884" spans="1:5">
-      <c r="A884" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E884" s="3"/>
+      <c r="A884" s="15" t="s">
+        <v>872</v>
+      </c>
+      <c r="B884" s="16" t="s">
+        <v>873</v>
+      </c>
+      <c r="C884" s="17"/>
+      <c r="D884" s="18"/>
+      <c r="E884" s="16"/>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" s="19" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B885" s="20"/>
       <c r="C885" s="21"/>
       <c r="D885" s="22"/>
       <c r="E885" s="20"/>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B886" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C886" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D886" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E886" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B887" s="3" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C887" s="6" t="s">
-        <v>538</v>
+        <v>11</v>
       </c>
       <c r="D887" s="9">
+        <v>2000000.0</v>
+      </c>
+      <c r="E887" s="3"/>
+    </row>
+    <row r="888" spans="1:5">
+      <c r="A888" s="19" t="s">
+        <v>876</v>
+      </c>
+      <c r="B888" s="20"/>
+      <c r="C888" s="21"/>
+      <c r="D888" s="22"/>
+      <c r="E888" s="20"/>
+    </row>
+    <row r="889" spans="1:5">
+      <c r="A889" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B889" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C889" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D889" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E889" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="890" spans="1:5">
+      <c r="A890" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B890" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="C890" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="D890" s="9">
         <v>1183000.0</v>
       </c>
-      <c r="E887" s="3"/>
-[...40 lines deleted...]
-      </c>
+      <c r="E890" s="3"/>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B891" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C891" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D891" s="9">
+        <v>4500000.0</v>
+      </c>
+      <c r="E891" s="3"/>
+    </row>
+    <row r="892" spans="1:5">
+      <c r="A892" s="19" t="s">
+        <v>879</v>
+      </c>
+      <c r="B892" s="20"/>
+      <c r="C892" s="21"/>
+      <c r="D892" s="22"/>
+      <c r="E892" s="20"/>
+    </row>
+    <row r="893" spans="1:5">
+      <c r="A893" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B893" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C893" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D893" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E893" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="894" spans="1:5">
+      <c r="A894" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B891" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D891" s="9">
+      <c r="B894" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="C894" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D894" s="9">
         <v>2850900.0</v>
       </c>
-      <c r="E891" s="3"/>
-[...2 lines deleted...]
-      <c r="A892" s="2" t="s">
+      <c r="E894" s="3"/>
+    </row>
+    <row r="895" spans="1:5">
+      <c r="A895" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B892" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D892" s="9">
+      <c r="B895" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C895" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D895" s="9">
         <v>2850000.0</v>
       </c>
-      <c r="E892" s="3"/>
-[...2 lines deleted...]
-      <c r="A893" s="2" t="s">
+      <c r="E895" s="3"/>
+    </row>
+    <row r="896" spans="1:5">
+      <c r="A896" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B893" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D893" s="9">
+      <c r="B896" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="C896" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D896" s="9">
         <v>1183000.0</v>
       </c>
-      <c r="E893" s="3"/>
-[...22 lines deleted...]
-      <c r="A896" s="23" t="s">
+      <c r="E896" s="3"/>
+    </row>
+    <row r="897" spans="1:5">
+      <c r="A897" s="15" t="s">
+        <v>883</v>
+      </c>
+      <c r="B897" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C897" s="17"/>
+      <c r="D897" s="18"/>
+      <c r="E897" s="16"/>
+    </row>
+    <row r="898" spans="1:5">
+      <c r="A898" s="19" t="s">
+        <v>885</v>
+      </c>
+      <c r="B898" s="20"/>
+      <c r="C898" s="21"/>
+      <c r="D898" s="22"/>
+      <c r="E898" s="20"/>
+    </row>
+    <row r="899" spans="1:5">
+      <c r="A899" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B896" s="24" t="s">
+      <c r="B899" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C896" s="25" t="s">
+      <c r="C899" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D896" s="26" t="s">
+      <c r="D899" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E896" s="24" t="s">
+      <c r="E899" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E899" s="3"/>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B900" s="3" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="C900" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D900" s="9">
-        <v>12000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E900" s="3"/>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B901" s="3" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C901" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D901" s="9">
-        <v>27000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E901" s="3"/>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B902" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C902" s="6" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D902" s="9">
-        <v>480000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E902" s="3"/>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B903" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="C903" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D903" s="9">
-        <v>15000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="E903" s="3"/>
     </row>
     <row r="904" spans="1:5">
-      <c r="A904" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E904" s="20"/>
+      <c r="A904" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B904" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C904" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D904" s="9">
+        <v>27000.0</v>
+      </c>
+      <c r="E904" s="3"/>
     </row>
     <row r="905" spans="1:5">
-      <c r="A905" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A905" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B905" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C905" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="D905" s="9">
+        <v>480000.0</v>
+      </c>
+      <c r="E905" s="3"/>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="2" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B906" s="3" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C906" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D906" s="9">
-        <v>390000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E906" s="3"/>
     </row>
     <row r="907" spans="1:5">
-      <c r="A907" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E907" s="3"/>
+      <c r="A907" s="19" t="s">
+        <v>893</v>
+      </c>
+      <c r="B907" s="20"/>
+      <c r="C907" s="21"/>
+      <c r="D907" s="22"/>
+      <c r="E907" s="20"/>
     </row>
     <row r="908" spans="1:5">
-      <c r="A908" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E908" s="3"/>
+      <c r="A908" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B908" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C908" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D908" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E908" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B909" s="3" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C909" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D909" s="9">
-        <v>72000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="E909" s="3"/>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B910" s="3" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C910" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D910" s="9">
-        <v>110000.0</v>
+        <v>743600.0</v>
       </c>
       <c r="E910" s="3"/>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B911" s="3" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C911" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D911" s="9">
-        <v>315000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="E911" s="3"/>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B912" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C912" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D912" s="9">
-        <v>260000.0</v>
+        <v>364500.0</v>
       </c>
       <c r="E912" s="3"/>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B913" s="3" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C913" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D913" s="9">
-        <v>351000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="E913" s="3"/>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B914" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="C914" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D914" s="9">
+        <v>403000.0</v>
+      </c>
+      <c r="E914" s="3"/>
+    </row>
+    <row r="915" spans="1:5">
+      <c r="A915" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B915" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="C915" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D915" s="9">
+        <v>377000.0</v>
+      </c>
+      <c r="E915" s="3"/>
+    </row>
+    <row r="916" spans="1:5">
+      <c r="A916" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B916" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="C916" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D916" s="9">
+        <v>767000.0</v>
+      </c>
+      <c r="E916" s="3"/>
+    </row>
+    <row r="917" spans="1:5">
+      <c r="A917" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B914" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="B917" s="3" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C917" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D917" s="9">
-        <v>494000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="E917" s="3"/>
     </row>
     <row r="918" spans="1:5">
-      <c r="A918" s="2">
-[...11 lines deleted...]
-      <c r="E918" s="3"/>
+      <c r="A918" s="19" t="s">
+        <v>903</v>
+      </c>
+      <c r="B918" s="20"/>
+      <c r="C918" s="21"/>
+      <c r="D918" s="22"/>
+      <c r="E918" s="20"/>
     </row>
     <row r="919" spans="1:5">
-      <c r="A919" s="19" t="s">
-[...5 lines deleted...]
-      <c r="E919" s="20"/>
+      <c r="A919" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B919" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C919" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D919" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E919" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="920" spans="1:5">
-      <c r="A920" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A920" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B920" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="C920" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D920" s="9">
+        <v>334800.0</v>
+      </c>
+      <c r="E920" s="3"/>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B921" s="3" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C921" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D921" s="9">
-        <v>387500.0</v>
+        <v>334800.0</v>
       </c>
       <c r="E921" s="3"/>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B922" s="3" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C922" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D922" s="9">
-        <v>387500.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E922" s="3"/>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B923" s="3" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C923" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D923" s="9">
-        <v>440000.0</v>
+        <v>769500.0</v>
       </c>
       <c r="E923" s="3"/>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B924" s="3" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C924" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D924" s="9">
-        <v>858600.0</v>
+        <v>195000.0</v>
       </c>
       <c r="E924" s="3"/>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B925" s="3" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C925" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D925" s="9">
-        <v>105000.0</v>
+        <v>284000.0</v>
       </c>
       <c r="E925" s="3"/>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B926" s="3" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C926" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D926" s="9">
-        <v>110000.0</v>
+        <v>253800.0</v>
       </c>
       <c r="E926" s="3"/>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B927" s="3" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C927" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D927" s="9">
-        <v>90000.0</v>
+        <v>253800.0</v>
       </c>
       <c r="E927" s="3"/>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B928" s="3" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C928" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D928" s="9">
-        <v>117000.0</v>
+        <v>240300.0</v>
       </c>
       <c r="E928" s="3"/>
     </row>
     <row r="929" spans="1:5">
-      <c r="A929" s="2" t="s">
-        <v>26</v>
+      <c r="A929" s="2">
+        <v>10</v>
       </c>
       <c r="B929" s="3" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C929" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D929" s="9">
-        <v>144300.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E929" s="3"/>
     </row>
     <row r="930" spans="1:5">
-      <c r="A930" s="2">
-[...11 lines deleted...]
-      <c r="E930" s="3"/>
+      <c r="A930" s="19" t="s">
+        <v>914</v>
+      </c>
+      <c r="B930" s="20"/>
+      <c r="C930" s="21"/>
+      <c r="D930" s="22"/>
+      <c r="E930" s="20"/>
     </row>
     <row r="931" spans="1:5">
-      <c r="A931" s="2">
-[...11 lines deleted...]
-      <c r="E931" s="3"/>
+      <c r="A931" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B931" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C931" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D931" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E931" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="932" spans="1:5">
-      <c r="A932" s="2">
-        <v>12</v>
+      <c r="A932" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B932" s="3" t="s">
         <v>915</v>
       </c>
       <c r="C932" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D932" s="9">
-        <v>250000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="E932" s="3"/>
     </row>
     <row r="933" spans="1:5">
-      <c r="A933" s="2">
-        <v>13</v>
+      <c r="A933" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B933" s="3" t="s">
         <v>916</v>
       </c>
       <c r="C933" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D933" s="9">
-        <v>120000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="E933" s="3"/>
     </row>
     <row r="934" spans="1:5">
-      <c r="A934" s="2">
+      <c r="A934" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B934" s="3" t="s">
         <v>917</v>
       </c>
       <c r="C934" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D934" s="9">
-        <v>299000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="E934" s="3"/>
     </row>
     <row r="935" spans="1:5">
-      <c r="A935" s="2">
-        <v>15</v>
+      <c r="A935" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>918</v>
       </c>
       <c r="C935" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D935" s="9">
-        <v>127400.0</v>
+        <v>78000.0</v>
       </c>
       <c r="E935" s="3"/>
     </row>
     <row r="936" spans="1:5">
-      <c r="A936" s="19" t="s">
+      <c r="A936" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B936" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="B936" s="20"/>
-[...2 lines deleted...]
-      <c r="E936" s="20"/>
+      <c r="C936" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D936" s="9">
+        <v>138000.0</v>
+      </c>
+      <c r="E936" s="3"/>
     </row>
     <row r="937" spans="1:5">
-      <c r="A937" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A937" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B937" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="C937" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D937" s="9">
+        <v>166000.0</v>
+      </c>
+      <c r="E937" s="3"/>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="2" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B938" s="3" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C938" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D938" s="9">
-        <v>234000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="E938" s="3"/>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" s="2" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B939" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C939" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D939" s="9">
-        <v>124000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E939" s="3"/>
     </row>
     <row r="940" spans="1:5">
       <c r="A940" s="2" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B940" s="3" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C940" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D940" s="9">
-        <v>133000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E940" s="3"/>
     </row>
     <row r="941" spans="1:5">
-      <c r="A941" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A941" s="2"/>
+      <c r="B941" s="3"/>
+      <c r="C941" s="6"/>
+      <c r="D941" s="9"/>
       <c r="E941" s="3"/>
-    </row>
-[...80 lines deleted...]
-      <c r="E947" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B98:E98"/>
-    <mergeCell ref="B119:E119"/>
-[...12 lines deleted...]
-    <mergeCell ref="B894:E894"/>
+    <mergeCell ref="B123:E123"/>
+    <mergeCell ref="B202:E202"/>
+    <mergeCell ref="B248:E248"/>
+    <mergeCell ref="B282:E282"/>
+    <mergeCell ref="B359:E359"/>
+    <mergeCell ref="B408:E408"/>
+    <mergeCell ref="B457:E457"/>
+    <mergeCell ref="B545:E545"/>
+    <mergeCell ref="B568:E568"/>
+    <mergeCell ref="B701:E701"/>
+    <mergeCell ref="B804:E804"/>
+    <mergeCell ref="B839:E839"/>
+    <mergeCell ref="B884:E884"/>
+    <mergeCell ref="B897:E897"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A69:E69"/>
     <mergeCell ref="A79:E79"/>
     <mergeCell ref="A88:E88"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A99:E99"/>
-    <mergeCell ref="A111:E111"/>
-[...7 lines deleted...]
-    <mergeCell ref="A222:E222"/>
+    <mergeCell ref="A112:E112"/>
+    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A155:E155"/>
+    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A178:E178"/>
+    <mergeCell ref="A203:E203"/>
+    <mergeCell ref="A213:E213"/>
     <mergeCell ref="A227:E227"/>
-    <mergeCell ref="A230:E230"/>
-[...2 lines deleted...]
-    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A233:E233"/>
+    <mergeCell ref="A236:E236"/>
+    <mergeCell ref="A249:E249"/>
+    <mergeCell ref="A253:E253"/>
     <mergeCell ref="A273:E273"/>
-    <mergeCell ref="A278:E278"/>
-[...2 lines deleted...]
-    <mergeCell ref="A352:E352"/>
+    <mergeCell ref="A283:E283"/>
+    <mergeCell ref="A288:E288"/>
+    <mergeCell ref="A309:E309"/>
     <mergeCell ref="A360:E360"/>
-    <mergeCell ref="A387:E387"/>
-[...6 lines deleted...]
-    <mergeCell ref="A447:E447"/>
+    <mergeCell ref="A362:E362"/>
+    <mergeCell ref="A370:E370"/>
+    <mergeCell ref="A397:E397"/>
+    <mergeCell ref="A409:E409"/>
+    <mergeCell ref="A420:E420"/>
+    <mergeCell ref="A423:E423"/>
+    <mergeCell ref="A426:E426"/>
+    <mergeCell ref="A448:E448"/>
+    <mergeCell ref="A452:E452"/>
     <mergeCell ref="A458:E458"/>
-    <mergeCell ref="A470:E470"/>
-[...1 lines deleted...]
-    <mergeCell ref="A534:E534"/>
+    <mergeCell ref="A469:E469"/>
+    <mergeCell ref="A481:E481"/>
+    <mergeCell ref="A499:E499"/>
     <mergeCell ref="A546:E546"/>
-    <mergeCell ref="A551:E551"/>
-[...12 lines deleted...]
-    <mergeCell ref="A803:E803"/>
+    <mergeCell ref="A558:E558"/>
+    <mergeCell ref="A564:E564"/>
+    <mergeCell ref="A569:E569"/>
+    <mergeCell ref="A587:E587"/>
+    <mergeCell ref="A638:E638"/>
+    <mergeCell ref="A662:E662"/>
+    <mergeCell ref="A683:E683"/>
+    <mergeCell ref="A702:E702"/>
+    <mergeCell ref="A706:E706"/>
+    <mergeCell ref="A713:E713"/>
+    <mergeCell ref="A762:E762"/>
+    <mergeCell ref="A784:E784"/>
+    <mergeCell ref="A797:E797"/>
+    <mergeCell ref="A805:E805"/>
     <mergeCell ref="A809:E809"/>
-    <mergeCell ref="A814:E814"/>
     <mergeCell ref="A817:E817"/>
+    <mergeCell ref="A822:E822"/>
     <mergeCell ref="A825:E825"/>
-    <mergeCell ref="A828:E828"/>
-[...2 lines deleted...]
-    <mergeCell ref="A882:E882"/>
+    <mergeCell ref="A833:E833"/>
+    <mergeCell ref="A836:E836"/>
+    <mergeCell ref="A840:E840"/>
+    <mergeCell ref="A860:E860"/>
     <mergeCell ref="A885:E885"/>
-    <mergeCell ref="A889:E889"/>
-[...3 lines deleted...]
-    <mergeCell ref="A936:E936"/>
+    <mergeCell ref="A888:E888"/>
+    <mergeCell ref="A892:E892"/>
+    <mergeCell ref="A898:E898"/>
+    <mergeCell ref="A907:E907"/>
+    <mergeCell ref="A918:E918"/>
+    <mergeCell ref="A930:E930"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>