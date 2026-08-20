--- v2 (2026-07-05)
+++ v3 (2026-08-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="922">
   <si>
     <t>BẢNG GIÁ LẺ LINH KIỆN MÁY TÍNH - LAPTOP</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Adapter Nguồn - Cục Sạc Laptop</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn Khác</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -73,90 +73,93 @@
   <si>
     <t>Cái</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Adapter Nguồn 24V-2.5A - nguồn máy Ocha Pos SUMI T2 - 4 chân kim</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>Adapter sạc nguồn 24V-2.5A đầu cắm 5.5x2.5mm - nguồn máy in tem máy pos máy in mã vạch</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t xml:space="preserve">Adapter sạc nguồn 24V-2.5A đầu cắm 6.5x3mm - nguồn máy in tem máy pos máy in mã vạch ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
-    <t>nguồn 5V CŨ</t>
+    <t>Nguồn 5V-1.2A Micro USB</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
-    <t>Nguồn 5V-1.2A Micro USB</t>
+    <t>Nguồn 5V-1.2A Type C</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
-    <t>Nguồn 5V-1.2A Type C</t>
+    <t>Nguồn 5V-1A - sạc adapter</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
-    <t>Nguồn 5V-1A - sạc adapter</t>
+    <t>nguồn 5V-1A CŨ</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Nguồn 5V-2A</t>
   </si>
   <si>
     <t>Nguồn 5V-2A (2 đầu)</t>
   </si>
   <si>
     <t>Nguồn 9V-1A</t>
   </si>
   <si>
     <t>Nguồn 9V-2A</t>
   </si>
   <si>
     <t>Nguồn 9V-2A (2 đầu)</t>
   </si>
   <si>
-    <t xml:space="preserve">Nguồn LCD Samsung 14V-2.5A ( ZIN ) </t>
+    <t>Nguồn LCD Samsung 14V-1.79A 25W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nguồn LCD Samsung 14V-2.5A 35W ( ZIN ) </t>
   </si>
   <si>
     <t>Nguồn Surface Pro 15V-4A Zin/ Surface Pro 3, 4, 5, 6, 7, X, Go 1 2, Surface Laptop 1 2 3 (chạy được 15V-2.58A)</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD 12V-10A</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD 12V-3.34A Tốt</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD 12V-4A</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD Acbel 12V-5A</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn LCD Acbel 12V-6A</t>
   </si>
   <si>
     <t>Sạc Laptop Samsung 19V-4.74A</t>
   </si>
   <si>
     <t>Sạc LG 19V-2A OEM</t>
   </si>
@@ -730,51 +733,51 @@
   <si>
     <t xml:space="preserve">CPU Intel Core i5-6600 3.90GHz, 6M, 4 Cores 4 Threads ( CŨ ) </t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I7</t>
   </si>
   <si>
     <t xml:space="preserve">Chip vi xử lý CPU I7-9700 SK1151 ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Core i7-10700 (2.9GHz turbo up to 4.8GHz, 8 nhân 16 luồng, 16MB Cache, 65W) - Socket Intel LGA 1200</t>
   </si>
   <si>
     <t>CPU intel core I7-4790 SK1150 CŨ - 3.6GHz up to 4.0Ghz,4 Core, 8 Threads, 8Mb</t>
   </si>
   <si>
     <t>CPU intel core I7-8700 SK1151 CŨ</t>
   </si>
   <si>
     <t>Cpu Chip Vi Xử Lý I9</t>
   </si>
   <si>
     <t>Bộ chip xử lý CPU Intel® Core™ i9-13900K</t>
   </si>
   <si>
-    <t>Cpu Chip Vi Xử Lý Pentium</t>
+    <t>Cpu Chip Vi Xử Lý Pentium - Cpu Khác</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ vi xử lý CPU Intel Celeron G4900 chính hãng ( Đã sử dụng ) </t>
   </si>
   <si>
     <t>Bộ vi xử lý Intel CPU Core G3220 SK1150 - CŨ</t>
   </si>
   <si>
     <t>Bộ xử lý CPU Intel® Pentium® Gold G6400 Box</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU E7500 Q9450 E5400 SK775 - CŨ</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU G3260 SK1150 - CŨ</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU G4400 SK1151 - CŨ</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Celeron G5905</t>
   </si>
   <si>
     <t>Chip vi xử lý CPU Intel Pentium G6405 - hàng mới nguyên Box SK1200</t>
   </si>
@@ -1801,77 +1804,71 @@
   <si>
     <t>Bàn Phím Laptop Asus X401 Zin</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím laptop Asus X451 (Zin) ( Asus X451, A451, A455, F401, F451, F454, F455, K455, X451, X453, X454, X455, X456, A456 ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Asus X453S</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím laptop Dell 3147 ( Zin ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Dell 3441/3442 CÓ ĐÈN</t>
   </si>
   <si>
     <t>Bàn phím laptop dell 6330 không đèn</t>
   </si>
   <si>
     <t>Bàn phím Laptop Dell E5500</t>
   </si>
   <si>
     <t>Bàn phím laptop Dell E5550/ 5570/ 5580/ Precision 3520/ 7510/ 7520/ 7710/ 7720</t>
   </si>
   <si>
-    <t xml:space="preserve">Bàn phím Laptop Dell E7270 tiếng nhật ( Latitude E7250, E7270, E5250, E5270, XPS 9250 (cáp dài hơn E7270) ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 15 3501 3502 3505 5501 5502 5508 5509 5584 5590 5593 5594 5598 Vostro 3500 intel gen 11 ( Bạc ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 15 3501 3502 3505 5501 5502 5508 5509 5584 5590 5593 5594 5598 Vostro 3500 intel gen 11 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 15 3510/ Vostro 15 3510 CÓ ĐÈN ( Đen - Dell Inspirion 15 3510 3511 3515 5510 5515 7510 16 7610, Vostro 15 3510 3515 3520 3525 5510 5515 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 15 3510/ Vostro 15 3510 CÓ ĐÈN ( Xám - Dell Inspirion 15 3510 3511 3515 5510 5515 7510 16 7610, Vostro 15 3510 3515 3520 3525 5510 5515 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 3541 3542 ZIN ( Inspiron 15-3000 3541 3542 3543 3547 3551 3552 3558 3559 3567 3557 3576, Inspiron 15-5000 5542 5543 5545 5547 5548 5558 5555 5551 5559 5576 5577 5755 5758 5759 7557 7559, Vostro 3546 3561 3562 3565 3568 3578 Latitude 3550 3560 3570 3580 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Dell Inspiron 7566 ZIN ( Dell Inspiron 15-3580, 3581, 3582, 3583, 3593, 3595, 5565, 5567, 5570, 5575, 5767, 5775, 7566, 7567, 7577, Vostro 15-3584, 3590, 5568, Gaming G3-3000, 3579, 3590, 3779, G5-5000, 5587, 5590, G7-7000, 7588 ) </t>
   </si>
   <si>
     <t>Bàn Phím Laptop Dell Latitude E5540</t>
   </si>
   <si>
-    <t xml:space="preserve">Bàn phím Laptop Dell Latitude E7390 tiếng nhật ( Dell Latitude 5280, 5288, 5289, 7280, 7290, 7380, 7390 ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bàn Phím laptop Dell N4110 ( Inspirion 14R N4110/ N4120/ N4050/ M4040/ M5040/ N5040/ N5050/ 14R-3420/ 3520/ 5420/ 7420/ 15R-5520/ 7520/ Vostro 3350/ 3450/ 3460/ 3550/ 3555/ 3560/ 1440/ 1445/ 1450/ 1540/ 1550/ 2420/ 13Z-N311Z/ 14Z-N411Z/ M411R/ V131/ Studio XPS L502/ X501L/ X502L/ XPS 15 L502X/ Latitude 3330 - US Có Đèn ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn Phím laptop Dell N4110 ( Inspirion 14R N4110/ N4120/ N4050/ M4040/ M5040/ N5040/ N5050/ 14R-3420/ 3520/ 5420/ 7420/ 15R-5520/ 7520/ Vostro 3350/ 3450/ 3460/ 3550/ 3555/ 3560/ 1440/ 1445/ 1450/ 1540/ 1550/ 2420/ 13Z-N311Z/ 14Z-N411Z/ M411R/ V131/ Studio XPS L502/ X501L/ X502L/ XPS 15 L502X/ Latitude 3330 - US không đèn ) </t>
   </si>
   <si>
     <t>Bàn phím Laptop Dell Vostro 14-5480</t>
   </si>
   <si>
     <t>Bàn phím laptop E6420 / E6440 / E6430 / E5420 / 6520 / E6230 / E6320 / E6220</t>
   </si>
   <si>
     <t>Bàn phím Laptop Fujitsu E544 E733 E734 E743 E744 E547 không phím số renew</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-AB000 phím Delete tròn ( HP Pavilion 15-AB000 15-AK000 15-AQ000 15-AU000 15-AW000 15-BC000 15-CC000 15-U000 15-W000 17-G000 HP 250 G6 255 G6 Envy X360 M6-W000 M6-AQ000 M6-AE000 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-da000 ( HP 15-da000, 15-db000, 15-cs000, 15-dk000, 15-dr000, 15-dw000, 15-du000, 15s-du000, 15-dy000, 15s-dy000, 15s-eq000, 15-ef000, 15-gw000, 17-ca000, 17-by000, 250 g7, 255 g7 - OEM ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-da000 ( HP 15-da000, 15-db000, 15-cs000, 15-dk000, 15-dr000, 15-dw000, 15-du000, 15s-du000, 15-dy000, 15s-dy000, 15s-eq000, 15-ef000, 15-gw000, 17-ca000, 17-by000, 250 g7, 255 g7 - ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP 15-EG, 15-EH (nút nguồn gần F12 và Delete) ( HP Pavilion 15-eg000, 15-eh000, 15-er000, 15t-er000 ) </t>
@@ -1897,50 +1894,53 @@
   <si>
     <t xml:space="preserve">Bàn phím Laptop HP Pro 450 G5 LED không chuột ( Probook 450 G5, 455 G5, 470 G5, 650 G4, 650 G5, 655 G4, 655 G5 ) </t>
   </si>
   <si>
     <t>Bàn phím Laptop Lenovo E540 E531 W540 W541 T540P T550 T560 P50s P70s L540 L560 L570 - không chuột</t>
   </si>
   <si>
     <t>Bàn phím Laptop Lenovo G460/ G460AL/ G465/ G465A</t>
   </si>
   <si>
     <t>Bàn phím laptop Lenovo Ideapad V460 Y450 B460 Y460 Y450A Y450G Y550 Y560</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím laptop Lenovo T440, T431, T460, T450, E440, E431, L440, L450, L460, L470 ( ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn Phím laptop Lenovo Y450 ( Đen ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Lenovo Yoga X260 X370 X380 Led</t>
   </si>
   <si>
     <t>Bàn phím laptop Toshiba L40/ C40/ S40</t>
   </si>
   <si>
+    <t>Fan laptop HP 15-eg206TU - máy có 2 fan</t>
+  </si>
+  <si>
     <t xml:space="preserve">Phím HP 14-BS000 ( Bạc - HP 14-BA000, 14-BF000, 14-BK000, 14-BS000, 14-BW000, 14-CD000, 14S-CF, 348 G5, 245 G8 - ZIN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Phím HP 14-DA000 14-CE ZIN ( BẠC - HP 14-ce000, 14-cf000, 14s-cf000, 14-cr000, 14s-cr000, 14-ck000, 14-cm000, 14-da000, 14-df000, 14s-ck000, 14-dh000, 14-dk000, 14s-dk000, 14-ma000, 14-dg000, 340s G7 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Phím laptop Lenovo Y410/G410/G430 ( Ideapad 3000 G230 G400 G430 Y430 G450 G455 N500 G530 N100 N200 N220 N440 C466 C461 C460 C462 Ideapad Y330 Y310 Y410 Y430A Y510 Y520 Y530 Y710 Y730 7757 U330 C100 C200 V100 V200 F41 F31 E43 ) </t>
   </si>
   <si>
     <t>Chuột</t>
   </si>
   <si>
     <t>Chuột A4tech G3.280A</t>
   </si>
   <si>
     <t>Chuột Bosston Gaming R30A</t>
   </si>
   <si>
     <t xml:space="preserve">Chuột có dây Dell MS116 FPT ( Đen ) </t>
   </si>
   <si>
     <t>Chuột có dây Logitech B100</t>
   </si>
   <si>
     <t>Chuột có dây Logitech G102 chuột lightsync game có led 8000DPI 2.1m</t>
@@ -2092,51 +2092,51 @@
   <si>
     <t>Miếng lót chuột Kingmaster Y-1 (245x320x3mm)</t>
   </si>
   <si>
     <t>Miếng lót chuột KM G66</t>
   </si>
   <si>
     <t>Miếng lót chuột KM Q8 (210x250x1.7mm)</t>
   </si>
   <si>
     <t>Miếng lót chuột KM Razer W3 (210*250*1.7mm)</t>
   </si>
   <si>
     <t>Miếng lót chuột KM X2 (245*320*4mm)</t>
   </si>
   <si>
     <t>Miếng lót chuột OEM-1 - 400x900x3mm</t>
   </si>
   <si>
     <t>Miếng lót chuột S3 (300x900*x3mm)</t>
   </si>
   <si>
     <t>Miếng lót chuột S6 - 300x800x3mm</t>
   </si>
   <si>
-    <t>Miếng lót chuột T-1 - 240x200x1.5mm</t>
+    <t>Miếng lót chuột T-1 - 240x200x1.5mm - Tấm lót cao su T1 LGT</t>
   </si>
   <si>
     <t>NO12</t>
   </si>
   <si>
     <t>Phụ Kiện Laptop (Phần Cứng)</t>
   </si>
   <si>
     <t>Balo-Túi Xách</t>
   </si>
   <si>
     <t>Balo 8839 Xám Okade 15.6"</t>
   </si>
   <si>
     <t xml:space="preserve">Balo đựng laptop S2252 ( Đen ) </t>
   </si>
   <si>
     <t>Loa Laptop</t>
   </si>
   <si>
     <t>Loa laptop Asus X550LC</t>
   </si>
   <si>
     <t xml:space="preserve">Loa Laptop Dell Latitude E6520 ( Mới ) </t>
   </si>
@@ -2290,57 +2290,51 @@
   <si>
     <t xml:space="preserve">Pin máy tính laptop Lenovo L11S6Y01 G480 Y480 - 6 cell ( Ideapad G400 G410 G480 G485 G500 G505 G510 G580 G585 V480 Y470 Y480 Y580 Z580 Z585 edge E430 E435 E440 E530 E535 E540 L11M6Y01 L11S6F01 L11S6Y01 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop Lenovo L15S4A01 / L15M4A01 / L15E4A01 / L15L4A01 4 cell ( Ideapad 100-14IBD/ 110-14IBD/ 110-14ISK/ 100-15IBD/ 110-15IBD/ 110-15ISK/ 300-14IBR/ 300-14IBD/ 300-14ISK/ 300-15IBR/ 300-15ISK/ 300-15IBD ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop MSI GF63 BTY-M6K 3 Cell ( Laptop MSI Gf63-8RC, GF63-8RD, GF65, GF75, GS63VR, GS73, MS-16K2, MS-16R1, BTY-M6K, BTY-M6J, BTY-U6J - Zin ) </t>
   </si>
   <si>
     <t>Pin máy tính Laptop Sony BPS35 Vaio SVF142A29W SVF143xxxx SVF152xxxx SVF153xxxx FIT 14E 15E VGP BPS35 BPL35 4 cell</t>
   </si>
   <si>
     <t>Túi Chống Sốc - Fan Tản Nhiệt - Giá Đỡ Laptop</t>
   </si>
   <si>
     <t>Fan tản nhiệt Cooler master CMC3</t>
   </si>
   <si>
     <t>Fan tản nhiệt Cooler Pad S200 đỏ (2 fan)</t>
   </si>
   <si>
     <t>Fan tản nhiệt Mikuso NCP-065</t>
   </si>
   <si>
-    <t>Giá đỡ Laptop hợp kim nhôm 14-16in Unitek</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Giá đỡ Laptop nhựa 16 In ( Hồng ) </t>
+    <t>Giá đỡ Laptop hợp kim nhôm 14-16in Unitek OT155SL</t>
   </si>
   <si>
     <t>Keo tản nhiệt Arctic MX-2 4g xám</t>
   </si>
   <si>
     <t>Ống</t>
   </si>
   <si>
     <t>Keo tản nhiệt Arctic MX-4 20g 2019 xám ống lớn</t>
   </si>
   <si>
     <t>Vỉ</t>
   </si>
   <si>
     <t>Keo tản nhiệt Arctic MX-4 4g 2019 xám</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master MGX-Z0SG-N15M-R2 1.5ml</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master RG-ICE2-TA15-R1 1.5ml</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master RG-TCFN-200G-B1</t>
   </si>
@@ -2422,51 +2416,51 @@
   <si>
     <t>Jack cáp nguồn power DC-IN Dell 5558 5559 5458 5459 3558 3559 3458 3459</t>
   </si>
   <si>
     <t xml:space="preserve">Webcam + micro dùng cho laptop Dell Latitude 3510 ( Zin tháo máy ) </t>
   </si>
   <si>
     <t>Webcam + micro dùng cho laptop HP G4-1xxx</t>
   </si>
   <si>
     <t>NO13</t>
   </si>
   <si>
     <t>Phụ Kiện Linh Tinh Máy Tính Laptop</t>
   </si>
   <si>
     <t>Caddy Bay</t>
   </si>
   <si>
     <t>Caddy bay dày 12.7 mm</t>
   </si>
   <si>
     <t>Caddy Bay mỏng 9.5 mm</t>
   </si>
   <si>
-    <t>Dụng Cụ Vệ Sinh Máy</t>
+    <t>Dụng Cụ Vệ Sinh Máy Thiết Bị Văn Phòng</t>
   </si>
   <si>
     <t>Bộ vệ sinh laptop KM-6 (6 món)</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ Vệ Sinh laptop Q5 ( 2 món: Khăn lau + dung dịch lau màn hình 120ml ) </t>
   </si>
   <si>
     <t>Chai xịt tẩy dung dịch vệ sinh main mạch điện tử Falcon 530 550ml</t>
   </si>
   <si>
     <t>Chai</t>
   </si>
   <si>
     <t>Chai xịt tẩy đa năng Sprayway No.31 - chai tẩy US31 539g</t>
   </si>
   <si>
     <t>Chai xịt tẩy đa năng Sprayway Singapore No.31 - chai tẩy SS31 500ml</t>
   </si>
   <si>
     <t>Máy thổi bụi KB-38 (chỉnh được tốc độ)</t>
   </si>
   <si>
     <t>Miếng Dán Bàn Phím</t>
   </si>
@@ -3304,54 +3298,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E941"/>
+  <dimension ref="A1:E939"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A931" sqref="A931:E931"/>
+      <selection activeCell="A929" sqref="A929:E929"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -3443,96 +3437,96 @@
       <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9">
         <v>190000.0</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="9">
-        <v>80000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="9">
         <v>60000.0</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="9">
-        <v>60000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9">
-        <v>44000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="9">
         <v>60000.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>28</v>
       </c>
@@ -3578,9143 +3572,9143 @@
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="9">
         <v>80000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="9">
-        <v>350000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="9">
-        <v>500000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
-        <v>151300.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="9">
-        <v>140000.0</v>
+        <v>151300.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="9">
-        <v>180000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="9">
-        <v>140000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="9">
-        <v>98600.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="9">
-        <v>130000.0</v>
+        <v>98600.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="9">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2">
         <v>23</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="9">
-        <v>290000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2">
         <v>24</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="9">
+        <v>290000.0</v>
+      </c>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="2">
+        <v>25</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="9">
         <v>200000.0</v>
       </c>
-      <c r="E29" s="3"/>
-[...8 lines deleted...]
-      <c r="E30" s="20"/>
+      <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="20"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="20"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B31" s="24" t="s">
+      <c r="B32" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="25" t="s">
+      <c r="C32" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D31" s="26" t="s">
+      <c r="D32" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="24" t="s">
+      <c r="E32" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
-        <v>175500.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="9">
-        <v>195000.0</v>
+        <v>175500.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="9">
-        <v>250000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="9">
-        <v>170000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="9">
-        <v>210000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="9">
+        <v>210000.0</v>
+      </c>
+      <c r="E38" s="3"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="9">
         <v>250000.0</v>
       </c>
-      <c r="E38" s="3"/>
-[...8 lines deleted...]
-      <c r="E39" s="20"/>
+      <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="20"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B40" s="24" t="s">
+      <c r="B41" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C40" s="25" t="s">
+      <c r="C41" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D40" s="26" t="s">
+      <c r="D41" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E40" s="24" t="s">
+      <c r="E41" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="9">
-        <v>670000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="9">
-        <v>330186.1562</v>
+        <v>670000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="9">
-        <v>168000.0</v>
+        <v>330186.1562</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="9">
-        <v>150000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="9">
-        <v>260000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="9">
-        <v>350000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E47" s="3"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="9">
-        <v>200000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E48" s="3"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="9">
-        <v>290000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="2">
-        <v>10</v>
+      <c r="A50" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="9">
-        <v>300000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="9">
-        <v>320000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D52" s="9">
-        <v>250000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B53" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="9">
-        <v>180000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="D54" s="9">
+        <v>210000.0</v>
+      </c>
+      <c r="E54" s="3"/>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="2">
+        <v>14</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="9">
         <v>600000.0</v>
       </c>
-      <c r="E54" s="3"/>
-[...8 lines deleted...]
-      <c r="E55" s="20"/>
+      <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="23" t="s">
+      <c r="A56" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56" s="20"/>
+      <c r="C56" s="21"/>
+      <c r="D56" s="22"/>
+      <c r="E56" s="20"/>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B56" s="24" t="s">
+      <c r="B57" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C56" s="25" t="s">
+      <c r="C57" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D56" s="26" t="s">
+      <c r="D57" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E56" s="24" t="s">
+      <c r="E57" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="9">
-        <v>350000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="9">
-        <v>200000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="9">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="9">
-        <v>360000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="9">
-        <v>250000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="E62" s="3"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="9">
-        <v>217000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E63" s="3"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="9">
-        <v>441000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="9">
-        <v>290000.0</v>
+        <v>441000.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" s="2">
-        <v>10</v>
+      <c r="A66" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="9">
-        <v>590000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="9">
-        <v>500000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="E67" s="3"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="D68" s="9">
+        <v>500000.0</v>
+      </c>
+      <c r="E68" s="3"/>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="2">
+        <v>12</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D69" s="9">
         <v>175500.0</v>
       </c>
-      <c r="E68" s="3"/>
-[...8 lines deleted...]
-      <c r="E69" s="20"/>
+      <c r="E69" s="3"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="23" t="s">
+      <c r="A70" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B70" s="20"/>
+      <c r="C70" s="21"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="20"/>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B70" s="24" t="s">
+      <c r="B71" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C70" s="25" t="s">
+      <c r="C71" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D70" s="26" t="s">
+      <c r="D71" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E70" s="24" t="s">
+      <c r="E71" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E71" s="3"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="9">
-        <v>190000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="E72" s="3"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="9">
-        <v>220000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E73" s="3"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="9">
-        <v>190000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E74" s="3"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="9">
-        <v>210000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="9">
-        <v>370000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="9">
-        <v>420000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="9">
+        <v>420000.0</v>
+      </c>
+      <c r="E78" s="3"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="9">
         <v>260000.0</v>
       </c>
-      <c r="E78" s="3"/>
-[...8 lines deleted...]
-      <c r="E79" s="20"/>
+      <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" s="23" t="s">
+      <c r="A80" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B80" s="20"/>
+      <c r="C80" s="21"/>
+      <c r="D80" s="22"/>
+      <c r="E80" s="20"/>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B80" s="24" t="s">
+      <c r="B81" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C80" s="25" t="s">
+      <c r="C81" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D80" s="26" t="s">
+      <c r="D81" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E80" s="24" t="s">
+      <c r="E81" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="9">
-        <v>231000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E82" s="3"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="9">
-        <v>350000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="E83" s="3"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="9">
-        <v>325000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E84" s="3"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="9">
-        <v>450000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E85" s="3"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="9">
-        <v>240000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="9">
+        <v>240000.0</v>
+      </c>
+      <c r="E87" s="3"/>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="9">
         <v>175500.0</v>
       </c>
-      <c r="E87" s="3"/>
-[...8 lines deleted...]
-      <c r="E88" s="20"/>
+      <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" s="23" t="s">
+      <c r="A89" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B89" s="20"/>
+      <c r="C89" s="21"/>
+      <c r="D89" s="22"/>
+      <c r="E89" s="20"/>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B89" s="24" t="s">
+      <c r="B90" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C89" s="25" t="s">
+      <c r="C90" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D89" s="26" t="s">
+      <c r="D90" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E89" s="24" t="s">
+      <c r="E90" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="9">
-        <v>182000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E91" s="3"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="9">
-        <v>130000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E92" s="3"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="9">
+        <v>130000.0</v>
+      </c>
+      <c r="E93" s="3"/>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="9">
         <v>221000.0</v>
       </c>
-      <c r="E93" s="3"/>
-[...8 lines deleted...]
-      <c r="E94" s="20"/>
+      <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
-      <c r="A95" s="23" t="s">
+      <c r="A95" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B95" s="20"/>
+      <c r="C95" s="21"/>
+      <c r="D95" s="22"/>
+      <c r="E95" s="20"/>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B95" s="24" t="s">
+      <c r="B96" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C95" s="25" t="s">
+      <c r="C96" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D95" s="26" t="s">
+      <c r="D96" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E95" s="24" t="s">
+      <c r="E96" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="9">
+        <v>130000.0</v>
+      </c>
+      <c r="E97" s="3"/>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="9">
         <v>182000.0</v>
       </c>
-      <c r="E97" s="3"/>
-[...5 lines deleted...]
-      <c r="B98" s="16" t="s">
+      <c r="E98" s="3"/>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C98" s="17"/>
-[...4 lines deleted...]
-      <c r="A99" s="19" t="s">
+      <c r="B99" s="16" t="s">
         <v>107</v>
       </c>
-      <c r="B99" s="20"/>
-[...2 lines deleted...]
-      <c r="E99" s="20"/>
+      <c r="C99" s="17"/>
+      <c r="D99" s="18"/>
+      <c r="E99" s="16"/>
     </row>
     <row r="100" spans="1:5">
-      <c r="A100" s="23" t="s">
+      <c r="A100" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B100" s="20"/>
+      <c r="C100" s="21"/>
+      <c r="D100" s="22"/>
+      <c r="E100" s="20"/>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B100" s="24" t="s">
+      <c r="B101" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C100" s="25" t="s">
+      <c r="C101" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D100" s="26" t="s">
+      <c r="D101" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E100" s="24" t="s">
+      <c r="E101" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="9">
-        <v>250000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="9">
-        <v>5931900.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="9">
-        <v>5300000.0</v>
+        <v>5931900.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="9">
-        <v>5335000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="9">
-        <v>5290000.0</v>
+        <v>5335000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="9">
-        <v>600000.0</v>
+        <v>5290000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="9">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="9">
-        <v>9000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
-      <c r="A110" s="2">
-        <v>10</v>
+      <c r="A110" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="9">
-        <v>4800000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D111" s="9">
+        <v>4800000.0</v>
+      </c>
+      <c r="E111" s="3"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="2">
+        <v>11</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="9">
         <v>420000.0</v>
       </c>
-      <c r="E111" s="3"/>
-[...8 lines deleted...]
-      <c r="E112" s="20"/>
+      <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
-      <c r="A113" s="23" t="s">
+      <c r="A113" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B113" s="20"/>
+      <c r="C113" s="21"/>
+      <c r="D113" s="22"/>
+      <c r="E113" s="20"/>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B113" s="24" t="s">
+      <c r="B114" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C113" s="25" t="s">
+      <c r="C114" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D113" s="26" t="s">
+      <c r="D114" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E113" s="24" t="s">
+      <c r="E114" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D115" s="9">
-        <v>700000.0</v>
+        <v>4104000.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="9">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E117" s="3"/>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="9">
         <v>1100000.0</v>
       </c>
-      <c r="E117" s="3"/>
-[...8 lines deleted...]
-      <c r="E118" s="20"/>
+      <c r="E118" s="3"/>
     </row>
     <row r="119" spans="1:5">
-      <c r="A119" s="23" t="s">
+      <c r="A119" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B119" s="20"/>
+      <c r="C119" s="21"/>
+      <c r="D119" s="22"/>
+      <c r="E119" s="20"/>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B119" s="24" t="s">
+      <c r="B120" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C119" s="25" t="s">
+      <c r="C120" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D119" s="26" t="s">
+      <c r="D120" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E119" s="24" t="s">
+      <c r="E120" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="9">
-        <v>2600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="9">
+        <v>2600000.0</v>
+      </c>
+      <c r="E122" s="3"/>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="9">
         <v>650000.0</v>
       </c>
-      <c r="E122" s="3"/>
-[...5 lines deleted...]
-      <c r="B123" s="16" t="s">
+      <c r="E123" s="3"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="C123" s="17"/>
-[...4 lines deleted...]
-      <c r="A124" s="19" t="s">
+      <c r="B124" s="16" t="s">
         <v>130</v>
       </c>
-      <c r="B124" s="20"/>
-[...2 lines deleted...]
-      <c r="E124" s="20"/>
+      <c r="C124" s="17"/>
+      <c r="D124" s="18"/>
+      <c r="E124" s="16"/>
     </row>
     <row r="125" spans="1:5">
-      <c r="A125" s="23" t="s">
+      <c r="A125" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="B125" s="20"/>
+      <c r="C125" s="21"/>
+      <c r="D125" s="22"/>
+      <c r="E125" s="20"/>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B125" s="24" t="s">
+      <c r="B126" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C125" s="25" t="s">
+      <c r="C126" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D125" s="26" t="s">
+      <c r="D126" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E125" s="24" t="s">
+      <c r="E126" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="9">
         <v>245000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="9">
         <v>245000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="9">
         <v>245000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="9">
-        <v>260000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="9">
-        <v>570000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="9">
-        <v>680000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="D133" s="9">
-        <v>350000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D134" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E134" s="3"/>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="2" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>10</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D135" s="9">
-        <v>430000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="9">
-        <v>325000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="9">
-        <v>299000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="9">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="9">
-        <v>550000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="9">
-        <v>290000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="9">
-        <v>320000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="9">
-        <v>313000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D143" s="9">
         <v>313000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="9">
-        <v>563000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="9">
-        <v>1300000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="9">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="9">
-        <v>450000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="9">
-        <v>310000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="D149" s="9">
-        <v>460000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="D150" s="9">
-        <v>390000.0</v>
+        <v>460000.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="9">
-        <v>663000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="D152" s="9">
-        <v>500000.0</v>
+        <v>663000.0</v>
       </c>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="D153" s="9">
-        <v>310000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="9">
+        <v>310000.0</v>
+      </c>
+      <c r="E154" s="3"/>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="2">
+        <v>29</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="9">
         <v>325000.0</v>
       </c>
-      <c r="E154" s="3"/>
-[...8 lines deleted...]
-      <c r="E155" s="20"/>
+      <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
-      <c r="A156" s="23" t="s">
+      <c r="A156" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="B156" s="20"/>
+      <c r="C156" s="21"/>
+      <c r="D156" s="22"/>
+      <c r="E156" s="20"/>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B156" s="24" t="s">
+      <c r="B157" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C156" s="25" t="s">
+      <c r="C157" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D156" s="26" t="s">
+      <c r="D157" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E156" s="24" t="s">
+      <c r="E157" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B158" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C158" s="6" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D158" s="9">
         <v>325000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D159" s="9">
-        <v>34000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="9">
-        <v>90000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="9">
-        <v>72000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="9">
-        <v>60000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="9">
         <v>60000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="9">
         <v>60000.0</v>
       </c>
       <c r="E164" s="3"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="9">
         <v>60000.0</v>
       </c>
       <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5">
-      <c r="A166" s="2">
-        <v>10</v>
+      <c r="A166" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="9">
         <v>60000.0</v>
       </c>
       <c r="E166" s="3"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="9">
-        <v>80000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="9">
-        <v>60000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="9">
+        <v>60000.0</v>
+      </c>
+      <c r="E169" s="3"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="2">
+        <v>13</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="9">
         <v>72000.0</v>
       </c>
-      <c r="E169" s="3"/>
-[...8 lines deleted...]
-      <c r="E170" s="20"/>
+      <c r="E170" s="3"/>
     </row>
     <row r="171" spans="1:5">
-      <c r="A171" s="23" t="s">
+      <c r="A171" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B171" s="20"/>
+      <c r="C171" s="21"/>
+      <c r="D171" s="22"/>
+      <c r="E171" s="20"/>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B171" s="24" t="s">
+      <c r="B172" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C171" s="25" t="s">
+      <c r="C172" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D171" s="26" t="s">
+      <c r="D172" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E171" s="24" t="s">
+      <c r="E172" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="9">
         <v>300000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="9">
-        <v>390000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="9">
-        <v>90000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="9">
-        <v>450000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="9">
+        <v>450000.0</v>
+      </c>
+      <c r="E177" s="3"/>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="9">
         <v>550000.0</v>
       </c>
-      <c r="E177" s="3"/>
-[...8 lines deleted...]
-      <c r="E178" s="20"/>
+      <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
-      <c r="A179" s="23" t="s">
+      <c r="A179" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B179" s="20"/>
+      <c r="C179" s="21"/>
+      <c r="D179" s="22"/>
+      <c r="E179" s="20"/>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B179" s="24" t="s">
+      <c r="B180" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C179" s="25" t="s">
+      <c r="C180" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D179" s="26" t="s">
+      <c r="D180" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E179" s="24" t="s">
+      <c r="E180" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="9">
-        <v>400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E181" s="3"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="9">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E182" s="3"/>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="9">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="9">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D186" s="9">
-        <v>720000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="9">
-        <v>450000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="9">
-        <v>670000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
-      <c r="A189" s="2">
-        <v>10</v>
+      <c r="A189" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D189" s="9">
-        <v>774000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D190" s="9">
-        <v>920000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="9">
-        <v>650000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="9">
-        <v>470000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="9">
-        <v>510000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D194" s="9">
-        <v>550000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D195" s="9">
-        <v>500000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="9">
         <v>500000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="9">
-        <v>230000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D198" s="9">
-        <v>200000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="9">
-        <v>490000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D200" s="9">
-        <v>300000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E201" s="3"/>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="2">
+        <v>22</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="9">
         <v>650000.0</v>
       </c>
-      <c r="E201" s="3"/>
-[...5 lines deleted...]
-      <c r="B202" s="16" t="s">
+      <c r="E202" s="3"/>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="15" t="s">
         <v>207</v>
       </c>
-      <c r="C202" s="17"/>
-[...4 lines deleted...]
-      <c r="A203" s="19" t="s">
+      <c r="B203" s="16" t="s">
         <v>208</v>
       </c>
-      <c r="B203" s="20"/>
-[...2 lines deleted...]
-      <c r="E203" s="20"/>
+      <c r="C203" s="17"/>
+      <c r="D203" s="18"/>
+      <c r="E203" s="16"/>
     </row>
     <row r="204" spans="1:5">
-      <c r="A204" s="23" t="s">
+      <c r="A204" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B204" s="20"/>
+      <c r="C204" s="21"/>
+      <c r="D204" s="22"/>
+      <c r="E204" s="20"/>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B204" s="24" t="s">
+      <c r="B205" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C204" s="25" t="s">
+      <c r="C205" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D204" s="26" t="s">
+      <c r="D205" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E204" s="24" t="s">
+      <c r="E205" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D206" s="9">
-        <v>250000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B207" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C207" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="C207" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D207" s="9">
-        <v>290000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D208" s="9">
-        <v>280000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D209" s="9">
-        <v>1200000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>215</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D210" s="9">
-        <v>3100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D211" s="9">
-        <v>1700000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C212" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D212" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E212" s="3"/>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D213" s="9">
         <v>1800000.0</v>
       </c>
-      <c r="E212" s="3"/>
-[...8 lines deleted...]
-      <c r="E213" s="20"/>
+      <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
-      <c r="A214" s="23" t="s">
+      <c r="A214" s="19" t="s">
+        <v>219</v>
+      </c>
+      <c r="B214" s="20"/>
+      <c r="C214" s="21"/>
+      <c r="D214" s="22"/>
+      <c r="E214" s="20"/>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B214" s="24" t="s">
+      <c r="B215" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C214" s="25" t="s">
+      <c r="C215" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D214" s="26" t="s">
+      <c r="D215" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E214" s="24" t="s">
+      <c r="E215" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D216" s="9">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C217" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D217" s="9">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D218" s="9">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D219" s="9">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D220" s="9">
-        <v>3500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="9">
-        <v>3800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="9">
-        <v>4200000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D223" s="9">
-        <v>490000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
-      <c r="A224" s="2">
-        <v>10</v>
+      <c r="A224" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D224" s="9">
-        <v>1100000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D225" s="9">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D226" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E226" s="3"/>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="2">
+        <v>12</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="9">
         <v>850000.0</v>
       </c>
-      <c r="E226" s="3"/>
-[...8 lines deleted...]
-      <c r="E227" s="20"/>
+      <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
-      <c r="A228" s="23" t="s">
+      <c r="A228" s="19" t="s">
+        <v>232</v>
+      </c>
+      <c r="B228" s="20"/>
+      <c r="C228" s="21"/>
+      <c r="D228" s="22"/>
+      <c r="E228" s="20"/>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B228" s="24" t="s">
+      <c r="B229" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C228" s="25" t="s">
+      <c r="C229" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D228" s="26" t="s">
+      <c r="D229" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E228" s="24" t="s">
+      <c r="E229" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D230" s="9">
-        <v>8390000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D231" s="9">
-        <v>1150000.0</v>
+        <v>8390000.0</v>
       </c>
       <c r="E231" s="3"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D232" s="9">
+        <v>1150000.0</v>
+      </c>
+      <c r="E232" s="3"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D233" s="9">
         <v>2530000.0</v>
       </c>
-      <c r="E232" s="3"/>
-[...8 lines deleted...]
-      <c r="E233" s="20"/>
+      <c r="E233" s="3"/>
     </row>
     <row r="234" spans="1:5">
-      <c r="A234" s="23" t="s">
+      <c r="A234" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="B234" s="20"/>
+      <c r="C234" s="21"/>
+      <c r="D234" s="22"/>
+      <c r="E234" s="20"/>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B234" s="24" t="s">
+      <c r="B235" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C234" s="25" t="s">
+      <c r="C235" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D234" s="26" t="s">
+      <c r="D235" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E234" s="24" t="s">
+      <c r="E235" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
-      <c r="A235" s="2" t="s">
+    <row r="236" spans="1:5">
+      <c r="A236" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D235" s="9">
+      <c r="B236" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D236" s="9">
         <v>15500000.0</v>
       </c>
-      <c r="E235" s="3"/>
-[...8 lines deleted...]
-      <c r="E236" s="20"/>
+      <c r="E236" s="3"/>
     </row>
     <row r="237" spans="1:5">
-      <c r="A237" s="23" t="s">
+      <c r="A237" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="B237" s="20"/>
+      <c r="C237" s="21"/>
+      <c r="D237" s="22"/>
+      <c r="E237" s="20"/>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B237" s="24" t="s">
+      <c r="B238" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C237" s="25" t="s">
+      <c r="C238" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D237" s="26" t="s">
+      <c r="D238" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E237" s="24" t="s">
+      <c r="E238" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E238" s="3"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D239" s="9">
-        <v>150000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E239" s="3"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C240" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D240" s="9">
-        <v>1500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E240" s="3"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C241" s="6" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="D241" s="9">
-        <v>101000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D242" s="9">
-        <v>260000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D243" s="9">
-        <v>165000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E243" s="3"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C244" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D244" s="9">
-        <v>1790000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>246</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="9">
-        <v>1616000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D246" s="9">
-        <v>400000.0</v>
+        <v>1616000.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
-      <c r="A247" s="2">
-        <v>10</v>
+      <c r="A247" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D247" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E247" s="3"/>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="2">
+        <v>10</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="C248" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="9">
         <v>100000.0</v>
       </c>
-      <c r="E247" s="3"/>
-[...5 lines deleted...]
-      <c r="B248" s="16" t="s">
+      <c r="E248" s="3"/>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="15" t="s">
         <v>250</v>
       </c>
-      <c r="C248" s="17"/>
-[...4 lines deleted...]
-      <c r="A249" s="19" t="s">
+      <c r="B249" s="16" t="s">
         <v>251</v>
       </c>
-      <c r="B249" s="20"/>
-[...2 lines deleted...]
-      <c r="E249" s="20"/>
+      <c r="C249" s="17"/>
+      <c r="D249" s="18"/>
+      <c r="E249" s="16"/>
     </row>
     <row r="250" spans="1:5">
-      <c r="A250" s="23" t="s">
+      <c r="A250" s="19" t="s">
+        <v>252</v>
+      </c>
+      <c r="B250" s="20"/>
+      <c r="C250" s="21"/>
+      <c r="D250" s="22"/>
+      <c r="E250" s="20"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B250" s="24" t="s">
+      <c r="B251" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C250" s="25" t="s">
+      <c r="C251" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D250" s="26" t="s">
+      <c r="D251" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E250" s="24" t="s">
+      <c r="E251" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E251" s="3"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C252" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D252" s="9">
-        <v>470000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="E252" s="3"/>
     </row>
     <row r="253" spans="1:5">
-      <c r="A253" s="19" t="s">
+      <c r="A253" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B253" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="B253" s="20"/>
-[...2 lines deleted...]
-      <c r="E253" s="20"/>
+      <c r="C253" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D253" s="9">
+        <v>472800.0</v>
+      </c>
+      <c r="E253" s="3"/>
     </row>
     <row r="254" spans="1:5">
-      <c r="A254" s="23" t="s">
+      <c r="A254" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="B254" s="20"/>
+      <c r="C254" s="21"/>
+      <c r="D254" s="22"/>
+      <c r="E254" s="20"/>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B254" s="24" t="s">
+      <c r="B255" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C254" s="25" t="s">
+      <c r="C255" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D254" s="26" t="s">
+      <c r="D255" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E254" s="24" t="s">
+      <c r="E255" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D256" s="9">
-        <v>219000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="9">
-        <v>364000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="E257" s="3"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D258" s="9">
-        <v>350000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="E258" s="3"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="9">
-        <v>594000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E259" s="3"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D260" s="9">
-        <v>260000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E260" s="3"/>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D261" s="9">
-        <v>220000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E261" s="3"/>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D262" s="9">
-        <v>238000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E262" s="3"/>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D263" s="9">
-        <v>350000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="E263" s="3"/>
     </row>
     <row r="264" spans="1:5">
-      <c r="A264" s="2">
-        <v>10</v>
+      <c r="A264" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D264" s="9">
-        <v>390000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E264" s="3"/>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C265" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D265" s="9">
-        <v>355000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E265" s="3"/>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>266</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D266" s="9">
-        <v>650000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="E266" s="3"/>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D267" s="9">
-        <v>700000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E267" s="3"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D268" s="9">
-        <v>267000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E268" s="3"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="9">
-        <v>130000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="E269" s="3"/>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>270</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D270" s="9">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E270" s="3"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D271" s="9">
-        <v>215000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E271" s="3"/>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D272" s="9">
+        <v>215000.0</v>
+      </c>
+      <c r="E272" s="3"/>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="2">
+        <v>18</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D273" s="9">
         <v>100000.0</v>
       </c>
-      <c r="E272" s="3"/>
-[...8 lines deleted...]
-      <c r="E273" s="20"/>
+      <c r="E273" s="3"/>
     </row>
     <row r="274" spans="1:5">
-      <c r="A274" s="23" t="s">
+      <c r="A274" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="B274" s="20"/>
+      <c r="C274" s="21"/>
+      <c r="D274" s="22"/>
+      <c r="E274" s="20"/>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B274" s="24" t="s">
+      <c r="B275" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C274" s="25" t="s">
+      <c r="C275" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D274" s="26" t="s">
+      <c r="D275" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E274" s="24" t="s">
+      <c r="E275" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E275" s="3"/>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>275</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D276" s="9">
-        <v>298000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E276" s="3"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>276</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D277" s="9">
-        <v>289000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="E277" s="3"/>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>277</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D278" s="9">
-        <v>270000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="E278" s="3"/>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>278</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D279" s="9">
-        <v>150000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E279" s="3"/>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>279</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D280" s="9">
-        <v>207000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E280" s="3"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D281" s="9">
+        <v>207000.0</v>
+      </c>
+      <c r="E281" s="3"/>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D282" s="9">
         <v>90000.0</v>
       </c>
-      <c r="E281" s="3"/>
-[...5 lines deleted...]
-      <c r="B282" s="16" t="s">
+      <c r="E282" s="3"/>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="15" t="s">
         <v>282</v>
       </c>
-      <c r="C282" s="17"/>
-[...4 lines deleted...]
-      <c r="A283" s="19" t="s">
+      <c r="B283" s="16" t="s">
         <v>283</v>
       </c>
-      <c r="B283" s="20"/>
-[...2 lines deleted...]
-      <c r="E283" s="20"/>
+      <c r="C283" s="17"/>
+      <c r="D283" s="18"/>
+      <c r="E283" s="16"/>
     </row>
     <row r="284" spans="1:5">
-      <c r="A284" s="23" t="s">
+      <c r="A284" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="B284" s="20"/>
+      <c r="C284" s="21"/>
+      <c r="D284" s="22"/>
+      <c r="E284" s="20"/>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B284" s="24" t="s">
+      <c r="B285" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C284" s="25" t="s">
+      <c r="C285" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D284" s="26" t="s">
+      <c r="D285" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E284" s="24" t="s">
+      <c r="E285" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E285" s="3"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D286" s="9">
-        <v>290000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E286" s="3"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D287" s="9">
+        <v>290000.0</v>
+      </c>
+      <c r="E287" s="3"/>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D288" s="9">
         <v>1050000.0</v>
       </c>
-      <c r="E287" s="3"/>
-[...8 lines deleted...]
-      <c r="E288" s="20"/>
+      <c r="E288" s="3"/>
     </row>
     <row r="289" spans="1:5">
-      <c r="A289" s="23" t="s">
+      <c r="A289" s="19" t="s">
+        <v>288</v>
+      </c>
+      <c r="B289" s="20"/>
+      <c r="C289" s="21"/>
+      <c r="D289" s="22"/>
+      <c r="E289" s="20"/>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B289" s="24" t="s">
+      <c r="B290" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C289" s="25" t="s">
+      <c r="C290" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D289" s="26" t="s">
+      <c r="D290" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E289" s="24" t="s">
+      <c r="E290" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E290" s="3"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C291" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="C291" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" s="9">
-        <v>550000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E291" s="3"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>11</v>
+        <v>290</v>
       </c>
       <c r="D292" s="9">
-        <v>950000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E292" s="3"/>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>292</v>
       </c>
       <c r="C293" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D293" s="9">
-        <v>1350000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E293" s="3"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D294" s="9">
-        <v>880000.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="E294" s="3"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="9">
-        <v>1100000.0</v>
+        <v>880000.0</v>
       </c>
       <c r="E295" s="3"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D296" s="9">
-        <v>3000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E296" s="3"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D297" s="9">
-        <v>500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E297" s="3"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D298" s="9">
-        <v>1910000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E298" s="3"/>
     </row>
     <row r="299" spans="1:5">
-      <c r="A299" s="2">
-        <v>10</v>
+      <c r="A299" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D299" s="9">
-        <v>921700.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="E299" s="3"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D300" s="9">
-        <v>1100000.0</v>
+        <v>921700.0</v>
       </c>
       <c r="E300" s="3"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>300</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D301" s="9">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E301" s="3"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D302" s="9">
-        <v>1060000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E302" s="3"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D303" s="9">
-        <v>1100000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="E303" s="3"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>303</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D304" s="9">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E304" s="3"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>304</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D305" s="9">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E305" s="3"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D306" s="9">
-        <v>1050000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E306" s="3"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D307" s="9">
-        <v>975000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E307" s="3"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>307</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D308" s="9">
+        <v>975000.0</v>
+      </c>
+      <c r="E308" s="3"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="2">
+        <v>19</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D309" s="9">
         <v>3700000.0</v>
       </c>
-      <c r="E308" s="3"/>
-[...8 lines deleted...]
-      <c r="E309" s="20"/>
+      <c r="E309" s="3"/>
     </row>
     <row r="310" spans="1:5">
-      <c r="A310" s="23" t="s">
+      <c r="A310" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="B310" s="20"/>
+      <c r="C310" s="21"/>
+      <c r="D310" s="22"/>
+      <c r="E310" s="20"/>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B310" s="24" t="s">
+      <c r="B311" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C310" s="25" t="s">
+      <c r="C311" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D310" s="26" t="s">
+      <c r="D311" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E310" s="24" t="s">
+      <c r="E311" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E311" s="3"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D312" s="9">
-        <v>3100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E312" s="3"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D313" s="9">
-        <v>900000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E313" s="3"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="9">
-        <v>2300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E314" s="3"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="9">
-        <v>1800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E315" s="3"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D316" s="9">
-        <v>3800000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E316" s="3"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>315</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D317" s="9">
-        <v>2450000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E317" s="3"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="9">
-        <v>2900000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="E318" s="3"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D319" s="9">
-        <v>2500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="E319" s="3"/>
     </row>
     <row r="320" spans="1:5">
-      <c r="A320" s="2">
-        <v>10</v>
+      <c r="A320" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D320" s="9">
-        <v>3150000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E320" s="3"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>319</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D321" s="9">
-        <v>5200000.0</v>
+        <v>3150000.0</v>
       </c>
       <c r="E321" s="3"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D322" s="9">
-        <v>3100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E322" s="3"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D323" s="9">
-        <v>5200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E323" s="3"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D324" s="9">
-        <v>7735000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D325" s="9">
-        <v>4160000.0</v>
+        <v>7735000.0</v>
       </c>
       <c r="E325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D326" s="9">
-        <v>8177000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="E326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D327" s="9">
-        <v>1500000.0</v>
+        <v>8177000.0</v>
       </c>
       <c r="E327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D328" s="9">
         <v>1500000.0</v>
       </c>
       <c r="E328" s="3"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D329" s="9">
-        <v>1560000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>328</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D330" s="9">
-        <v>1700000.0</v>
+        <v>1560000.0</v>
       </c>
       <c r="E330" s="3"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D331" s="9">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E331" s="3"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>330</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D332" s="9">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="9">
-        <v>1880000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D334" s="9">
-        <v>2100000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="E334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="9">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="E335" s="3"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>334</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="9">
-        <v>7500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E336" s="3"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>335</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="9">
-        <v>2653000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="E337" s="3"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C338" s="6" t="s">
-        <v>337</v>
+        <v>11</v>
       </c>
       <c r="D338" s="9">
-        <v>2500000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="E338" s="3"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B339" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C339" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="C339" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D339" s="9">
-        <v>2540000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E339" s="3"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>339</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D340" s="9">
-        <v>900000.0</v>
+        <v>2540000.0</v>
       </c>
       <c r="E340" s="3"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>340</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D341" s="9">
         <v>900000.0</v>
       </c>
       <c r="E341" s="3"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>341</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D342" s="9">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E342" s="3"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>342</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D343" s="9">
-        <v>2500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E343" s="3"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>343</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D344" s="9">
-        <v>2200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E344" s="3"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="9">
-        <v>1400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E345" s="3"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>345</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D346" s="9">
-        <v>2700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E346" s="3"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="2">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>346</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D347" s="9">
-        <v>4000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E347" s="3"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>347</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D348" s="9">
-        <v>2580000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E348" s="3"/>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>348</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D349" s="9">
-        <v>3100000.0</v>
+        <v>2580000.0</v>
       </c>
       <c r="E349" s="3"/>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>349</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D350" s="9">
-        <v>3600000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E350" s="3"/>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>350</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D351" s="9">
-        <v>6000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="E351" s="3"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>351</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D352" s="9">
-        <v>3168000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="E352" s="3"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D353" s="9">
-        <v>8125000.0</v>
+        <v>3168000.0</v>
       </c>
       <c r="E353" s="3"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="2">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>353</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D354" s="9">
-        <v>4500000.0</v>
+        <v>8125000.0</v>
       </c>
       <c r="E354" s="3"/>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>354</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D355" s="9">
-        <v>1260000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="E355" s="3"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="2">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>355</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D356" s="9">
-        <v>5200000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="E356" s="3"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="2">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>356</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D357" s="9">
-        <v>2300000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E357" s="3"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="2">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>357</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D358" s="9">
+        <v>2300000.0</v>
+      </c>
+      <c r="E358" s="3"/>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="2">
+        <v>48</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D359" s="9">
         <v>2000000.0</v>
       </c>
-      <c r="E358" s="3"/>
-[...5 lines deleted...]
-      <c r="B359" s="16" t="s">
+      <c r="E359" s="3"/>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="15" t="s">
         <v>359</v>
       </c>
-      <c r="C359" s="17"/>
-[...4 lines deleted...]
-      <c r="A360" s="19" t="s">
+      <c r="B360" s="16" t="s">
         <v>360</v>
       </c>
-      <c r="B360" s="20"/>
-[...2 lines deleted...]
-      <c r="E360" s="20"/>
+      <c r="C360" s="17"/>
+      <c r="D360" s="18"/>
+      <c r="E360" s="16"/>
     </row>
     <row r="361" spans="1:5">
-      <c r="A361" s="23" t="s">
+      <c r="A361" s="19" t="s">
+        <v>361</v>
+      </c>
+      <c r="B361" s="20"/>
+      <c r="C361" s="21"/>
+      <c r="D361" s="22"/>
+      <c r="E361" s="20"/>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B361" s="24" t="s">
+      <c r="B362" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C361" s="25" t="s">
+      <c r="C362" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D361" s="26" t="s">
+      <c r="D362" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E361" s="24" t="s">
+      <c r="E362" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="363" spans="1:5">
-      <c r="A363" s="23" t="s">
+      <c r="A363" s="19" t="s">
+        <v>362</v>
+      </c>
+      <c r="B363" s="20"/>
+      <c r="C363" s="21"/>
+      <c r="D363" s="22"/>
+      <c r="E363" s="20"/>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B363" s="24" t="s">
+      <c r="B364" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C363" s="25" t="s">
+      <c r="C364" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D363" s="26" t="s">
+      <c r="D364" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E363" s="24" t="s">
+      <c r="E364" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E364" s="3"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>363</v>
       </c>
       <c r="C365" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D365" s="9">
-        <v>350000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E365" s="3"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>364</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D366" s="9">
-        <v>200000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E366" s="3"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>365</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D367" s="9">
-        <v>278400.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E367" s="3"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>366</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D368" s="9">
-        <v>196500.0</v>
+        <v>278400.0</v>
       </c>
       <c r="E368" s="3"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D369" s="9">
+        <v>196500.0</v>
+      </c>
+      <c r="E369" s="3"/>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C370" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D370" s="9">
         <v>580000.0</v>
       </c>
-      <c r="E369" s="3"/>
-[...8 lines deleted...]
-      <c r="E370" s="20"/>
+      <c r="E370" s="3"/>
     </row>
     <row r="371" spans="1:5">
-      <c r="A371" s="23" t="s">
+      <c r="A371" s="19" t="s">
+        <v>369</v>
+      </c>
+      <c r="B371" s="20"/>
+      <c r="C371" s="21"/>
+      <c r="D371" s="22"/>
+      <c r="E371" s="20"/>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B371" s="24" t="s">
+      <c r="B372" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C371" s="25" t="s">
+      <c r="C372" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D371" s="26" t="s">
+      <c r="D372" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E371" s="24" t="s">
+      <c r="E372" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E372" s="3"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>370</v>
       </c>
       <c r="C373" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D373" s="9">
         <v>200000.0</v>
       </c>
       <c r="E373" s="3"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D374" s="9">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E374" s="3"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D375" s="9">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E375" s="3"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>373</v>
       </c>
       <c r="C376" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D376" s="9">
-        <v>180000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E376" s="3"/>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C377" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D377" s="9">
-        <v>160000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E377" s="3"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C378" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D378" s="9">
-        <v>170000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E378" s="3"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C379" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D379" s="9">
-        <v>140000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E379" s="3"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C380" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D380" s="9">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E380" s="3"/>
     </row>
     <row r="381" spans="1:5">
-      <c r="A381" s="2">
-        <v>10</v>
+      <c r="A381" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>378</v>
       </c>
       <c r="C381" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D381" s="9">
-        <v>120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E381" s="3"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>379</v>
       </c>
       <c r="C382" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D382" s="9">
-        <v>190000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E382" s="3"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>380</v>
       </c>
       <c r="C383" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D383" s="9">
-        <v>220000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E383" s="3"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>381</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D384" s="9">
-        <v>299000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E384" s="3"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C385" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D385" s="9">
-        <v>400000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E385" s="3"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>383</v>
       </c>
       <c r="C386" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D386" s="9">
-        <v>260000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E386" s="3"/>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>384</v>
       </c>
       <c r="C387" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D387" s="9">
-        <v>288000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E387" s="3"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>385</v>
       </c>
       <c r="C388" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D388" s="9">
-        <v>350000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E388" s="3"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>386</v>
       </c>
       <c r="C389" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D389" s="9">
-        <v>368000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E389" s="3"/>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C390" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D390" s="9">
-        <v>140000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="E390" s="3"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>388</v>
       </c>
       <c r="C391" s="6" t="s">
-        <v>389</v>
+        <v>11</v>
       </c>
       <c r="D391" s="9">
-        <v>250000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E391" s="3"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B392" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C392" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="C392" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" s="9">
-        <v>300000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E392" s="3"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C393" s="6" t="s">
-        <v>392</v>
+        <v>164</v>
       </c>
       <c r="D393" s="9">
-        <v>90000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E393" s="3"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B394" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="C394" s="6" t="s">
         <v>393</v>
       </c>
-      <c r="C394" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D394" s="9">
-        <v>310000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="E394" s="3"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>394</v>
       </c>
       <c r="C395" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D395" s="9">
-        <v>270000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E395" s="3"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>395</v>
       </c>
       <c r="C396" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D396" s="9">
+        <v>270000.0</v>
+      </c>
+      <c r="E396" s="3"/>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="2">
+        <v>25</v>
+      </c>
+      <c r="B397" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C397" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D397" s="9">
         <v>1200000.0</v>
       </c>
-      <c r="E396" s="3"/>
-[...8 lines deleted...]
-      <c r="E397" s="20"/>
+      <c r="E397" s="3"/>
     </row>
     <row r="398" spans="1:5">
-      <c r="A398" s="23" t="s">
+      <c r="A398" s="19" t="s">
+        <v>397</v>
+      </c>
+      <c r="B398" s="20"/>
+      <c r="C398" s="21"/>
+      <c r="D398" s="22"/>
+      <c r="E398" s="20"/>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B398" s="24" t="s">
+      <c r="B399" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C398" s="25" t="s">
+      <c r="C399" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D398" s="26" t="s">
+      <c r="D399" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E398" s="24" t="s">
+      <c r="E399" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E399" s="3"/>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>398</v>
       </c>
       <c r="C400" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D400" s="9">
-        <v>540000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E400" s="3"/>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>399</v>
       </c>
       <c r="C401" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D401" s="9">
-        <v>588000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="E401" s="3"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>400</v>
       </c>
       <c r="C402" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D402" s="9">
-        <v>1238000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E402" s="3"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>401</v>
       </c>
       <c r="C403" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D403" s="9">
-        <v>260000.0</v>
+        <v>1238000.0</v>
       </c>
       <c r="E403" s="3"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C404" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D404" s="9">
-        <v>663000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E404" s="3"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C405" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D405" s="9">
-        <v>1500000.0</v>
+        <v>663000.0</v>
       </c>
       <c r="E405" s="3"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>404</v>
       </c>
       <c r="C406" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D406" s="9">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E406" s="3"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>405</v>
       </c>
       <c r="C407" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D407" s="9">
+        <v>1600000.0</v>
+      </c>
+      <c r="E407" s="3"/>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B408" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C408" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D408" s="9">
         <v>588000.0</v>
       </c>
-      <c r="E407" s="3"/>
-[...5 lines deleted...]
-      <c r="B408" s="16" t="s">
+      <c r="E408" s="3"/>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="15" t="s">
         <v>407</v>
       </c>
-      <c r="C408" s="17"/>
-[...4 lines deleted...]
-      <c r="A409" s="19" t="s">
+      <c r="B409" s="16" t="s">
         <v>408</v>
       </c>
-      <c r="B409" s="20"/>
-[...2 lines deleted...]
-      <c r="E409" s="20"/>
+      <c r="C409" s="17"/>
+      <c r="D409" s="18"/>
+      <c r="E409" s="16"/>
     </row>
     <row r="410" spans="1:5">
-      <c r="A410" s="23" t="s">
+      <c r="A410" s="19" t="s">
+        <v>409</v>
+      </c>
+      <c r="B410" s="20"/>
+      <c r="C410" s="21"/>
+      <c r="D410" s="22"/>
+      <c r="E410" s="20"/>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B410" s="24" t="s">
+      <c r="B411" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C410" s="25" t="s">
+      <c r="C411" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D410" s="26" t="s">
+      <c r="D411" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E410" s="24" t="s">
+      <c r="E411" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E411" s="3"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>410</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D412" s="9">
-        <v>2016000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="E412" s="3"/>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>411</v>
       </c>
       <c r="C413" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D413" s="9">
-        <v>400000.0</v>
+        <v>2016000.0</v>
       </c>
       <c r="E413" s="3"/>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>412</v>
       </c>
       <c r="C414" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D414" s="9">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E414" s="3"/>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>413</v>
       </c>
       <c r="C415" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D415" s="9">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E415" s="3"/>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>414</v>
       </c>
       <c r="C416" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D416" s="9">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E416" s="3"/>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D417" s="9">
-        <v>1800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E417" s="3"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>416</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D418" s="9">
-        <v>850000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E418" s="3"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>417</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D419" s="9">
+        <v>850000.0</v>
+      </c>
+      <c r="E419" s="3"/>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B420" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="C420" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D420" s="9">
         <v>750000.0</v>
       </c>
-      <c r="E419" s="3"/>
-[...8 lines deleted...]
-      <c r="E420" s="20"/>
+      <c r="E420" s="3"/>
     </row>
     <row r="421" spans="1:5">
-      <c r="A421" s="23" t="s">
+      <c r="A421" s="19" t="s">
+        <v>419</v>
+      </c>
+      <c r="B421" s="20"/>
+      <c r="C421" s="21"/>
+      <c r="D421" s="22"/>
+      <c r="E421" s="20"/>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B421" s="24" t="s">
+      <c r="B422" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C421" s="25" t="s">
+      <c r="C422" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D421" s="26" t="s">
+      <c r="D422" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E421" s="24" t="s">
+      <c r="E422" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
-      <c r="A422" s="2" t="s">
+    <row r="423" spans="1:5">
+      <c r="A423" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B422" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D422" s="9">
+      <c r="B423" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D423" s="9">
         <v>2500000.0</v>
       </c>
-      <c r="E422" s="3"/>
-[...8 lines deleted...]
-      <c r="E423" s="20"/>
+      <c r="E423" s="3"/>
     </row>
     <row r="424" spans="1:5">
-      <c r="A424" s="23" t="s">
+      <c r="A424" s="19" t="s">
+        <v>421</v>
+      </c>
+      <c r="B424" s="20"/>
+      <c r="C424" s="21"/>
+      <c r="D424" s="22"/>
+      <c r="E424" s="20"/>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B424" s="24" t="s">
+      <c r="B425" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C424" s="25" t="s">
+      <c r="C425" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D424" s="26" t="s">
+      <c r="D425" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E424" s="24" t="s">
+      <c r="E425" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
-      <c r="A425" s="2" t="s">
+    <row r="426" spans="1:5">
+      <c r="A426" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B425" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D425" s="9">
+      <c r="B426" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="C426" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D426" s="9">
         <v>300000.0</v>
       </c>
-      <c r="E425" s="3"/>
-[...8 lines deleted...]
-      <c r="E426" s="20"/>
+      <c r="E426" s="3"/>
     </row>
     <row r="427" spans="1:5">
-      <c r="A427" s="23" t="s">
+      <c r="A427" s="19" t="s">
+        <v>423</v>
+      </c>
+      <c r="B427" s="20"/>
+      <c r="C427" s="21"/>
+      <c r="D427" s="22"/>
+      <c r="E427" s="20"/>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B427" s="24" t="s">
+      <c r="B428" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C427" s="25" t="s">
+      <c r="C428" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D427" s="26" t="s">
+      <c r="D428" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E427" s="24" t="s">
+      <c r="E428" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E428" s="3"/>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>424</v>
       </c>
       <c r="C429" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D429" s="9">
-        <v>2041000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E429" s="3"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>425</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D430" s="9">
-        <v>580000.0</v>
+        <v>2041000.0</v>
       </c>
       <c r="E430" s="3"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>426</v>
       </c>
       <c r="C431" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D431" s="9">
-        <v>750000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E431" s="3"/>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>427</v>
       </c>
       <c r="C432" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D432" s="9">
-        <v>1830000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E432" s="3"/>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>428</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D433" s="9">
-        <v>750000.0</v>
+        <v>1830000.0</v>
       </c>
       <c r="E433" s="3"/>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>429</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D434" s="9">
-        <v>200000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E434" s="3"/>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>430</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D435" s="9">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E435" s="3"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>431</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D436" s="9">
-        <v>585000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E436" s="3"/>
     </row>
     <row r="437" spans="1:5">
-      <c r="A437" s="2">
-        <v>10</v>
+      <c r="A437" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>432</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D437" s="9">
-        <v>800000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="E437" s="3"/>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>433</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D438" s="9">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E438" s="3"/>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>434</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D439" s="9">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E439" s="3"/>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>435</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D440" s="9">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E440" s="3"/>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>436</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D441" s="9">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E441" s="3"/>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>437</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D442" s="9">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E442" s="3"/>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>438</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D443" s="9">
-        <v>1900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E443" s="3"/>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>439</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D444" s="9">
-        <v>750000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E444" s="3"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B445" s="3" t="s">
         <v>440</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D445" s="9">
-        <v>560000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E445" s="3"/>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B446" s="3" t="s">
         <v>441</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D446" s="9">
-        <v>2190500.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E446" s="3"/>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B447" s="3" t="s">
         <v>442</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D447" s="9">
+        <v>2190500.0</v>
+      </c>
+      <c r="E447" s="3"/>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="2">
+        <v>20</v>
+      </c>
+      <c r="B448" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C448" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D448" s="9">
         <v>800000.0</v>
       </c>
-      <c r="E447" s="3"/>
-[...8 lines deleted...]
-      <c r="E448" s="20"/>
+      <c r="E448" s="3"/>
     </row>
     <row r="449" spans="1:5">
-      <c r="A449" s="23" t="s">
+      <c r="A449" s="19" t="s">
+        <v>444</v>
+      </c>
+      <c r="B449" s="20"/>
+      <c r="C449" s="21"/>
+      <c r="D449" s="22"/>
+      <c r="E449" s="20"/>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B449" s="24" t="s">
+      <c r="B450" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C449" s="25" t="s">
+      <c r="C450" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D449" s="26" t="s">
+      <c r="D450" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E449" s="24" t="s">
+      <c r="E450" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E450" s="3"/>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B451" s="3" t="s">
         <v>445</v>
       </c>
       <c r="C451" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D451" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E451" s="3"/>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C452" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D452" s="9">
         <v>650000.0</v>
       </c>
-      <c r="E451" s="3"/>
-[...8 lines deleted...]
-      <c r="E452" s="20"/>
+      <c r="E452" s="3"/>
     </row>
     <row r="453" spans="1:5">
-      <c r="A453" s="23" t="s">
+      <c r="A453" s="19" t="s">
+        <v>447</v>
+      </c>
+      <c r="B453" s="20"/>
+      <c r="C453" s="21"/>
+      <c r="D453" s="22"/>
+      <c r="E453" s="20"/>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B453" s="24" t="s">
+      <c r="B454" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C453" s="25" t="s">
+      <c r="C454" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D453" s="26" t="s">
+      <c r="D454" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E453" s="24" t="s">
+      <c r="E454" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E454" s="3"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B455" s="3" t="s">
         <v>448</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D455" s="9">
-        <v>845000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E455" s="3"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>449</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D456" s="9">
+        <v>845000.0</v>
+      </c>
+      <c r="E456" s="3"/>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B457" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="C457" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D457" s="9">
         <v>1500000.0</v>
       </c>
-      <c r="E456" s="3"/>
-[...5 lines deleted...]
-      <c r="B457" s="16" t="s">
+      <c r="E457" s="3"/>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="15" t="s">
         <v>451</v>
       </c>
-      <c r="C457" s="17"/>
-[...4 lines deleted...]
-      <c r="A458" s="19" t="s">
+      <c r="B458" s="16" t="s">
         <v>452</v>
       </c>
-      <c r="B458" s="20"/>
-[...2 lines deleted...]
-      <c r="E458" s="20"/>
+      <c r="C458" s="17"/>
+      <c r="D458" s="18"/>
+      <c r="E458" s="16"/>
     </row>
     <row r="459" spans="1:5">
-      <c r="A459" s="23" t="s">
+      <c r="A459" s="19" t="s">
+        <v>453</v>
+      </c>
+      <c r="B459" s="20"/>
+      <c r="C459" s="21"/>
+      <c r="D459" s="22"/>
+      <c r="E459" s="20"/>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B459" s="24" t="s">
+      <c r="B460" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C459" s="25" t="s">
+      <c r="C460" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D459" s="26" t="s">
+      <c r="D460" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E459" s="24" t="s">
+      <c r="E460" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E460" s="3"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B461" s="3" t="s">
         <v>454</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D461" s="9">
-        <v>267000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E461" s="3"/>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B462" s="3" t="s">
         <v>455</v>
       </c>
       <c r="C462" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D462" s="9">
-        <v>350000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="E462" s="3"/>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B463" s="3" t="s">
         <v>456</v>
       </c>
       <c r="C463" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D463" s="9">
-        <v>250000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E463" s="3"/>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B464" s="3" t="s">
         <v>457</v>
       </c>
       <c r="C464" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D464" s="9">
-        <v>780000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E464" s="3"/>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B465" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D465" s="9">
-        <v>250000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="E465" s="3"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B466" s="3" t="s">
         <v>459</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D466" s="9">
-        <v>109500.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E466" s="3"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B467" s="3" t="s">
         <v>460</v>
       </c>
       <c r="C467" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D467" s="9">
-        <v>591000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="E467" s="3"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>461</v>
       </c>
       <c r="C468" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D468" s="9">
+        <v>591000.0</v>
+      </c>
+      <c r="E468" s="3"/>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B469" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D469" s="9">
         <v>971000.0</v>
       </c>
-      <c r="E468" s="3"/>
-[...8 lines deleted...]
-      <c r="E469" s="20"/>
+      <c r="E469" s="3"/>
     </row>
     <row r="470" spans="1:5">
-      <c r="A470" s="23" t="s">
+      <c r="A470" s="19" t="s">
+        <v>463</v>
+      </c>
+      <c r="B470" s="20"/>
+      <c r="C470" s="21"/>
+      <c r="D470" s="22"/>
+      <c r="E470" s="20"/>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B470" s="24" t="s">
+      <c r="B471" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C470" s="25" t="s">
+      <c r="C471" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D470" s="26" t="s">
+      <c r="D471" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E470" s="24" t="s">
+      <c r="E471" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E471" s="3"/>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>464</v>
       </c>
       <c r="C472" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D472" s="9">
         <v>1800000.0</v>
       </c>
       <c r="E472" s="3"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>465</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D473" s="9">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E473" s="3"/>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>466</v>
       </c>
       <c r="C474" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D474" s="9">
-        <v>4263000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E474" s="3"/>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>467</v>
       </c>
       <c r="C475" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D475" s="9">
-        <v>2850000.0</v>
+        <v>4263000.0</v>
       </c>
       <c r="E475" s="3"/>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>468</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D476" s="9">
-        <v>5500000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="E476" s="3"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>469</v>
       </c>
       <c r="C477" s="6" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
       <c r="D477" s="9">
-        <v>1600000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="E477" s="3"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B478" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C478" s="6" t="s">
         <v>471</v>
       </c>
-      <c r="C478" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D478" s="9">
-        <v>10000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E478" s="3"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B479" s="3" t="s">
         <v>472</v>
       </c>
       <c r="C479" s="6" t="s">
-        <v>11</v>
+        <v>471</v>
       </c>
       <c r="D479" s="9">
-        <v>1885000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="E479" s="3"/>
     </row>
     <row r="480" spans="1:5">
-      <c r="A480" s="2">
-        <v>10</v>
+      <c r="A480" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B480" s="3" t="s">
         <v>473</v>
       </c>
       <c r="C480" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D480" s="9">
-        <v>2470000.0</v>
+        <v>1885000.0</v>
       </c>
       <c r="E480" s="3"/>
     </row>
     <row r="481" spans="1:5">
-      <c r="A481" s="19" t="s">
+      <c r="A481" s="2">
+        <v>10</v>
+      </c>
+      <c r="B481" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="B481" s="20"/>
-[...2 lines deleted...]
-      <c r="E481" s="20"/>
+      <c r="C481" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D481" s="9">
+        <v>3770000.0</v>
+      </c>
+      <c r="E481" s="3"/>
     </row>
     <row r="482" spans="1:5">
-      <c r="A482" s="23" t="s">
+      <c r="A482" s="19" t="s">
+        <v>475</v>
+      </c>
+      <c r="B482" s="20"/>
+      <c r="C482" s="21"/>
+      <c r="D482" s="22"/>
+      <c r="E482" s="20"/>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B482" s="24" t="s">
+      <c r="B483" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C482" s="25" t="s">
+      <c r="C483" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D482" s="26" t="s">
+      <c r="D483" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E482" s="24" t="s">
+      <c r="E483" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E483" s="3"/>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>476</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D484" s="9">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E484" s="3"/>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B485" s="3" t="s">
         <v>477</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D485" s="9">
         <v>1400000.0</v>
       </c>
       <c r="E485" s="3"/>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B486" s="3" t="s">
         <v>478</v>
       </c>
       <c r="C486" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D486" s="9">
-        <v>1690000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E486" s="3"/>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B487" s="3" t="s">
         <v>479</v>
       </c>
       <c r="C487" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D487" s="9">
         <v>1690000.0</v>
       </c>
       <c r="E487" s="3"/>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B488" s="3" t="s">
         <v>480</v>
       </c>
       <c r="C488" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D488" s="9">
-        <v>1300000.0</v>
+        <v>3590000.0</v>
       </c>
       <c r="E488" s="3"/>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>481</v>
       </c>
       <c r="C489" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D489" s="9">
-        <v>750000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E489" s="3"/>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>482</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D490" s="9">
-        <v>2950000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E490" s="3"/>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>483</v>
       </c>
       <c r="C491" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D491" s="9">
-        <v>1250000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="E491" s="3"/>
     </row>
     <row r="492" spans="1:5">
-      <c r="A492" s="2">
-        <v>10</v>
+      <c r="A492" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>484</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D492" s="9">
-        <v>1370000.0</v>
+        <v>3862500.0</v>
       </c>
       <c r="E492" s="3"/>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>485</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D493" s="9">
-        <v>1000000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="E493" s="3"/>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>486</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D494" s="9">
-        <v>2796500.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E494" s="3"/>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B495" s="3" t="s">
         <v>487</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D495" s="9">
-        <v>1700000.0</v>
+        <v>2796500.0</v>
       </c>
       <c r="E495" s="3"/>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B496" s="3" t="s">
         <v>488</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D496" s="9">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E496" s="3"/>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>489</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D497" s="9">
-        <v>250000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E497" s="3"/>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>490</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D498" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E498" s="3"/>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="2">
+        <v>16</v>
+      </c>
+      <c r="B499" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="C499" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D499" s="9">
         <v>300000.0</v>
       </c>
-      <c r="E498" s="3"/>
-[...8 lines deleted...]
-      <c r="E499" s="20"/>
+      <c r="E499" s="3"/>
     </row>
     <row r="500" spans="1:5">
-      <c r="A500" s="23" t="s">
+      <c r="A500" s="19" t="s">
+        <v>492</v>
+      </c>
+      <c r="B500" s="20"/>
+      <c r="C500" s="21"/>
+      <c r="D500" s="22"/>
+      <c r="E500" s="20"/>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B500" s="24" t="s">
+      <c r="B501" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C500" s="25" t="s">
+      <c r="C501" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D500" s="26" t="s">
+      <c r="D501" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E500" s="24" t="s">
+      <c r="E501" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E501" s="3"/>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B502" s="3" t="s">
         <v>493</v>
       </c>
       <c r="C502" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D502" s="9">
-        <v>150000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E502" s="3"/>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B503" s="3" t="s">
         <v>494</v>
       </c>
       <c r="C503" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D503" s="9">
-        <v>1450000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E503" s="3"/>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B504" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C504" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D504" s="9">
-        <v>559000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E504" s="3"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>496</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D505" s="9">
-        <v>420000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="E505" s="3"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>497</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D506" s="9">
-        <v>690000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="E506" s="3"/>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>498</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D507" s="9">
-        <v>1800000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="E507" s="3"/>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>499</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D508" s="9">
-        <v>583700.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E508" s="3"/>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>500</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D509" s="9">
-        <v>1625000.0</v>
+        <v>583700.0</v>
       </c>
       <c r="E509" s="3"/>
     </row>
     <row r="510" spans="1:5">
-      <c r="A510" s="2">
-        <v>10</v>
+      <c r="A510" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>501</v>
       </c>
       <c r="C510" s="6" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
       <c r="D510" s="9">
-        <v>400000.0</v>
+        <v>1625000.0</v>
       </c>
       <c r="E510" s="3"/>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C511" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D511" s="9">
-        <v>680000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E511" s="3"/>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>503</v>
       </c>
       <c r="C512" s="6" t="s">
-        <v>11</v>
+        <v>471</v>
       </c>
       <c r="D512" s="9">
-        <v>500000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E512" s="3"/>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>504</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D513" s="9">
-        <v>580000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E513" s="3"/>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B514" s="3" t="s">
         <v>505</v>
       </c>
       <c r="C514" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D514" s="9">
-        <v>1000000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E514" s="3"/>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B515" s="3" t="s">
         <v>506</v>
       </c>
       <c r="C515" s="6" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
       <c r="D515" s="9">
-        <v>1920000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E515" s="3"/>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B516" s="3" t="s">
         <v>507</v>
       </c>
       <c r="C516" s="6" t="s">
-        <v>11</v>
+        <v>471</v>
       </c>
       <c r="D516" s="9">
-        <v>900000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="E516" s="3"/>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>508</v>
       </c>
       <c r="C517" s="6" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
       <c r="D517" s="9">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E517" s="3"/>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>509</v>
       </c>
       <c r="C518" s="6" t="s">
-        <v>11</v>
+        <v>471</v>
       </c>
       <c r="D518" s="9">
-        <v>530000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E518" s="3"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>510</v>
       </c>
       <c r="C519" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D519" s="9">
-        <v>980000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E519" s="3"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>511</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D520" s="9">
-        <v>670000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="E520" s="3"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>512</v>
       </c>
       <c r="C521" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D521" s="9">
-        <v>400000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E521" s="3"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>513</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D522" s="9">
-        <v>550000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E522" s="3"/>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>514</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D523" s="9">
-        <v>2899000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E523" s="3"/>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B524" s="3" t="s">
         <v>515</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D524" s="9">
-        <v>1450000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="E524" s="3"/>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B525" s="3" t="s">
         <v>516</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D525" s="9">
-        <v>1640000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E525" s="3"/>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>517</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D526" s="9">
-        <v>1800000.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="E526" s="3"/>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B527" s="3" t="s">
         <v>518</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D527" s="9">
-        <v>2660000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E527" s="3"/>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>519</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D528" s="9">
-        <v>1000000.0</v>
+        <v>2660000.0</v>
       </c>
       <c r="E528" s="3"/>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>520</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D529" s="9">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E529" s="3"/>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>521</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D530" s="9">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E530" s="3"/>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B531" s="3" t="s">
         <v>522</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D531" s="9">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E531" s="3"/>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B532" s="3" t="s">
         <v>523</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D532" s="9">
-        <v>480000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E532" s="3"/>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B533" s="3" t="s">
         <v>524</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D533" s="9">
-        <v>500000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E533" s="3"/>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B534" s="3" t="s">
         <v>525</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D534" s="9">
-        <v>1379000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E534" s="3"/>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>526</v>
       </c>
       <c r="C535" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D535" s="9">
-        <v>700000.0</v>
+        <v>1379000.0</v>
       </c>
       <c r="E535" s="3"/>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>527</v>
       </c>
       <c r="C536" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D536" s="9">
-        <v>430000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E536" s="3"/>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="2">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>528</v>
       </c>
       <c r="C537" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D537" s="9">
-        <v>800000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E537" s="3"/>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>529</v>
       </c>
       <c r="C538" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D538" s="9">
-        <v>340000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E538" s="3"/>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B539" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C539" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D539" s="9">
-        <v>708000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E539" s="3"/>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B540" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C540" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D540" s="9">
-        <v>840000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="E540" s="3"/>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B541" s="3" t="s">
         <v>532</v>
       </c>
       <c r="C541" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D541" s="9">
-        <v>1380000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="E541" s="3"/>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B542" s="3" t="s">
         <v>533</v>
       </c>
       <c r="C542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D542" s="9">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="E542" s="3"/>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B543" s="3" t="s">
         <v>534</v>
       </c>
       <c r="C543" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D543" s="9">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E543" s="3"/>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="2">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>535</v>
       </c>
       <c r="C544" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D544" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E544" s="3"/>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="2">
+        <v>44</v>
+      </c>
+      <c r="B545" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="C545" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D545" s="9">
         <v>600000.0</v>
       </c>
-      <c r="E544" s="3"/>
-[...5 lines deleted...]
-      <c r="B545" s="16" t="s">
+      <c r="E545" s="3"/>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="15" t="s">
         <v>537</v>
       </c>
-      <c r="C545" s="17"/>
-[...4 lines deleted...]
-      <c r="A546" s="19" t="s">
+      <c r="B546" s="16" t="s">
         <v>538</v>
       </c>
-      <c r="B546" s="20"/>
-[...2 lines deleted...]
-      <c r="E546" s="20"/>
+      <c r="C546" s="17"/>
+      <c r="D546" s="18"/>
+      <c r="E546" s="16"/>
     </row>
     <row r="547" spans="1:5">
-      <c r="A547" s="23" t="s">
+      <c r="A547" s="19" t="s">
+        <v>539</v>
+      </c>
+      <c r="B547" s="20"/>
+      <c r="C547" s="21"/>
+      <c r="D547" s="22"/>
+      <c r="E547" s="20"/>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B547" s="24" t="s">
+      <c r="B548" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C547" s="25" t="s">
+      <c r="C548" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D547" s="26" t="s">
+      <c r="D548" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E547" s="24" t="s">
+      <c r="E548" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E548" s="3"/>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>540</v>
       </c>
       <c r="C549" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D549" s="9">
-        <v>410000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E549" s="3"/>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>541</v>
       </c>
       <c r="C550" s="6" t="s">
-        <v>542</v>
+        <v>11</v>
       </c>
       <c r="D550" s="9">
-        <v>650000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="E550" s="3"/>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B551" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="C551" s="6" t="s">
         <v>543</v>
       </c>
-      <c r="C551" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D551" s="9">
-        <v>900000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E551" s="3"/>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B552" s="3" t="s">
         <v>544</v>
       </c>
       <c r="C552" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D552" s="9">
-        <v>510000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E552" s="3"/>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B553" s="3" t="s">
         <v>545</v>
       </c>
       <c r="C553" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D553" s="9">
-        <v>4200000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E553" s="3"/>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B554" s="3" t="s">
         <v>546</v>
       </c>
       <c r="C554" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D554" s="9">
-        <v>295000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E554" s="3"/>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B555" s="3" t="s">
         <v>547</v>
       </c>
       <c r="C555" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D555" s="9">
-        <v>462000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="E555" s="3"/>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B556" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C556" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D556" s="9">
-        <v>594000.0</v>
+        <v>462000.0</v>
       </c>
       <c r="E556" s="3"/>
     </row>
     <row r="557" spans="1:5">
-      <c r="A557" s="2">
-        <v>10</v>
+      <c r="A557" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C557" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="D557" s="9">
+        <v>594000.0</v>
+      </c>
+      <c r="E557" s="3"/>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="2">
+        <v>10</v>
+      </c>
+      <c r="B558" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="D557" s="9">
+      <c r="C558" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="D558" s="9">
         <v>75000.0</v>
       </c>
-      <c r="E557" s="3"/>
-[...8 lines deleted...]
-      <c r="E558" s="20"/>
+      <c r="E558" s="3"/>
     </row>
     <row r="559" spans="1:5">
-      <c r="A559" s="23" t="s">
+      <c r="A559" s="19" t="s">
+        <v>552</v>
+      </c>
+      <c r="B559" s="20"/>
+      <c r="C559" s="21"/>
+      <c r="D559" s="22"/>
+      <c r="E559" s="20"/>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B559" s="24" t="s">
+      <c r="B560" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C559" s="25" t="s">
+      <c r="C560" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D559" s="26" t="s">
+      <c r="D560" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E559" s="24" t="s">
+      <c r="E560" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E560" s="3"/>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B561" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C561" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="C561" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D561" s="9">
-        <v>1760000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E561" s="3"/>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B562" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="C562" s="6" t="s">
         <v>556</v>
       </c>
-      <c r="C562" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D562" s="9">
-        <v>5020000.0</v>
+        <v>1760000.0</v>
       </c>
       <c r="E562" s="3"/>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>557</v>
       </c>
       <c r="C563" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D563" s="9">
+        <v>5450000.0</v>
+      </c>
+      <c r="E563" s="3"/>
+    </row>
+    <row r="564" spans="1:5">
+      <c r="A564" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B564" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C564" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D564" s="9">
         <v>3130000.0</v>
       </c>
-      <c r="E563" s="3"/>
-[...8 lines deleted...]
-      <c r="E564" s="20"/>
+      <c r="E564" s="3"/>
     </row>
     <row r="565" spans="1:5">
-      <c r="A565" s="23" t="s">
+      <c r="A565" s="19" t="s">
+        <v>559</v>
+      </c>
+      <c r="B565" s="20"/>
+      <c r="C565" s="21"/>
+      <c r="D565" s="22"/>
+      <c r="E565" s="20"/>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B565" s="24" t="s">
+      <c r="B566" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C565" s="25" t="s">
+      <c r="C566" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D565" s="26" t="s">
+      <c r="D566" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E565" s="24" t="s">
+      <c r="E566" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E566" s="3"/>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>560</v>
       </c>
       <c r="C567" s="6" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="D567" s="9">
-        <v>5190000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E567" s="3"/>
     </row>
     <row r="568" spans="1:5">
-      <c r="A568" s="15" t="s">
+      <c r="A568" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B568" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="B568" s="16" t="s">
+      <c r="C568" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="D568" s="9">
+        <v>1400000.0</v>
+      </c>
+      <c r="E568" s="3"/>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="15" t="s">
         <v>562</v>
       </c>
-      <c r="C568" s="17"/>
-[...4 lines deleted...]
-      <c r="A569" s="19" t="s">
+      <c r="B569" s="16" t="s">
         <v>563</v>
       </c>
-      <c r="B569" s="20"/>
-[...2 lines deleted...]
-      <c r="E569" s="20"/>
+      <c r="C569" s="17"/>
+      <c r="D569" s="18"/>
+      <c r="E569" s="16"/>
     </row>
     <row r="570" spans="1:5">
-      <c r="A570" s="23" t="s">
+      <c r="A570" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="B570" s="20"/>
+      <c r="C570" s="21"/>
+      <c r="D570" s="22"/>
+      <c r="E570" s="20"/>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B570" s="24" t="s">
+      <c r="B571" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C570" s="25" t="s">
+      <c r="C571" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D570" s="26" t="s">
+      <c r="D571" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E570" s="24" t="s">
+      <c r="E571" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E571" s="3"/>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>565</v>
       </c>
       <c r="C572" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D572" s="9">
-        <v>84000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E572" s="3"/>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>566</v>
       </c>
       <c r="C573" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D573" s="9">
-        <v>224000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="E573" s="3"/>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B574" s="3" t="s">
         <v>567</v>
       </c>
       <c r="C574" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D574" s="9">
-        <v>196000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="E574" s="3"/>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>568</v>
       </c>
       <c r="C575" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D575" s="9">
-        <v>72800.0</v>
+        <v>196000.0</v>
       </c>
       <c r="E575" s="3"/>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>569</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D576" s="9">
-        <v>512200.0</v>
+        <v>72800.0</v>
       </c>
       <c r="E576" s="3"/>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B577" s="3" t="s">
         <v>570</v>
       </c>
       <c r="C577" s="6" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="D577" s="9">
-        <v>1040000.0</v>
+        <v>512200.0</v>
       </c>
       <c r="E577" s="3"/>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B578" s="3" t="s">
         <v>571</v>
       </c>
       <c r="C578" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D578" s="9">
-        <v>351000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="E578" s="3"/>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>572</v>
       </c>
       <c r="C579" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D579" s="9">
-        <v>108000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E579" s="3"/>
     </row>
     <row r="580" spans="1:5">
-      <c r="A580" s="2">
-        <v>10</v>
+      <c r="A580" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>573</v>
       </c>
       <c r="C580" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D580" s="9">
-        <v>141400.0</v>
+        <v>108000.0</v>
       </c>
       <c r="E580" s="3"/>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>574</v>
       </c>
       <c r="C581" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D581" s="9">
-        <v>189000.0</v>
+        <v>141400.0</v>
       </c>
       <c r="E581" s="3"/>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B582" s="3" t="s">
         <v>575</v>
       </c>
       <c r="C582" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D582" s="9">
-        <v>259000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E582" s="3"/>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>576</v>
       </c>
       <c r="C583" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D583" s="9">
-        <v>338000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="E583" s="3"/>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>577</v>
       </c>
       <c r="C584" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D584" s="9">
-        <v>487500.0</v>
+        <v>338000.0</v>
       </c>
       <c r="E584" s="3"/>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B585" s="3" t="s">
         <v>578</v>
       </c>
       <c r="C585" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D585" s="9">
-        <v>761300.0</v>
+        <v>487500.0</v>
       </c>
       <c r="E585" s="3"/>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>579</v>
       </c>
       <c r="C586" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D586" s="9">
+        <v>761300.0</v>
+      </c>
+      <c r="E586" s="3"/>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" s="2">
+        <v>16</v>
+      </c>
+      <c r="B587" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="C587" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D587" s="9">
         <v>957600.0</v>
       </c>
-      <c r="E586" s="3"/>
-[...8 lines deleted...]
-      <c r="E587" s="20"/>
+      <c r="E587" s="3"/>
     </row>
     <row r="588" spans="1:5">
-      <c r="A588" s="23" t="s">
+      <c r="A588" s="19" t="s">
+        <v>581</v>
+      </c>
+      <c r="B588" s="20"/>
+      <c r="C588" s="21"/>
+      <c r="D588" s="22"/>
+      <c r="E588" s="20"/>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B588" s="24" t="s">
+      <c r="B589" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C588" s="25" t="s">
+      <c r="C589" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D588" s="26" t="s">
+      <c r="D589" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E588" s="24" t="s">
+      <c r="E589" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E589" s="3"/>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B590" s="3" t="s">
         <v>582</v>
       </c>
       <c r="C590" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D590" s="9">
-        <v>200000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E590" s="3"/>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B591" s="3" t="s">
         <v>583</v>
       </c>
       <c r="C591" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D591" s="9">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E591" s="3"/>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B592" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D592" s="9">
-        <v>250000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E592" s="3"/>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B593" s="3" t="s">
         <v>585</v>
       </c>
       <c r="C593" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D593" s="9">
         <v>250000.0</v>
       </c>
       <c r="E593" s="3"/>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B594" s="3" t="s">
         <v>586</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D594" s="9">
         <v>250000.0</v>
       </c>
       <c r="E594" s="3"/>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B595" s="3" t="s">
         <v>587</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D595" s="9">
         <v>250000.0</v>
       </c>
       <c r="E595" s="3"/>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B596" s="3" t="s">
         <v>588</v>
       </c>
       <c r="C596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D596" s="9">
-        <v>240000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E596" s="3"/>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B597" s="3" t="s">
         <v>589</v>
       </c>
       <c r="C597" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D597" s="9">
-        <v>280000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E597" s="3"/>
     </row>
     <row r="598" spans="1:5">
-      <c r="A598" s="2">
-        <v>10</v>
+      <c r="A598" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>590</v>
       </c>
       <c r="C598" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D598" s="9">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E598" s="3"/>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B599" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C599" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D599" s="9">
-        <v>270000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E599" s="3"/>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B600" s="3" t="s">
         <v>592</v>
       </c>
       <c r="C600" s="6" t="s">
-        <v>550</v>
+        <v>11</v>
       </c>
       <c r="D600" s="9">
-        <v>320000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E600" s="3"/>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B601" s="3" t="s">
         <v>593</v>
       </c>
       <c r="C601" s="6" t="s">
-        <v>11</v>
+        <v>551</v>
       </c>
       <c r="D601" s="9">
-        <v>270000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E601" s="3"/>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>594</v>
       </c>
       <c r="C602" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D602" s="9">
-        <v>390000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E602" s="3"/>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>595</v>
       </c>
       <c r="C603" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D603" s="9">
-        <v>500000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="E603" s="3"/>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B604" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C604" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D604" s="9">
         <v>400000.0</v>
       </c>
       <c r="E604" s="3"/>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>597</v>
       </c>
       <c r="C605" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D605" s="9">
         <v>400000.0</v>
       </c>
       <c r="E605" s="3"/>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>598</v>
       </c>
       <c r="C606" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D606" s="9">
         <v>450000.0</v>
       </c>
       <c r="E606" s="3"/>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B607" s="3" t="s">
         <v>599</v>
       </c>
       <c r="C607" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D607" s="9">
         <v>500000.0</v>
       </c>
       <c r="E607" s="3"/>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>600</v>
       </c>
       <c r="C608" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D608" s="9">
         <v>200000.0</v>
       </c>
       <c r="E608" s="3"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>601</v>
       </c>
       <c r="C609" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D609" s="9">
         <v>300000.0</v>
       </c>
       <c r="E609" s="3"/>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B610" s="3" t="s">
         <v>602</v>
       </c>
       <c r="C610" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D610" s="9">
         <v>400000.0</v>
       </c>
       <c r="E610" s="3"/>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B611" s="3" t="s">
         <v>603</v>
       </c>
       <c r="C611" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D611" s="9">
-        <v>500000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E611" s="3"/>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B612" s="3" t="s">
         <v>604</v>
       </c>
       <c r="C612" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D612" s="9">
-        <v>470000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E612" s="3"/>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>605</v>
       </c>
       <c r="C613" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D613" s="9">
-        <v>200000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E613" s="3"/>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B614" s="3" t="s">
         <v>606</v>
       </c>
       <c r="C614" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D614" s="9">
         <v>350000.0</v>
       </c>
       <c r="E614" s="3"/>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B615" s="3" t="s">
         <v>607</v>
       </c>
       <c r="C615" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D615" s="9">
-        <v>350000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E615" s="3"/>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>608</v>
       </c>
       <c r="C616" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D616" s="9">
-        <v>700000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E616" s="3"/>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B617" s="3" t="s">
         <v>609</v>
       </c>
       <c r="C617" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D617" s="9">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E617" s="3"/>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>610</v>
       </c>
       <c r="C618" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D618" s="9">
-        <v>200000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E618" s="3"/>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B619" s="3" t="s">
         <v>611</v>
       </c>
       <c r="C619" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D619" s="9">
-        <v>290000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E619" s="3"/>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>612</v>
       </c>
       <c r="C620" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D620" s="9">
-        <v>400000.0</v>
+        <v>127500.0</v>
       </c>
       <c r="E620" s="3"/>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>613</v>
       </c>
       <c r="C621" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D621" s="9">
-        <v>127500.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E621" s="3"/>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>614</v>
       </c>
       <c r="C622" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D622" s="9">
-        <v>250000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E622" s="3"/>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>615</v>
       </c>
       <c r="C623" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D623" s="9">
-        <v>270000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E623" s="3"/>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C624" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D624" s="9">
-        <v>190000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E624" s="3"/>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="2">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>617</v>
       </c>
       <c r="C625" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D625" s="9">
-        <v>130000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="E625" s="3"/>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B626" s="3" t="s">
         <v>618</v>
       </c>
       <c r="C626" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D626" s="9">
-        <v>252000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E626" s="3"/>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>619</v>
       </c>
       <c r="C627" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D627" s="9">
-        <v>400000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="E627" s="3"/>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B628" s="3" t="s">
         <v>620</v>
       </c>
       <c r="C628" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D628" s="9">
-        <v>375000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E628" s="3"/>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B629" s="3" t="s">
         <v>621</v>
       </c>
       <c r="C629" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D629" s="9">
-        <v>270000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E629" s="3"/>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B630" s="3" t="s">
         <v>622</v>
       </c>
       <c r="C630" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D630" s="9">
-        <v>220000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E630" s="3"/>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B631" s="3" t="s">
         <v>623</v>
       </c>
       <c r="C631" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D631" s="9">
-        <v>500000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="E631" s="3"/>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="2">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B632" s="3" t="s">
         <v>624</v>
       </c>
       <c r="C632" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D632" s="9">
-        <v>230000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="E632" s="3"/>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>625</v>
       </c>
       <c r="C633" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D633" s="9">
-        <v>870000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E633" s="3"/>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="2">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>626</v>
       </c>
       <c r="C634" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D634" s="9">
-        <v>200000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="E634" s="3"/>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="2">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>627</v>
       </c>
       <c r="C635" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D635" s="9">
-        <v>300000.0</v>
+        <v>325600.0</v>
       </c>
       <c r="E635" s="3"/>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="2">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>628</v>
       </c>
       <c r="C636" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D636" s="9">
         <v>300000.0</v>
       </c>
       <c r="E636" s="3"/>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="2">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>629</v>
       </c>
       <c r="C637" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D637" s="9">
         <v>280000.0</v>
       </c>
       <c r="E637" s="3"/>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="19" t="s">
         <v>630</v>
       </c>
       <c r="B638" s="20"/>
       <c r="C638" s="21"/>
       <c r="D638" s="22"/>
       <c r="E638" s="20"/>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B639" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C639" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D639" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E639" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B640" s="3" t="s">
         <v>631</v>
       </c>
       <c r="C640" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D640" s="9">
         <v>190000.0</v>
       </c>
       <c r="E640" s="3"/>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>632</v>
       </c>
       <c r="C641" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D641" s="9">
         <v>70000.0</v>
       </c>
       <c r="E641" s="3"/>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="2" t="s">
         <v>14</v>
       </c>
@@ -12760,201 +12754,201 @@
       <c r="E644" s="3"/>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B645" s="3" t="s">
         <v>636</v>
       </c>
       <c r="C645" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D645" s="9">
         <v>102200.0</v>
       </c>
       <c r="E645" s="3"/>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>637</v>
       </c>
       <c r="C646" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D646" s="9">
         <v>160000.0</v>
       </c>
       <c r="E646" s="3"/>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>638</v>
       </c>
       <c r="C647" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D647" s="9">
         <v>215600.0</v>
       </c>
       <c r="E647" s="3"/>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>639</v>
       </c>
       <c r="C648" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D648" s="9">
         <v>294000.0</v>
       </c>
       <c r="E648" s="3"/>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="2">
         <v>10</v>
       </c>
       <c r="B649" s="3" t="s">
         <v>640</v>
       </c>
       <c r="C649" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D649" s="9">
         <v>322000.0</v>
       </c>
       <c r="E649" s="3"/>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="2">
         <v>11</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>641</v>
       </c>
       <c r="C650" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D650" s="9">
         <v>455000.0</v>
       </c>
       <c r="E650" s="3"/>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="2">
         <v>12</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>642</v>
       </c>
       <c r="C651" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D651" s="9">
         <v>680000.0</v>
       </c>
       <c r="E651" s="3"/>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="2">
         <v>13</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>643</v>
       </c>
       <c r="C652" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D652" s="9">
         <v>680000.0</v>
       </c>
       <c r="E652" s="3"/>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="2">
         <v>14</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>644</v>
       </c>
       <c r="C653" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D653" s="9">
         <v>680000.0</v>
       </c>
       <c r="E653" s="3"/>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="2">
         <v>15</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>645</v>
       </c>
       <c r="C654" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D654" s="9">
         <v>300000.0</v>
       </c>
       <c r="E654" s="3"/>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="2">
         <v>16</v>
       </c>
       <c r="B655" s="3" t="s">
         <v>646</v>
       </c>
       <c r="C655" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D655" s="9">
         <v>140000.0</v>
       </c>
       <c r="E655" s="3"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="2">
         <v>17</v>
       </c>
       <c r="B656" s="3" t="s">
         <v>647</v>
       </c>
       <c r="C656" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D656" s="9">
         <v>315000.0</v>
       </c>
       <c r="E656" s="3"/>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="2">
         <v>18</v>
       </c>
       <c r="B657" s="3" t="s">
         <v>648</v>
       </c>
       <c r="C657" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D657" s="9">
         <v>120000.0</v>
       </c>
       <c r="E657" s="3"/>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="2">
         <v>19</v>
       </c>
@@ -12985,362 +12979,362 @@
       <c r="E659" s="3"/>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="2">
         <v>21</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>651</v>
       </c>
       <c r="C660" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D660" s="9">
         <v>75000.0</v>
       </c>
       <c r="E660" s="3"/>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="2">
         <v>22</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>652</v>
       </c>
       <c r="C661" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D661" s="9">
         <v>70000.0</v>
       </c>
       <c r="E661" s="3"/>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="19" t="s">
         <v>653</v>
       </c>
       <c r="B662" s="20"/>
       <c r="C662" s="21"/>
       <c r="D662" s="22"/>
       <c r="E662" s="20"/>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B663" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C663" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D663" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E663" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>654</v>
       </c>
       <c r="C664" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D664" s="9">
         <v>550000.0</v>
       </c>
       <c r="E664" s="3"/>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>655</v>
       </c>
       <c r="C665" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D665" s="9">
         <v>250000.0</v>
       </c>
       <c r="E665" s="3"/>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>656</v>
       </c>
       <c r="C666" s="6" t="s">
         <v>657</v>
       </c>
       <c r="D666" s="9">
         <v>310000.0</v>
       </c>
       <c r="E666" s="3"/>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>658</v>
       </c>
       <c r="C667" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D667" s="9">
         <v>120000.0</v>
       </c>
       <c r="E667" s="3"/>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>659</v>
       </c>
       <c r="C668" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D668" s="9">
         <v>705000.0</v>
       </c>
       <c r="E668" s="3"/>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B669" s="3" t="s">
         <v>660</v>
       </c>
       <c r="C669" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D669" s="9">
         <v>358000.0</v>
       </c>
       <c r="E669" s="3"/>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>661</v>
       </c>
       <c r="C670" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D670" s="9">
         <v>115500.0</v>
       </c>
       <c r="E670" s="3"/>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>662</v>
       </c>
       <c r="C671" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D671" s="9">
         <v>150000.0</v>
       </c>
       <c r="E671" s="3"/>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B672" s="3" t="s">
         <v>663</v>
       </c>
       <c r="C672" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D672" s="9">
         <v>120000.0</v>
       </c>
       <c r="E672" s="3"/>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="2">
         <v>10</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>664</v>
       </c>
       <c r="C673" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D673" s="9">
         <v>192500.0</v>
       </c>
       <c r="E673" s="3"/>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="2">
         <v>11</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>665</v>
       </c>
       <c r="C674" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D674" s="9">
         <v>200000.0</v>
       </c>
       <c r="E674" s="3"/>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="2">
         <v>12</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>666</v>
       </c>
       <c r="C675" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D675" s="9">
         <v>377000.0</v>
       </c>
       <c r="E675" s="3"/>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="2">
         <v>13</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>667</v>
       </c>
       <c r="C676" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D676" s="9">
         <v>435000.0</v>
       </c>
       <c r="E676" s="3"/>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="2">
         <v>14</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>668</v>
       </c>
       <c r="C677" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D677" s="9">
         <v>670000.0</v>
       </c>
       <c r="E677" s="3"/>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="2">
         <v>15</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>669</v>
       </c>
       <c r="C678" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D678" s="9">
         <v>580000.0</v>
       </c>
       <c r="E678" s="3"/>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="2">
         <v>16</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>670</v>
       </c>
       <c r="C679" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D679" s="9">
         <v>350000.0</v>
       </c>
       <c r="E679" s="3"/>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="2">
         <v>17</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>671</v>
       </c>
       <c r="C680" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D680" s="9">
         <v>350000.0</v>
       </c>
       <c r="E680" s="3"/>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="2">
         <v>18</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>672</v>
       </c>
       <c r="C681" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D681" s="9">
         <v>150000.0</v>
       </c>
       <c r="E681" s="3"/>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" s="2">
         <v>19</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>673</v>
       </c>
       <c r="C682" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D682" s="9">
         <v>170000.0</v>
       </c>
       <c r="E682" s="3"/>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="19" t="s">
         <v>674</v>
       </c>
       <c r="B683" s="20"/>
       <c r="C683" s="21"/>
       <c r="D683" s="22"/>
       <c r="E683" s="20"/>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B684" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C684" s="25" t="s">
         <v>6</v>
       </c>
@@ -13730,167 +13724,167 @@
       <c r="E710" s="3"/>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B711" s="3" t="s">
         <v>703</v>
       </c>
       <c r="C711" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D711" s="9">
         <v>200000.0</v>
       </c>
       <c r="E711" s="3"/>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B712" s="3" t="s">
         <v>704</v>
       </c>
       <c r="C712" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D712" s="9">
         <v>400000.0</v>
       </c>
       <c r="E712" s="3"/>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="19" t="s">
         <v>705</v>
       </c>
       <c r="B713" s="20"/>
       <c r="C713" s="21"/>
       <c r="D713" s="22"/>
       <c r="E713" s="20"/>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B714" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C714" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D714" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E714" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B715" s="3" t="s">
         <v>706</v>
       </c>
       <c r="C715" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D715" s="9">
         <v>900000.0</v>
       </c>
       <c r="E715" s="3"/>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B716" s="3" t="s">
         <v>707</v>
       </c>
       <c r="C716" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D716" s="9">
         <v>900000.0</v>
       </c>
       <c r="E716" s="3"/>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>708</v>
       </c>
       <c r="C717" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D717" s="9">
-        <v>340000.0</v>
+        <v>367500.0</v>
       </c>
       <c r="E717" s="3"/>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B718" s="3" t="s">
         <v>709</v>
       </c>
       <c r="C718" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D718" s="9">
         <v>850000.0</v>
       </c>
       <c r="E718" s="3"/>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B719" s="3" t="s">
         <v>710</v>
       </c>
       <c r="C719" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D719" s="9">
         <v>700000.0</v>
       </c>
       <c r="E719" s="3"/>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B720" s="3" t="s">
         <v>711</v>
       </c>
       <c r="C720" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D720" s="9">
         <v>600000.0</v>
       </c>
       <c r="E720" s="3"/>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B721" s="3" t="s">
         <v>712</v>
       </c>
       <c r="C721" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D721" s="9">
         <v>840000.0</v>
       </c>
       <c r="E721" s="3"/>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="2" t="s">
         <v>24</v>
       </c>
@@ -13906,156 +13900,156 @@
       <c r="E722" s="3"/>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B723" s="3" t="s">
         <v>714</v>
       </c>
       <c r="C723" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D723" s="9">
         <v>950000.0</v>
       </c>
       <c r="E723" s="3"/>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="2">
         <v>10</v>
       </c>
       <c r="B724" s="3" t="s">
         <v>715</v>
       </c>
       <c r="C724" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D724" s="9">
         <v>1050000.0</v>
       </c>
       <c r="E724" s="3"/>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="2">
         <v>11</v>
       </c>
       <c r="B725" s="3" t="s">
         <v>716</v>
       </c>
       <c r="C725" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D725" s="9">
         <v>950000.0</v>
       </c>
       <c r="E725" s="3"/>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="2">
         <v>12</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>717</v>
       </c>
       <c r="C726" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D726" s="9">
         <v>480000.0</v>
       </c>
       <c r="E726" s="3"/>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="2">
         <v>13</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>718</v>
       </c>
       <c r="C727" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D727" s="9">
         <v>820000.0</v>
       </c>
       <c r="E727" s="3"/>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" s="2">
         <v>14</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>719</v>
       </c>
       <c r="C728" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D728" s="9">
         <v>750000.0</v>
       </c>
       <c r="E728" s="3"/>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" s="2">
         <v>15</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>720</v>
       </c>
       <c r="C729" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D729" s="9">
         <v>820000.0</v>
       </c>
       <c r="E729" s="3"/>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="2">
         <v>16</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>721</v>
       </c>
       <c r="C730" s="6" t="s">
         <v>722</v>
       </c>
       <c r="D730" s="9">
         <v>510000.0</v>
       </c>
       <c r="E730" s="3"/>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="2">
         <v>17</v>
       </c>
       <c r="B731" s="3" t="s">
         <v>723</v>
       </c>
       <c r="C731" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D731" s="9">
         <v>490000.0</v>
       </c>
       <c r="E731" s="3"/>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="2">
         <v>18</v>
       </c>
       <c r="B732" s="3" t="s">
         <v>724</v>
       </c>
       <c r="C732" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D732" s="9">
         <v>650000.0</v>
       </c>
       <c r="E732" s="3"/>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="2">
         <v>19</v>
       </c>
@@ -14191,111 +14185,111 @@
       <c r="E741" s="3"/>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="2">
         <v>28</v>
       </c>
       <c r="B742" s="3" t="s">
         <v>734</v>
       </c>
       <c r="C742" s="6" t="s">
         <v>722</v>
       </c>
       <c r="D742" s="9">
         <v>650000.0</v>
       </c>
       <c r="E742" s="3"/>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="2">
         <v>29</v>
       </c>
       <c r="B743" s="3" t="s">
         <v>735</v>
       </c>
       <c r="C743" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D743" s="9">
         <v>660000.0</v>
       </c>
       <c r="E743" s="3"/>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="2">
         <v>30</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>736</v>
       </c>
       <c r="C744" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D744" s="9">
         <v>600000.0</v>
       </c>
       <c r="E744" s="3"/>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="2">
         <v>31</v>
       </c>
       <c r="B745" s="3" t="s">
         <v>737</v>
       </c>
       <c r="C745" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D745" s="9">
         <v>690200.0</v>
       </c>
       <c r="E745" s="3"/>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="2">
         <v>32</v>
       </c>
       <c r="B746" s="3" t="s">
         <v>738</v>
       </c>
       <c r="C746" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D746" s="9">
         <v>773000.0</v>
       </c>
       <c r="E746" s="3"/>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="2">
         <v>33</v>
       </c>
       <c r="B747" s="3" t="s">
         <v>739</v>
       </c>
       <c r="C747" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D747" s="9">
         <v>455000.0</v>
       </c>
       <c r="E747" s="3"/>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="2">
         <v>34</v>
       </c>
       <c r="B748" s="3" t="s">
         <v>740</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D748" s="9">
         <v>730000.0</v>
       </c>
       <c r="E748" s="3"/>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="2">
         <v>35</v>
       </c>
@@ -14329,153 +14323,153 @@
       <c r="A751" s="2">
         <v>37</v>
       </c>
       <c r="B751" s="3" t="s">
         <v>743</v>
       </c>
       <c r="C751" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D751" s="9">
         <v>750000.0</v>
       </c>
       <c r="E751" s="3"/>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="2">
         <v>38</v>
       </c>
       <c r="B752" s="3" t="s">
         <v>744</v>
       </c>
       <c r="C752" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D752" s="9">
-        <v>650000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="E752" s="3"/>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="2">
         <v>39</v>
       </c>
       <c r="B753" s="3" t="s">
         <v>745</v>
       </c>
       <c r="C753" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D753" s="9">
         <v>568000.0</v>
       </c>
       <c r="E753" s="3"/>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="2">
         <v>40</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>746</v>
       </c>
       <c r="C754" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D754" s="9">
         <v>990000.0</v>
       </c>
       <c r="E754" s="3"/>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="2">
         <v>41</v>
       </c>
       <c r="B755" s="3" t="s">
         <v>747</v>
       </c>
       <c r="C755" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D755" s="9">
         <v>351000.0</v>
       </c>
       <c r="E755" s="3"/>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="2">
         <v>42</v>
       </c>
       <c r="B756" s="3" t="s">
         <v>748</v>
       </c>
       <c r="C756" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D756" s="9">
         <v>400000.0</v>
       </c>
       <c r="E756" s="3"/>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" s="2">
         <v>43</v>
       </c>
       <c r="B757" s="3" t="s">
         <v>749</v>
       </c>
       <c r="C757" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D757" s="9">
         <v>403000.0</v>
       </c>
       <c r="E757" s="3"/>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" s="2">
         <v>44</v>
       </c>
       <c r="B758" s="3" t="s">
         <v>750</v>
       </c>
       <c r="C758" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D758" s="9">
         <v>490000.0</v>
       </c>
       <c r="E758" s="3"/>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" s="2">
         <v>45</v>
       </c>
       <c r="B759" s="3" t="s">
         <v>751</v>
       </c>
       <c r="C759" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D759" s="9">
         <v>700000.0</v>
       </c>
       <c r="E759" s="3"/>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="2">
         <v>46</v>
       </c>
       <c r="B760" s="3" t="s">
         <v>752</v>
       </c>
       <c r="C760" s="6" t="s">
         <v>722</v>
       </c>
       <c r="D760" s="9">
         <v>850000.0</v>
       </c>
       <c r="E760" s="3"/>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="2">
         <v>47</v>
       </c>
@@ -14562,2646 +14556,2616 @@
       <c r="E766" s="3"/>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B767" s="3" t="s">
         <v>758</v>
       </c>
       <c r="C767" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D767" s="9">
         <v>305000.0</v>
       </c>
       <c r="E767" s="3"/>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>759</v>
       </c>
       <c r="C768" s="6" t="s">
-        <v>11</v>
+        <v>760</v>
       </c>
       <c r="D768" s="9">
-        <v>60000.0</v>
+        <v>83200.0</v>
       </c>
       <c r="E768" s="3"/>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C769" s="6" t="s">
-        <v>11</v>
+        <v>762</v>
       </c>
       <c r="D769" s="9">
-        <v>60000.0</v>
+        <v>261800.0</v>
       </c>
       <c r="E769" s="3"/>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C770" s="6" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D770" s="9">
-        <v>80000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="E770" s="3"/>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B771" s="3" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C771" s="6" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="D771" s="9">
-        <v>261800.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E771" s="3"/>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B772" s="3" t="s">
         <v>765</v>
       </c>
       <c r="C772" s="6" t="s">
         <v>762</v>
       </c>
       <c r="D772" s="9">
-        <v>91000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="E772" s="3"/>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="2">
         <v>10</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>766</v>
       </c>
       <c r="C773" s="6" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="D773" s="9">
-        <v>130000.0</v>
+        <v>270700.0</v>
       </c>
       <c r="E773" s="3"/>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" s="2">
         <v>11</v>
       </c>
       <c r="B774" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C774" s="6" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="D774" s="9">
-        <v>125000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="E774" s="3"/>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" s="2">
         <v>12</v>
       </c>
       <c r="B775" s="3" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="C775" s="6" t="s">
         <v>769</v>
       </c>
       <c r="D775" s="9">
-        <v>270700.0</v>
+        <v>14000.0</v>
       </c>
       <c r="E775" s="3"/>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" s="2">
         <v>13</v>
       </c>
       <c r="B776" s="3" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C776" s="6" t="s">
-        <v>771</v>
+        <v>11</v>
       </c>
       <c r="D776" s="9">
-        <v>85000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E776" s="3"/>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="2">
         <v>14</v>
       </c>
       <c r="B777" s="3" t="s">
         <v>772</v>
       </c>
       <c r="C777" s="6" t="s">
-        <v>771</v>
+        <v>11</v>
       </c>
       <c r="D777" s="9">
-        <v>14000.0</v>
+        <v>56100.0</v>
       </c>
       <c r="E777" s="3"/>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" s="2">
         <v>15</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>773</v>
       </c>
       <c r="C778" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D778" s="9">
-        <v>10000.0</v>
+        <v>56100.0</v>
       </c>
       <c r="E778" s="3"/>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" s="2">
         <v>16</v>
       </c>
       <c r="B779" s="3" t="s">
         <v>774</v>
       </c>
       <c r="C779" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D779" s="9">
-        <v>56100.0</v>
+        <v>85000.0</v>
       </c>
       <c r="E779" s="3"/>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" s="2">
         <v>17</v>
       </c>
       <c r="B780" s="3" t="s">
         <v>775</v>
       </c>
       <c r="C780" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D780" s="9">
-        <v>56100.0</v>
+        <v>88400.0</v>
       </c>
       <c r="E780" s="3"/>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" s="2">
         <v>18</v>
       </c>
       <c r="B781" s="3" t="s">
         <v>776</v>
       </c>
       <c r="C781" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D781" s="9">
-        <v>85000.0</v>
+        <v>93500.0</v>
       </c>
       <c r="E781" s="3"/>
     </row>
     <row r="782" spans="1:5">
-      <c r="A782" s="2">
-[...2 lines deleted...]
-      <c r="B782" s="3" t="s">
+      <c r="A782" s="19" t="s">
         <v>777</v>
       </c>
-      <c r="C782" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E782" s="3"/>
+      <c r="B782" s="20"/>
+      <c r="C782" s="21"/>
+      <c r="D782" s="22"/>
+      <c r="E782" s="20"/>
     </row>
     <row r="783" spans="1:5">
-      <c r="A783" s="2">
-[...2 lines deleted...]
-      <c r="B783" s="3" t="s">
+      <c r="A783" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B783" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C783" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D783" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E783" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="784" spans="1:5">
+      <c r="A784" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B784" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="C783" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A784" s="19" t="s">
+      <c r="C784" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D784" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E784" s="3"/>
+    </row>
+    <row r="785" spans="1:5">
+      <c r="A785" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B785" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="B784" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C785" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D785" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E785" s="3"/>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B786" s="3" t="s">
         <v>780</v>
       </c>
       <c r="C786" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D786" s="9">
-        <v>750000.0</v>
+        <v>675000.0</v>
       </c>
       <c r="E786" s="3"/>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B787" s="3" t="s">
         <v>781</v>
       </c>
       <c r="C787" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D787" s="9">
-        <v>900000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E787" s="3"/>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B788" s="3" t="s">
         <v>782</v>
       </c>
       <c r="C788" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D788" s="9">
-        <v>600000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E788" s="3"/>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B789" s="3" t="s">
         <v>783</v>
       </c>
       <c r="C789" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D789" s="9">
-        <v>1000000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E789" s="3"/>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>784</v>
       </c>
       <c r="C790" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D790" s="9">
-        <v>350000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="E790" s="3"/>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>785</v>
       </c>
       <c r="C791" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D791" s="9">
-        <v>950000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E791" s="3"/>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B792" s="3" t="s">
         <v>786</v>
       </c>
       <c r="C792" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D792" s="9">
-        <v>1125000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E792" s="3"/>
     </row>
     <row r="793" spans="1:5">
-      <c r="A793" s="2" t="s">
-        <v>24</v>
+      <c r="A793" s="2">
+        <v>10</v>
       </c>
       <c r="B793" s="3" t="s">
         <v>787</v>
       </c>
       <c r="C793" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D793" s="9">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E793" s="3"/>
     </row>
     <row r="794" spans="1:5">
-      <c r="A794" s="2" t="s">
-        <v>26</v>
+      <c r="A794" s="2">
+        <v>11</v>
       </c>
       <c r="B794" s="3" t="s">
         <v>788</v>
       </c>
       <c r="C794" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D794" s="9">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E794" s="3"/>
     </row>
     <row r="795" spans="1:5">
-      <c r="A795" s="2">
-[...2 lines deleted...]
-      <c r="B795" s="3" t="s">
+      <c r="A795" s="19" t="s">
         <v>789</v>
       </c>
-      <c r="C795" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E795" s="3"/>
+      <c r="B795" s="20"/>
+      <c r="C795" s="21"/>
+      <c r="D795" s="22"/>
+      <c r="E795" s="20"/>
     </row>
     <row r="796" spans="1:5">
-      <c r="A796" s="2">
-[...2 lines deleted...]
-      <c r="B796" s="3" t="s">
+      <c r="A796" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B796" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C796" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D796" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E796" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="797" spans="1:5">
+      <c r="A797" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B797" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="C796" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A797" s="19" t="s">
+      <c r="C797" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D797" s="9">
+        <v>240000.0</v>
+      </c>
+      <c r="E797" s="3"/>
+    </row>
+    <row r="798" spans="1:5">
+      <c r="A798" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B798" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="B797" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C798" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D798" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E798" s="3"/>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>792</v>
       </c>
       <c r="C799" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D799" s="9">
-        <v>240000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E799" s="3"/>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B800" s="3" t="s">
         <v>793</v>
       </c>
       <c r="C800" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D800" s="9">
-        <v>300000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E800" s="3"/>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B801" s="3" t="s">
         <v>794</v>
       </c>
       <c r="C801" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D801" s="9">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E801" s="3"/>
     </row>
     <row r="802" spans="1:5">
-      <c r="A802" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B802" s="3" t="s">
+      <c r="A802" s="15" t="s">
         <v>795</v>
       </c>
-      <c r="C802" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E802" s="3"/>
+      <c r="B802" s="16" t="s">
+        <v>796</v>
+      </c>
+      <c r="C802" s="17"/>
+      <c r="D802" s="18"/>
+      <c r="E802" s="16"/>
     </row>
     <row r="803" spans="1:5">
-      <c r="A803" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E803" s="3"/>
+      <c r="A803" s="19" t="s">
+        <v>797</v>
+      </c>
+      <c r="B803" s="20"/>
+      <c r="C803" s="21"/>
+      <c r="D803" s="22"/>
+      <c r="E803" s="20"/>
     </row>
     <row r="804" spans="1:5">
-      <c r="A804" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B804" s="16" t="s">
+      <c r="A804" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B804" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C804" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D804" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E804" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5">
+      <c r="A805" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B805" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="C804" s="17"/>
-[...4 lines deleted...]
-      <c r="A805" s="19" t="s">
+      <c r="C805" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D805" s="9">
+        <v>35000.0</v>
+      </c>
+      <c r="E805" s="3"/>
+    </row>
+    <row r="806" spans="1:5">
+      <c r="A806" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B806" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="B805" s="20"/>
-[...5 lines deleted...]
-      <c r="A806" s="23" t="s">
+      <c r="C806" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D806" s="9">
+        <v>24000.0</v>
+      </c>
+      <c r="E806" s="3"/>
+    </row>
+    <row r="807" spans="1:5">
+      <c r="A807" s="19" t="s">
+        <v>800</v>
+      </c>
+      <c r="B807" s="20"/>
+      <c r="C807" s="21"/>
+      <c r="D807" s="22"/>
+      <c r="E807" s="20"/>
+    </row>
+    <row r="808" spans="1:5">
+      <c r="A808" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B806" s="24" t="s">
+      <c r="B808" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C806" s="25" t="s">
+      <c r="C808" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D806" s="26" t="s">
+      <c r="D808" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E806" s="24" t="s">
+      <c r="E808" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="807" spans="1:5">
-      <c r="A807" s="2" t="s">
+    <row r="809" spans="1:5">
+      <c r="A809" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B807" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A808" s="2" t="s">
+      <c r="B809" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C809" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D809" s="9">
+        <v>54600.0</v>
+      </c>
+      <c r="E809" s="3"/>
+    </row>
+    <row r="810" spans="1:5">
+      <c r="A810" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B808" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A809" s="19" t="s">
+      <c r="B810" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="B809" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C810" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D810" s="9">
+        <v>42000.0</v>
+      </c>
+      <c r="E810" s="3"/>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B811" s="3" t="s">
         <v>803</v>
       </c>
       <c r="C811" s="6" t="s">
-        <v>163</v>
+        <v>804</v>
       </c>
       <c r="D811" s="9">
-        <v>42000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E811" s="3"/>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B812" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="C812" s="6" t="s">
         <v>804</v>
       </c>
-      <c r="C812" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D812" s="9">
-        <v>42000.0</v>
+        <v>235300.0</v>
       </c>
       <c r="E812" s="3"/>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C813" s="6" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="D813" s="9">
-        <v>70000.0</v>
+        <v>165100.0</v>
       </c>
       <c r="E813" s="3"/>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B814" s="3" t="s">
         <v>807</v>
       </c>
       <c r="C814" s="6" t="s">
-        <v>806</v>
+        <v>556</v>
       </c>
       <c r="D814" s="9">
-        <v>235300.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E814" s="3"/>
     </row>
     <row r="815" spans="1:5">
-      <c r="A815" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B815" s="3" t="s">
+      <c r="A815" s="19" t="s">
         <v>808</v>
       </c>
-      <c r="C815" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E815" s="3"/>
+      <c r="B815" s="20"/>
+      <c r="C815" s="21"/>
+      <c r="D815" s="22"/>
+      <c r="E815" s="20"/>
     </row>
     <row r="816" spans="1:5">
-      <c r="A816" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B816" s="3" t="s">
+      <c r="A816" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B816" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C816" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D816" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E816" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="817" spans="1:5">
+      <c r="A817" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B817" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="C816" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A817" s="19" t="s">
+      <c r="C817" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D817" s="9">
+        <v>5200.0</v>
+      </c>
+      <c r="E817" s="3"/>
+    </row>
+    <row r="818" spans="1:5">
+      <c r="A818" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B818" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="B817" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C818" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D818" s="9">
+        <v>14000.0</v>
+      </c>
+      <c r="E818" s="3"/>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B819" s="3" t="s">
         <v>811</v>
       </c>
       <c r="C819" s="6" t="s">
         <v>677</v>
       </c>
       <c r="D819" s="9">
-        <v>5200.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E819" s="3"/>
     </row>
     <row r="820" spans="1:5">
-      <c r="A820" s="2" t="s">
+      <c r="A820" s="19" t="s">
+        <v>812</v>
+      </c>
+      <c r="B820" s="20"/>
+      <c r="C820" s="21"/>
+      <c r="D820" s="22"/>
+      <c r="E820" s="20"/>
+    </row>
+    <row r="821" spans="1:5">
+      <c r="A821" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B821" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C821" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D821" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E821" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5">
+      <c r="A822" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B822" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C822" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D822" s="9">
+        <v>1124500.0</v>
+      </c>
+      <c r="E822" s="3"/>
+    </row>
+    <row r="823" spans="1:5">
+      <c r="A823" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="B823" s="20"/>
+      <c r="C823" s="21"/>
+      <c r="D823" s="22"/>
+      <c r="E823" s="20"/>
+    </row>
+    <row r="824" spans="1:5">
+      <c r="A824" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B824" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C824" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D824" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E824" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5">
+      <c r="A825" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B825" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="C825" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D825" s="9">
+        <v>444000.0</v>
+      </c>
+      <c r="E825" s="3"/>
+    </row>
+    <row r="826" spans="1:5">
+      <c r="A826" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B820" s="3" t="s">
-[...67 lines deleted...]
-      <c r="A825" s="19" t="s">
+      <c r="B826" s="3" t="s">
         <v>816</v>
       </c>
-      <c r="B825" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C826" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D826" s="9">
+        <v>544000.0</v>
+      </c>
+      <c r="E826" s="3"/>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B827" s="3" t="s">
         <v>817</v>
       </c>
       <c r="C827" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D827" s="9">
-        <v>444000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="E827" s="3"/>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B828" s="3" t="s">
         <v>818</v>
       </c>
       <c r="C828" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D828" s="9">
-        <v>544000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E828" s="3"/>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B829" s="3" t="s">
         <v>819</v>
       </c>
       <c r="C829" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D829" s="9">
-        <v>384000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E829" s="3"/>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B830" s="3" t="s">
         <v>820</v>
       </c>
       <c r="C830" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D830" s="9">
-        <v>400000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E830" s="3"/>
     </row>
     <row r="831" spans="1:5">
-      <c r="A831" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B831" s="3" t="s">
+      <c r="A831" s="19" t="s">
         <v>821</v>
       </c>
-      <c r="C831" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E831" s="3"/>
+      <c r="B831" s="20"/>
+      <c r="C831" s="21"/>
+      <c r="D831" s="22"/>
+      <c r="E831" s="20"/>
     </row>
     <row r="832" spans="1:5">
-      <c r="A832" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B832" s="3" t="s">
+      <c r="A832" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B832" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C832" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D832" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E832" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="833" spans="1:5">
+      <c r="A833" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B833" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="C832" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A833" s="19" t="s">
+      <c r="C833" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D833" s="9">
+        <v>390000.0</v>
+      </c>
+      <c r="E833" s="3"/>
+    </row>
+    <row r="834" spans="1:5">
+      <c r="A834" s="19" t="s">
         <v>823</v>
       </c>
-      <c r="B833" s="20"/>
-[...5 lines deleted...]
-      <c r="A834" s="23" t="s">
+      <c r="B834" s="20"/>
+      <c r="C834" s="21"/>
+      <c r="D834" s="22"/>
+      <c r="E834" s="20"/>
+    </row>
+    <row r="835" spans="1:5">
+      <c r="A835" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B834" s="24" t="s">
+      <c r="B835" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C834" s="25" t="s">
+      <c r="C835" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D834" s="26" t="s">
+      <c r="D835" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E834" s="24" t="s">
+      <c r="E835" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="835" spans="1:5">
-      <c r="A835" s="2" t="s">
+    <row r="836" spans="1:5">
+      <c r="A836" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B835" s="3" t="s">
+      <c r="B836" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="C835" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A836" s="19" t="s">
+      <c r="C836" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D836" s="9">
+        <v>590000.0</v>
+      </c>
+      <c r="E836" s="3"/>
+    </row>
+    <row r="837" spans="1:5">
+      <c r="A837" s="15" t="s">
         <v>825</v>
       </c>
-      <c r="B836" s="20"/>
-[...5 lines deleted...]
-      <c r="A837" s="23" t="s">
+      <c r="B837" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="C837" s="17"/>
+      <c r="D837" s="18"/>
+      <c r="E837" s="16"/>
+    </row>
+    <row r="838" spans="1:5">
+      <c r="A838" s="19" t="s">
+        <v>827</v>
+      </c>
+      <c r="B838" s="20"/>
+      <c r="C838" s="21"/>
+      <c r="D838" s="22"/>
+      <c r="E838" s="20"/>
+    </row>
+    <row r="839" spans="1:5">
+      <c r="A839" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B837" s="24" t="s">
+      <c r="B839" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C837" s="25" t="s">
+      <c r="C839" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D837" s="26" t="s">
+      <c r="D839" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E837" s="24" t="s">
+      <c r="E839" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="838" spans="1:5">
-      <c r="A838" s="2" t="s">
+    <row r="840" spans="1:5">
+      <c r="A840" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B838" s="3" t="s">
-[...14 lines deleted...]
-      <c r="B839" s="16" t="s">
+      <c r="B840" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="C839" s="17"/>
-[...4 lines deleted...]
-      <c r="A840" s="19" t="s">
+      <c r="C840" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D840" s="9">
+        <v>600000.0</v>
+      </c>
+      <c r="E840" s="3"/>
+    </row>
+    <row r="841" spans="1:5">
+      <c r="A841" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B841" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="B840" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C841" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D841" s="9">
+        <v>4000000.0</v>
+      </c>
+      <c r="E841" s="3"/>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>830</v>
       </c>
       <c r="C842" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D842" s="9">
-        <v>600000.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="E842" s="3"/>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>831</v>
       </c>
       <c r="C843" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D843" s="9">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E843" s="3"/>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>832</v>
       </c>
       <c r="C844" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D844" s="9">
-        <v>1850000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E844" s="3"/>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B845" s="3" t="s">
         <v>833</v>
       </c>
       <c r="C845" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D845" s="9">
-        <v>3500000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E845" s="3"/>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B846" s="3" t="s">
         <v>834</v>
       </c>
       <c r="C846" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D846" s="9">
-        <v>60000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E846" s="3"/>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B847" s="3" t="s">
         <v>835</v>
       </c>
       <c r="C847" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D847" s="9">
-        <v>70000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E847" s="3"/>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B848" s="3" t="s">
         <v>836</v>
       </c>
       <c r="C848" s="6" t="s">
-        <v>11</v>
+        <v>837</v>
       </c>
       <c r="D848" s="9">
-        <v>8500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E848" s="3"/>
     </row>
     <row r="849" spans="1:5">
-      <c r="A849" s="2" t="s">
-        <v>24</v>
+      <c r="A849" s="2">
+        <v>10</v>
       </c>
       <c r="B849" s="3" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C849" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D849" s="9">
-        <v>320000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E849" s="3"/>
     </row>
     <row r="850" spans="1:5">
-      <c r="A850" s="2" t="s">
-        <v>26</v>
+      <c r="A850" s="2">
+        <v>11</v>
       </c>
       <c r="B850" s="3" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C850" s="6" t="s">
-        <v>839</v>
+        <v>11</v>
       </c>
       <c r="D850" s="9">
-        <v>500000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E850" s="3"/>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B851" s="3" t="s">
         <v>840</v>
       </c>
       <c r="C851" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D851" s="9">
-        <v>530000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E851" s="3"/>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B852" s="3" t="s">
         <v>841</v>
       </c>
       <c r="C852" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D852" s="9">
-        <v>580000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E852" s="3"/>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B853" s="3" t="s">
         <v>842</v>
       </c>
       <c r="C853" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D853" s="9">
-        <v>550000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E853" s="3"/>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B854" s="3" t="s">
         <v>843</v>
       </c>
       <c r="C854" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D854" s="9">
-        <v>1050000.0</v>
+        <v>930000.0</v>
       </c>
       <c r="E854" s="3"/>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B855" s="3" t="s">
         <v>844</v>
       </c>
       <c r="C855" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D855" s="9">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E855" s="3"/>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>845</v>
       </c>
       <c r="C856" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D856" s="9">
-        <v>930000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E856" s="3"/>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>846</v>
       </c>
       <c r="C857" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D857" s="9">
-        <v>1100000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="E857" s="3"/>
     </row>
     <row r="858" spans="1:5">
-      <c r="A858" s="2">
-[...2 lines deleted...]
-      <c r="B858" s="3" t="s">
+      <c r="A858" s="19" t="s">
         <v>847</v>
       </c>
-      <c r="C858" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E858" s="3"/>
+      <c r="B858" s="20"/>
+      <c r="C858" s="21"/>
+      <c r="D858" s="22"/>
+      <c r="E858" s="20"/>
     </row>
     <row r="859" spans="1:5">
-      <c r="A859" s="2">
-[...2 lines deleted...]
-      <c r="B859" s="3" t="s">
+      <c r="A859" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B859" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C859" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D859" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E859" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="860" spans="1:5">
+      <c r="A860" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B860" s="3" t="s">
         <v>848</v>
       </c>
-      <c r="C859" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A860" s="19" t="s">
+      <c r="C860" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="D860" s="9">
+        <v>3800000.0</v>
+      </c>
+      <c r="E860" s="3"/>
+    </row>
+    <row r="861" spans="1:5">
+      <c r="A861" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B861" s="3" t="s">
         <v>849</v>
       </c>
-      <c r="B860" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C861" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D861" s="9">
+        <v>550000.0</v>
+      </c>
+      <c r="E861" s="3"/>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B862" s="3" t="s">
         <v>850</v>
       </c>
       <c r="C862" s="6" t="s">
-        <v>839</v>
+        <v>11</v>
       </c>
       <c r="D862" s="9">
-        <v>3800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E862" s="3"/>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>851</v>
       </c>
       <c r="C863" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D863" s="9">
-        <v>550000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E863" s="3"/>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B864" s="3" t="s">
         <v>852</v>
       </c>
       <c r="C864" s="6" t="s">
-        <v>11</v>
+        <v>837</v>
       </c>
       <c r="D864" s="9">
-        <v>2200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E864" s="3"/>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B865" s="3" t="s">
         <v>853</v>
       </c>
       <c r="C865" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D865" s="9">
-        <v>4000000.0</v>
+        <v>3550000.0</v>
       </c>
       <c r="E865" s="3"/>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>854</v>
       </c>
       <c r="C866" s="6" t="s">
-        <v>839</v>
+        <v>11</v>
       </c>
       <c r="D866" s="9">
-        <v>1800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="E866" s="3"/>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>855</v>
       </c>
       <c r="C867" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D867" s="9">
-        <v>3550000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E867" s="3"/>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>856</v>
       </c>
       <c r="C868" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D868" s="9">
-        <v>3300000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="E868" s="3"/>
     </row>
     <row r="869" spans="1:5">
-      <c r="A869" s="2" t="s">
-        <v>24</v>
+      <c r="A869" s="2">
+        <v>10</v>
       </c>
       <c r="B869" s="3" t="s">
         <v>857</v>
       </c>
       <c r="C869" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D869" s="9">
-        <v>3500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E869" s="3"/>
     </row>
     <row r="870" spans="1:5">
-      <c r="A870" s="2" t="s">
-        <v>26</v>
+      <c r="A870" s="2">
+        <v>11</v>
       </c>
       <c r="B870" s="3" t="s">
         <v>858</v>
       </c>
       <c r="C870" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D870" s="9">
-        <v>3850000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E870" s="3"/>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B871" s="3" t="s">
         <v>859</v>
       </c>
       <c r="C871" s="6" t="s">
-        <v>11</v>
+        <v>837</v>
       </c>
       <c r="D871" s="9">
-        <v>100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E871" s="3"/>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B872" s="3" t="s">
         <v>860</v>
       </c>
       <c r="C872" s="6" t="s">
-        <v>11</v>
+        <v>837</v>
       </c>
       <c r="D872" s="9">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E872" s="3"/>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B873" s="3" t="s">
         <v>861</v>
       </c>
       <c r="C873" s="6" t="s">
-        <v>839</v>
+        <v>11</v>
       </c>
       <c r="D873" s="9">
-        <v>1400000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E873" s="3"/>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B874" s="3" t="s">
         <v>862</v>
       </c>
       <c r="C874" s="6" t="s">
-        <v>839</v>
+        <v>11</v>
       </c>
       <c r="D874" s="9">
-        <v>750000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E874" s="3"/>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B875" s="3" t="s">
         <v>863</v>
       </c>
       <c r="C875" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D875" s="9">
-        <v>550000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E875" s="3"/>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B876" s="3" t="s">
         <v>864</v>
       </c>
       <c r="C876" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D876" s="9">
-        <v>550000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E876" s="3"/>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B877" s="3" t="s">
         <v>865</v>
       </c>
       <c r="C877" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D877" s="9">
-        <v>950000.0</v>
+        <v>960000.0</v>
       </c>
       <c r="E877" s="3"/>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B878" s="3" t="s">
         <v>866</v>
       </c>
       <c r="C878" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D878" s="9">
         <v>1050000.0</v>
       </c>
       <c r="E878" s="3"/>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B879" s="3" t="s">
         <v>867</v>
       </c>
       <c r="C879" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D879" s="9">
-        <v>960000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E879" s="3"/>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B880" s="3" t="s">
         <v>868</v>
       </c>
       <c r="C880" s="6" t="s">
-        <v>11</v>
+        <v>837</v>
       </c>
       <c r="D880" s="9">
-        <v>1050000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="E880" s="3"/>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B881" s="3" t="s">
         <v>869</v>
       </c>
       <c r="C881" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D881" s="9">
-        <v>1050000.0</v>
+        <v>1220000.0</v>
       </c>
       <c r="E881" s="3"/>
     </row>
     <row r="882" spans="1:5">
-      <c r="A882" s="2">
-[...2 lines deleted...]
-      <c r="B882" s="3" t="s">
+      <c r="A882" s="15" t="s">
         <v>870</v>
       </c>
-      <c r="C882" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E882" s="3"/>
+      <c r="B882" s="16" t="s">
+        <v>871</v>
+      </c>
+      <c r="C882" s="17"/>
+      <c r="D882" s="18"/>
+      <c r="E882" s="16"/>
     </row>
     <row r="883" spans="1:5">
-      <c r="A883" s="2">
-[...11 lines deleted...]
-      <c r="E883" s="3"/>
+      <c r="A883" s="19" t="s">
+        <v>872</v>
+      </c>
+      <c r="B883" s="20"/>
+      <c r="C883" s="21"/>
+      <c r="D883" s="22"/>
+      <c r="E883" s="20"/>
     </row>
     <row r="884" spans="1:5">
-      <c r="A884" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B884" s="16" t="s">
+      <c r="A884" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B884" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C884" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D884" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E884" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="885" spans="1:5">
+      <c r="A885" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B885" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="C884" s="17"/>
-[...4 lines deleted...]
-      <c r="A885" s="19" t="s">
+      <c r="C885" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D885" s="9">
+        <v>2000000.0</v>
+      </c>
+      <c r="E885" s="3"/>
+    </row>
+    <row r="886" spans="1:5">
+      <c r="A886" s="19" t="s">
         <v>874</v>
       </c>
-      <c r="B885" s="20"/>
-[...5 lines deleted...]
-      <c r="A886" s="23" t="s">
+      <c r="B886" s="20"/>
+      <c r="C886" s="21"/>
+      <c r="D886" s="22"/>
+      <c r="E886" s="20"/>
+    </row>
+    <row r="887" spans="1:5">
+      <c r="A887" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B886" s="24" t="s">
+      <c r="B887" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C886" s="25" t="s">
+      <c r="C887" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D886" s="26" t="s">
+      <c r="D887" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E886" s="24" t="s">
+      <c r="E887" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="887" spans="1:5">
-      <c r="A887" s="2" t="s">
+    <row r="888" spans="1:5">
+      <c r="A888" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B887" s="3" t="s">
+      <c r="B888" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="C887" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A888" s="19" t="s">
+      <c r="C888" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="D888" s="9">
+        <v>1183000.0</v>
+      </c>
+      <c r="E888" s="3"/>
+    </row>
+    <row r="889" spans="1:5">
+      <c r="A889" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B889" s="3" t="s">
         <v>876</v>
       </c>
-      <c r="B888" s="20"/>
-[...5 lines deleted...]
-      <c r="A889" s="23" t="s">
+      <c r="C889" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D889" s="9">
+        <v>4500000.0</v>
+      </c>
+      <c r="E889" s="3"/>
+    </row>
+    <row r="890" spans="1:5">
+      <c r="A890" s="19" t="s">
+        <v>877</v>
+      </c>
+      <c r="B890" s="20"/>
+      <c r="C890" s="21"/>
+      <c r="D890" s="22"/>
+      <c r="E890" s="20"/>
+    </row>
+    <row r="891" spans="1:5">
+      <c r="A891" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B889" s="24" t="s">
+      <c r="B891" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C889" s="25" t="s">
+      <c r="C891" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D889" s="26" t="s">
+      <c r="D891" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E889" s="24" t="s">
+      <c r="E891" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="890" spans="1:5">
-      <c r="A890" s="2" t="s">
+    <row r="892" spans="1:5">
+      <c r="A892" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B890" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A891" s="2" t="s">
+      <c r="B892" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C892" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D892" s="9">
+        <v>2850900.0</v>
+      </c>
+      <c r="E892" s="3"/>
+    </row>
+    <row r="893" spans="1:5">
+      <c r="A893" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B891" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A892" s="19" t="s">
+      <c r="B893" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="B892" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C893" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D893" s="9">
+        <v>2850000.0</v>
+      </c>
+      <c r="E893" s="3"/>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B894" s="3" t="s">
         <v>880</v>
       </c>
       <c r="C894" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D894" s="9">
-        <v>2850900.0</v>
+        <v>1183000.0</v>
       </c>
       <c r="E894" s="3"/>
     </row>
     <row r="895" spans="1:5">
-      <c r="A895" s="2" t="s">
+      <c r="A895" s="15" t="s">
+        <v>881</v>
+      </c>
+      <c r="B895" s="16" t="s">
+        <v>882</v>
+      </c>
+      <c r="C895" s="17"/>
+      <c r="D895" s="18"/>
+      <c r="E895" s="16"/>
+    </row>
+    <row r="896" spans="1:5">
+      <c r="A896" s="19" t="s">
+        <v>883</v>
+      </c>
+      <c r="B896" s="20"/>
+      <c r="C896" s="21"/>
+      <c r="D896" s="22"/>
+      <c r="E896" s="20"/>
+    </row>
+    <row r="897" spans="1:5">
+      <c r="A897" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B897" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C897" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D897" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E897" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="898" spans="1:5">
+      <c r="A898" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B898" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="C898" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D898" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E898" s="3"/>
+    </row>
+    <row r="899" spans="1:5">
+      <c r="A899" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B895" s="3" t="s">
-[...37 lines deleted...]
-      <c r="A898" s="19" t="s">
+      <c r="B899" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="B898" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C899" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D899" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E899" s="3"/>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>886</v>
       </c>
       <c r="C900" s="6" t="s">
-        <v>11</v>
+        <v>887</v>
       </c>
       <c r="D900" s="9">
-        <v>350000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E900" s="3"/>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B901" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="C901" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D901" s="9">
-        <v>300000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="E901" s="3"/>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B902" s="3" t="s">
         <v>888</v>
       </c>
       <c r="C902" s="6" t="s">
-        <v>889</v>
+        <v>11</v>
       </c>
       <c r="D902" s="9">
-        <v>400000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="E902" s="3"/>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B903" s="3" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C903" s="6" t="s">
-        <v>11</v>
+        <v>890</v>
       </c>
       <c r="D903" s="9">
-        <v>12000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E903" s="3"/>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B904" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="C904" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D904" s="9">
-        <v>27000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E904" s="3"/>
     </row>
     <row r="905" spans="1:5">
-      <c r="A905" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B905" s="3" t="s">
+      <c r="A905" s="19" t="s">
         <v>891</v>
       </c>
-      <c r="C905" s="6" t="s">
+      <c r="B905" s="20"/>
+      <c r="C905" s="21"/>
+      <c r="D905" s="22"/>
+      <c r="E905" s="20"/>
+    </row>
+    <row r="906" spans="1:5">
+      <c r="A906" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B906" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C906" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D906" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E906" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="907" spans="1:5">
+      <c r="A907" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B907" s="3" t="s">
         <v>892</v>
       </c>
-      <c r="D905" s="9">
-[...20 lines deleted...]
-      <c r="A907" s="19" t="s">
+      <c r="C907" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D907" s="9">
+        <v>715000.0</v>
+      </c>
+      <c r="E907" s="3"/>
+    </row>
+    <row r="908" spans="1:5">
+      <c r="A908" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B908" s="3" t="s">
         <v>893</v>
       </c>
-      <c r="B907" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C908" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D908" s="9">
+        <v>743600.0</v>
+      </c>
+      <c r="E908" s="3"/>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B909" s="3" t="s">
         <v>894</v>
       </c>
       <c r="C909" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D909" s="9">
-        <v>715000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="E909" s="3"/>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B910" s="3" t="s">
         <v>895</v>
       </c>
       <c r="C910" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D910" s="9">
-        <v>743600.0</v>
+        <v>364500.0</v>
       </c>
       <c r="E910" s="3"/>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B911" s="3" t="s">
         <v>896</v>
       </c>
       <c r="C911" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D911" s="9">
-        <v>1287000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="E911" s="3"/>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B912" s="3" t="s">
         <v>897</v>
       </c>
       <c r="C912" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D912" s="9">
-        <v>364500.0</v>
+        <v>403000.0</v>
       </c>
       <c r="E912" s="3"/>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B913" s="3" t="s">
         <v>898</v>
       </c>
       <c r="C913" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D913" s="9">
-        <v>364000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="E913" s="3"/>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B914" s="3" t="s">
         <v>899</v>
       </c>
       <c r="C914" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D914" s="9">
-        <v>403000.0</v>
+        <v>767000.0</v>
       </c>
       <c r="E914" s="3"/>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B915" s="3" t="s">
         <v>900</v>
       </c>
       <c r="C915" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D915" s="9">
-        <v>377000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="E915" s="3"/>
     </row>
     <row r="916" spans="1:5">
-      <c r="A916" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B916" s="3" t="s">
+      <c r="A916" s="19" t="s">
         <v>901</v>
       </c>
-      <c r="C916" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E916" s="3"/>
+      <c r="B916" s="20"/>
+      <c r="C916" s="21"/>
+      <c r="D916" s="22"/>
+      <c r="E916" s="20"/>
     </row>
     <row r="917" spans="1:5">
-      <c r="A917" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B917" s="3" t="s">
+      <c r="A917" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B917" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C917" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D917" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E917" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="918" spans="1:5">
+      <c r="A918" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B918" s="3" t="s">
         <v>902</v>
       </c>
-      <c r="C917" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A918" s="19" t="s">
+      <c r="C918" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D918" s="9">
+        <v>334800.0</v>
+      </c>
+      <c r="E918" s="3"/>
+    </row>
+    <row r="919" spans="1:5">
+      <c r="A919" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B919" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="B918" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C919" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D919" s="9">
+        <v>334800.0</v>
+      </c>
+      <c r="E919" s="3"/>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B920" s="3" t="s">
         <v>904</v>
       </c>
       <c r="C920" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D920" s="9">
-        <v>334800.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E920" s="3"/>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B921" s="3" t="s">
         <v>905</v>
       </c>
       <c r="C921" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D921" s="9">
-        <v>334800.0</v>
+        <v>769500.0</v>
       </c>
       <c r="E921" s="3"/>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B922" s="3" t="s">
         <v>906</v>
       </c>
       <c r="C922" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D922" s="9">
-        <v>440000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="E922" s="3"/>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B923" s="3" t="s">
         <v>907</v>
       </c>
       <c r="C923" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D923" s="9">
-        <v>769500.0</v>
+        <v>284000.0</v>
       </c>
       <c r="E923" s="3"/>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B924" s="3" t="s">
         <v>908</v>
       </c>
       <c r="C924" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D924" s="9">
-        <v>195000.0</v>
+        <v>253800.0</v>
       </c>
       <c r="E924" s="3"/>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B925" s="3" t="s">
         <v>909</v>
       </c>
       <c r="C925" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D925" s="9">
-        <v>284000.0</v>
+        <v>253800.0</v>
       </c>
       <c r="E925" s="3"/>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>910</v>
       </c>
       <c r="C926" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D926" s="9">
-        <v>253800.0</v>
+        <v>240300.0</v>
       </c>
       <c r="E926" s="3"/>
     </row>
     <row r="927" spans="1:5">
-      <c r="A927" s="2" t="s">
-        <v>24</v>
+      <c r="A927" s="2">
+        <v>10</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>911</v>
       </c>
       <c r="C927" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D927" s="9">
-        <v>253800.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E927" s="3"/>
     </row>
     <row r="928" spans="1:5">
-      <c r="A928" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B928" s="3" t="s">
+      <c r="A928" s="19" t="s">
         <v>912</v>
       </c>
-      <c r="C928" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E928" s="3"/>
+      <c r="B928" s="20"/>
+      <c r="C928" s="21"/>
+      <c r="D928" s="22"/>
+      <c r="E928" s="20"/>
     </row>
     <row r="929" spans="1:5">
-      <c r="A929" s="2">
-[...2 lines deleted...]
-      <c r="B929" s="3" t="s">
+      <c r="A929" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B929" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C929" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D929" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E929" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="930" spans="1:5">
+      <c r="A930" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B930" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="C929" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A930" s="19" t="s">
+      <c r="C930" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D930" s="9">
+        <v>234000.0</v>
+      </c>
+      <c r="E930" s="3"/>
+    </row>
+    <row r="931" spans="1:5">
+      <c r="A931" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B931" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="B930" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C931" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D931" s="9">
+        <v>124000.0</v>
+      </c>
+      <c r="E931" s="3"/>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B932" s="3" t="s">
         <v>915</v>
       </c>
       <c r="C932" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D932" s="9">
-        <v>234000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="E932" s="3"/>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" s="2" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B933" s="3" t="s">
         <v>916</v>
       </c>
       <c r="C933" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D933" s="9">
-        <v>124000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="E933" s="3"/>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B934" s="3" t="s">
         <v>917</v>
       </c>
       <c r="C934" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D934" s="9">
-        <v>133000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="E934" s="3"/>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>918</v>
       </c>
       <c r="C935" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D935" s="9">
-        <v>78000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="E935" s="3"/>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" s="2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B936" s="3" t="s">
         <v>919</v>
       </c>
       <c r="C936" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D936" s="9">
-        <v>138000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="E936" s="3"/>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B937" s="3" t="s">
         <v>920</v>
       </c>
       <c r="C937" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D937" s="9">
-        <v>166000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E937" s="3"/>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B938" s="3" t="s">
         <v>921</v>
       </c>
       <c r="C938" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D938" s="9">
-        <v>116000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E938" s="3"/>
     </row>
     <row r="939" spans="1:5">
-      <c r="A939" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A939" s="2"/>
+      <c r="B939" s="3"/>
+      <c r="C939" s="6"/>
+      <c r="D939" s="9"/>
       <c r="E939" s="3"/>
-    </row>
-[...20 lines deleted...]
-      <c r="E941" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B98:E98"/>
-[...8 lines deleted...]
-    <mergeCell ref="B568:E568"/>
+    <mergeCell ref="B99:E99"/>
+    <mergeCell ref="B124:E124"/>
+    <mergeCell ref="B203:E203"/>
+    <mergeCell ref="B249:E249"/>
+    <mergeCell ref="B283:E283"/>
+    <mergeCell ref="B360:E360"/>
+    <mergeCell ref="B409:E409"/>
+    <mergeCell ref="B458:E458"/>
+    <mergeCell ref="B546:E546"/>
+    <mergeCell ref="B569:E569"/>
     <mergeCell ref="B701:E701"/>
-    <mergeCell ref="B804:E804"/>
-[...2 lines deleted...]
-    <mergeCell ref="B897:E897"/>
+    <mergeCell ref="B802:E802"/>
+    <mergeCell ref="B837:E837"/>
+    <mergeCell ref="B882:E882"/>
+    <mergeCell ref="B895:E895"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A30:E30"/>
-[...42 lines deleted...]
-    <mergeCell ref="A587:E587"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A70:E70"/>
+    <mergeCell ref="A80:E80"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A95:E95"/>
+    <mergeCell ref="A100:E100"/>
+    <mergeCell ref="A113:E113"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A125:E125"/>
+    <mergeCell ref="A156:E156"/>
+    <mergeCell ref="A171:E171"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A204:E204"/>
+    <mergeCell ref="A214:E214"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A234:E234"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="A250:E250"/>
+    <mergeCell ref="A254:E254"/>
+    <mergeCell ref="A274:E274"/>
+    <mergeCell ref="A284:E284"/>
+    <mergeCell ref="A289:E289"/>
+    <mergeCell ref="A310:E310"/>
+    <mergeCell ref="A361:E361"/>
+    <mergeCell ref="A363:E363"/>
+    <mergeCell ref="A371:E371"/>
+    <mergeCell ref="A398:E398"/>
+    <mergeCell ref="A410:E410"/>
+    <mergeCell ref="A421:E421"/>
+    <mergeCell ref="A424:E424"/>
+    <mergeCell ref="A427:E427"/>
+    <mergeCell ref="A449:E449"/>
+    <mergeCell ref="A453:E453"/>
+    <mergeCell ref="A459:E459"/>
+    <mergeCell ref="A470:E470"/>
+    <mergeCell ref="A482:E482"/>
+    <mergeCell ref="A500:E500"/>
+    <mergeCell ref="A547:E547"/>
+    <mergeCell ref="A559:E559"/>
+    <mergeCell ref="A565:E565"/>
+    <mergeCell ref="A570:E570"/>
+    <mergeCell ref="A588:E588"/>
     <mergeCell ref="A638:E638"/>
     <mergeCell ref="A662:E662"/>
     <mergeCell ref="A683:E683"/>
     <mergeCell ref="A702:E702"/>
     <mergeCell ref="A706:E706"/>
     <mergeCell ref="A713:E713"/>
     <mergeCell ref="A762:E762"/>
-    <mergeCell ref="A784:E784"/>
-[...16 lines deleted...]
-    <mergeCell ref="A930:E930"/>
+    <mergeCell ref="A782:E782"/>
+    <mergeCell ref="A795:E795"/>
+    <mergeCell ref="A803:E803"/>
+    <mergeCell ref="A807:E807"/>
+    <mergeCell ref="A815:E815"/>
+    <mergeCell ref="A820:E820"/>
+    <mergeCell ref="A823:E823"/>
+    <mergeCell ref="A831:E831"/>
+    <mergeCell ref="A834:E834"/>
+    <mergeCell ref="A838:E838"/>
+    <mergeCell ref="A858:E858"/>
+    <mergeCell ref="A883:E883"/>
+    <mergeCell ref="A886:E886"/>
+    <mergeCell ref="A890:E890"/>
+    <mergeCell ref="A896:E896"/>
+    <mergeCell ref="A905:E905"/>
+    <mergeCell ref="A916:E916"/>
+    <mergeCell ref="A928:E928"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>