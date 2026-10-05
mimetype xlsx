--- v3 (2026-08-20)
+++ v4 (2026-10-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="922">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
   <si>
     <t>BẢNG GIÁ LẺ LINH KIỆN MÁY TÍNH - LAPTOP</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Adapter Nguồn - Cục Sạc Laptop</t>
   </si>
   <si>
     <t>Sạc Adapter Nguồn Khác</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -823,137 +823,149 @@
   <si>
     <t>Tai nghe gaming VSP GH-X1 LED (2Jack)</t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Lenovo G20 Led - 2 jack 3.5mm + USB ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Lenovo G20-B Led USB ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Lenovo G60-B Led USB ( Đen ) </t>
   </si>
   <si>
     <t>Tai nghe headphone Marvo HG8921 Led - USB - Đen</t>
   </si>
   <si>
     <t xml:space="preserve">Tai nghe headphone Monster N5 Led 7.1 USB ( Đen ) </t>
   </si>
   <si>
     <t>Tai nghe headphone Monster Storm XKH01 - Bluetooth V5.3</t>
   </si>
   <si>
     <t>Tai nghe headphone Monster Storm XKH03 - Bluetooth V5.3</t>
   </si>
   <si>
+    <t>Tai nghe headphone Redragon Zeus X H510 gaming headset led RGB 7.1</t>
+  </si>
+  <si>
     <t>Tai nghe HP H120G (7.1 USB)</t>
   </si>
   <si>
     <t>Tai nghe KEE K0S-0015 (2 Jack)</t>
   </si>
   <si>
     <t>Tai nghe Logitech H110 (2 jack)</t>
   </si>
   <si>
     <t>Tai nghe Logitech H111 (1 jack)</t>
   </si>
   <si>
     <t>Tai nghe PISC (2 jack)</t>
   </si>
   <si>
     <t>Micro</t>
   </si>
   <si>
     <t>Bộ 1 microphone không dây K35-1+3.5mm kẹp áo - micro livestream thu âm không dây</t>
   </si>
   <si>
     <t>Bộ 2 microphone không dây K35-2+3.5mm kẹp áo - micro livestream thu âm không dây</t>
   </si>
   <si>
     <t>Bộ 2 microphone không dây K9-2+Type C kẹp áo - micro livestream thu âm không dây</t>
   </si>
   <si>
     <t>Micro Marvo MIC-01 Led</t>
   </si>
   <si>
     <t>Micro Senicc SM-008P 3.5mm</t>
   </si>
   <si>
     <t>Micro Senicc SM-098 3.5mm - microphone thu âm</t>
   </si>
   <si>
     <t>Micro để bàn T - 21 3.5 mm</t>
   </si>
   <si>
     <t>NO6</t>
   </si>
   <si>
     <t>Lcd - Màn Hình - Khung Treo Tivi Lcd</t>
   </si>
   <si>
-    <t>Khung Treo Tivi Lcd</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Khung treo Tivi LCD di động E1900 32-75 inch tải trọng 45kg - giá treo di động A1700 E1950 MK75 ( đóng gói 143x56x7cm 14kg ) </t>
+    <t>Khung Treo Tivi Lcd - Arm Giá Đỡ Giá Treo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giá đỡ Laptop máy tính bảng Ergonomic North Bayou FP2 10 - 17 inch - Arm giá đỡ giá treo ( Chất liệu Kim loại nhựa sơn tĩnh điện, Màu đen 1.2Kg, Tải trọng 5Kg, dùng cho Laptop, máy tính bảng, iPad, MacBook có màn hình từ 10 - 17 inch ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khung treo LCD Ergonomic North Bayou F160 17-27 inch - Arm giá đỡ giá treo ( Tải trọng dưới 7kg 1 bên, Chuẩn vesa: 75x75 upto 100x100 Giá đỡ màn hình máy tính để bàn đa năng, xoay đa hướng, có thể kẹp bàn hoặc khoan xuyên và đặt trên bàn được giúp bạn có góc nhìn tốt hơn và đảm bảo sức khỏe tốt nhất cho cổ của bạn Quản lý cáp tích hợp giúp bàn làm việc thẩm mỹ nhất Di chuyển giá đỡ linh hoạt theo ý muốn ) </t>
+  </si>
+  <si>
+    <t>Khung treo Tivi LCD cố định CP M43T 19-55 inch 390x330mm - Arm Giá Đỡ Giá Treo tường</t>
+  </si>
+  <si>
+    <t>Khung treo Tivi LCD cố định CP M65T 32-65 inch 500x430mm - Arm Giá Đỡ Giá Treo tường</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khung treo Tivi LCD di động E1900 32-75 inch tải trọng 45kg - Arm Giá Đỡ Giá Treo di động A1700 E1950 MK75 ( đóng gói 143x56x7cm 14kg ) </t>
   </si>
   <si>
     <t>Màn Hình - Lcd Laptop</t>
   </si>
   <si>
     <t>Cáp màn hình laptop Asus UX433Fn, UX433, UX433F, UX433FD, U4300F, 1422-03A30AS, 1414-0CHD0AS</t>
   </si>
   <si>
     <t>Sợi</t>
   </si>
   <si>
     <t xml:space="preserve">Cáp màn hình laptop HP Pavilion 15-EG, DD0G7HLC100, DD0G7HLC110, DD0G7HLC120, 30 Pin (ORG +) ( HP Pavilion 15-eg000, 15-eh000, 15-er000, 15t-er000 ) </t>
   </si>
   <si>
     <t>Màn hình cảm ứng Asus TP 550 (tháo máy)</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình Laptop 15.6" Led Slim 40 Pin HD ( Mới ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình Laptop 15.6" Led Slim 40 Pin HD ( Renew ) </t>
   </si>
   <si>
     <t>Màn hình LCD dùng cho Laptop Asus X451M</t>
   </si>
   <si>
     <t>Màn hình LCD full cảm ứng Dell inspiron 5368 (B) 2 Webcam</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 13.3 inch HB133WX1-402 Led HD - 30 PIN ( Cũ tháo máy ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Màn hình LCD Laptop 14 inch Led Slim FHD - Không viền không Pát 30 PIN FHD có IPS ( Acer Asus Dell HP Lenovo MSI và nhiều hãng khác dùng core I8 trở lên thường dùng ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Màn hình LCD Laptop 14 inch Slim FHD Lenovo T470S T480S - 40 PIN nhuyễn cảm ứng có viền ( Lenovo Thinkpad T460 T460S phải gắn test T470 T480 T470S, T480S HP probook 440 G5 mã B140HAK01.0 LP140WF5 SP K1 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 14" Led Slim HD 40 PIN ( Acer, Asus, Dell, Hp, Lenovo, Samsung, Sony, Toshiba, Gateway, Fujitsu, LG - Core i Gen 2-4 thường dùng ) </t>
   </si>
   <si>
     <t>Màn hình LCD laptop 14.0" Led dày</t>
   </si>
   <si>
     <t>Màn hình LCD Laptop 15.6" Led dày HD 30 PIN renew - Dell Latitude E5510 E6510 Precision M4500</t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim FHD (FULL VIỀN, 30 PIN, KO IPS) ( Acer, Asus, Dell, Hp, Lenovo, Samsung, Sony, Toshiba, Gateway, Fujitsu, LG - Core i Gen 4-7 thường dùng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim FHD - Không viền Pát rời, 30 PIN ( Asus Vivobook A510 A512 X505 X506 X507 X509 X512 S510 Zenbook UX510 UX530 Dell G3 15 3590 5593 HP Pavilion 15-BF000 15-AM000 15-CE000 Acer Asus Dell HP Lenovo MSI i7-i8 trở lên thường dùng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim FHD - KO VIỀN, 40 PIN, 144Hz ( Asus TUF FX505 FX505D FX505G FX506 FX506I FX506L FX506Q, ROG GL504 GL504G, MSI GE65 GE66 GL65 GL66 GP65 GP66 GS65 GS66, Lenovo  Legion Y530-15 inch Y7000P, Acer Nitro 5 AN515-45 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim HD (FULL VIỀN, 30 PIN) ( Acer E1-522, 530, 532, 570, 572, E5-52, E5-521, E5-531, E5-571, E5-573, ES1-512, V5-53, V5-571, V5-572, V5-573, V5-582, V3-572, V3-575, F5-571, Asus A540, A556, E502, F555, TP500, K550, K551, X540, X541, X542, X554, X555, S551, GL552, Dell 3537, 3541, 3542, 3543, 3551, 3552, 3558, 3559, 3567, 3568, 3576, 3578, 3580, 5547, 5548, 5559, 5567, 7537, 7547, 7548, 7559, E6540, 5550, E5550, HP 450 G2 G3 G4 650 G1 G2, 15-AC AY BS AU DA AB ) </t>
   </si>
   <si>
     <t xml:space="preserve">Màn hình LCD Laptop 15.6" Led Slim HD - Không viền Pát rời, 30 PIN ( Asus Vivobook A510 A512 X505 X506 X507 X509 X512 S510 Zenbook UX510 UX530 Dell G3 15 3590 5593 HP Pavilion 15-BF000 15-AM000 15-CE000 Acer Asus Dell HP Lenovo MSI i7-i8 trở lên thường dùng ) </t>
@@ -1462,53 +1474,50 @@
   <si>
     <t>Ổ cứng HDD di động Toshiba 2TB Canvio V10 External</t>
   </si>
   <si>
     <t>Ổ Cứng Hdd</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD laptop Toshiba 320Gb MQ01ABU032BW dùng cho máy photo Toshiba studio 4508A ( Cũ tháo máy ) </t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 1Tb Sata</t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 1TB SkyHawk</t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 2Tb Sata</t>
   </si>
   <si>
     <t>Ổ cứng HDD Seagate 2TB SkyHawk ST2000VX017</t>
   </si>
   <si>
     <t>Ổ Cứng HDD Toshiba 1TB Surveillance S300 Chuyên Camera</t>
   </si>
   <si>
-    <t xml:space="preserve">Ổ cứng HDD Toshiba 2TB Surveillance S300 Chuyên Camera ( CŨ ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ổ Cứng HDD Toshiba 2TB Surveillance S300 Chuyên Camera ( Chính hãng MỚI 100% ) </t>
   </si>
   <si>
     <t>Ổ cứng HDD WD 1TB Chuyên Cam Tím</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 1Tb Sata Blue WD10EZBX ( Mới 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 1Tb Sata Blue WD10EZBX ( CŨ ) </t>
   </si>
   <si>
     <t>Ổ Cứng HDD WD 2TB Purple WD23PURZ Sata - ổ cứng gắn trong Western 2TB tím</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng HDD WD 2Tb Sata Blue WD20EZBX ( CHÍNH HÃNG MỚI 100% ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng laptop HDD 1TB ( Cũ ) </t>
   </si>
   <si>
     <t>Ổ cứng laptop HDD 320Gb CŨ - nhiều hãng</t>
   </si>
   <si>
     <t xml:space="preserve">Ổ cứng laptop WD HDD 500Gb ( Cũ tháo máy ) </t>
@@ -1753,53 +1762,50 @@
   <si>
     <t xml:space="preserve">Bàn phím Logitech K400 Plus ( Đen ) </t>
   </si>
   <si>
     <t>Bàn Phím Newmen GM619 Gaming</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím số có dây 1810 USB đen R8 ( Đen ) </t>
   </si>
   <si>
     <t>Bàn phím số không dây Abcnovel K07G KD 2.4G</t>
   </si>
   <si>
     <t>Bàn phím số không dây BLUETOOTH K07BT</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím số không dây Geezer Z5 2.4G ( Green Colorful ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím số không dây USB Wireless 2.4G + Bluetooth Newmen TK029S ( Đen ) </t>
   </si>
   <si>
     <t>Phím CƠ CÓ dây 1039 USB R8 Led 7 màu</t>
   </si>
   <si>
-    <t>Phím CƠ CÓ dây Newmen GM325Pro Gaming</t>
-[...1 lines deleted...]
-  <si>
     <t>Phím CƠ CÓ dây Newmen GM369 Hotswap - Red Brown Blue ngẫu nhiên</t>
   </si>
   <si>
     <t>Bàn Phím Laptop</t>
   </si>
   <si>
     <t>Bàn phím asus S551 K551 Zin</t>
   </si>
   <si>
     <t>Bàn phím dành cho Laptop Asus K45, K45D, K45DE, K45DR, N45, N46, R400, U44, E45</t>
   </si>
   <si>
     <t>Bàn phím Dell 3441 ZIN không đèn</t>
   </si>
   <si>
     <t>Bàn phím Laptop Acer 5810</t>
   </si>
   <si>
     <t xml:space="preserve">Bàn phím Laptop Acer Aspire A515-53 (SP531/ SP315) ( ZIN ) </t>
   </si>
   <si>
     <t>Bàn phím laptop Acer ZQ1</t>
   </si>
   <si>
     <t>Bàn Phím Laptop Asus X401 Zin</t>
@@ -2002,56 +2008,50 @@
   <si>
     <t xml:space="preserve">Bộ combo phím chuột máy tính không dây logitech MK235 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Bộ combo phím chuột máy tính không dây Mini FD 1500 ( Trắng Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo Bàn Phím và Chuột máy tính không dây Genius 8100 ( Đen ) </t>
   </si>
   <si>
     <t>BỘ</t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột Bosston D5200 ( Đen ) </t>
   </si>
   <si>
     <t>Combo phím chuột Cơ có dây Bosston EK9350 (hồng)</t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột có dây Logitech MK200 ( Đen ) </t>
   </si>
   <si>
     <t>Combo phím chuột CÓ dây Misuko KB-C024 XK-01 USB led RGB</t>
   </si>
   <si>
-    <t>Combo phím chuột có dây Mixie X2000</t>
-[...4 lines deleted...]
-  <si>
     <t>Combo phím chuột CÓ dây R8 1901 USB</t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột có dây R8 1910 phím game Led giả cơ ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột không dây Coolerplus KM150 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột không dây Logitech MK220 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột không dây Logitech MK345 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột không dây mini Logitech MK240 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột không dây mini Newmen K928 ( Trắng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột không dây Mini Newmen K928 ( Hồng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Combo phím chuột máy tính có dây Bosston D5300 ( Đen ) </t>
@@ -2203,83 +2203,83 @@
   <si>
     <t>Pin laptop Asus A43 A53 A54 A84 K43 K53 K54 K84 X43 X44 X53 X54 X84 – K53 – 6 CELL</t>
   </si>
   <si>
     <t>Viên</t>
   </si>
   <si>
     <t>Pin laptop Dell 14R N4010 OEM</t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Dell 5568 42Wh WDX0R ZIN 3Cell ( Dell Vostro 14 3480, 5468, 5471, Vostro 15 3580, 5568, Inspiron 13 5368, 5378, 5379, 7375, 7368, 7378, 7379, Inspiron 14 3480, 5480, 7460, Inspiron 15 3580, 5565, 5567, 5568, 5570, 5578, 5579, 5580, 5765, 5767, 5770, 5584, 7560, 7569, 7570, 7573, 7579, 7580, Latitude 3189, 3379, 3390, 3580, 3590 ) </t>
   </si>
   <si>
     <t>Pin laptop Dell 68Wh MV07R, W5W19, 72WGV, P89F002 Gaming G3 15 G3500B - ZIN</t>
   </si>
   <si>
     <t>Pin laptop dell E5400 6 Cel</t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Dell E5420 E6420 6 Cell OEM ( Dell Latitude E5420, E5430, E5520, E5530, E6420, E6430, E6440, E6520, E6530, E6540, Vostro 3460, 3560, Inspiron 14R Turbo 5420, 5520, 5720, 7420, 7520, 7720, P33g, Audi A4, A5, S5 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Dell E5420, E6420, T54FJ, 6 Cell ZIN ( Dell Latitude E5420, E5430, E5520, E5530, E6420, E6430, E6440, E6520, E6530, E6540, Vostro 3460, 3560, Inspiron 14R Turbo 5420, 5520, 5720, 7420, 7520, 7720, P33g, Audi A4, A5, S5 ) </t>
   </si>
   <si>
-    <t>Pin Laptop Dell E7440, E7450, 3RNFD, 34GKR, F38HT, T19VW, PFXCR, G0G2M, 909H5 45WH</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Pin laptop Dell Latitude 3450 TRHFF (43WH) Zin 4 Cell ( Dell Inspiron 14-5442, 5447, 5448, 15-5542, 5545, 5547, 5548, 5557, Latitude 3450, 3550, OPD19 TRHFF ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop HP 840 G1 CM03XL 6 Cell - Zin ( HP Elitebook 840 G1, G2, 845 G1, G2, 850 G1, G2, Zbook 14 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Lenovo X240 X250 45N1112 6 Cell ZIN - GẮN TRONG ( Lenovo Thinkpad X240 X250 X260 X270 T440S T450S 45N1108 45N1109 45N1110 45N1111 45N1112 45N1113 45N1773 01AV459 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin laptop Lenovo X240 X250 45N1128 48WH DÀY 6 Cell ZIN - GẮN NGOÀI ( Lenovo Thinkpad X240 X250 X260 X270 T440 T440S T450 T450S T460 T550 T560 L450 L540 45N1128 45N1129 45N1130 45N1131 45N1132 45N1134 45N1135 45N1136 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop Acer F5-573 AS16A5K ZIN 4 cell ( Acer F5-573, E5-475, E5-476, E5-523, E5-533, E5-575, E5-576, ES1-422, ES1-432, V3-374, Travelmate P249, AS16A5K, AS16A7K, AS16A8K ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính Laptop Dell 3578 3451 M5Y1K KHÔNG DÙNG ĐƯỢC Gen 7 8 - Zin 4 Cell ( Dell Inspiron 3451 3452 3458 3459 3462 3467 3468 3476 3477 3551 3552 3558 3559 3567 3568 3576 3577 5451 5455 5458 5459 5468 5551 5555 5558 5559 5755 Vostro 3458 3558 3565 3478 3578 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính Laptop Dell 3578 M5Y1K DÙNG ĐƯỢC Gen 7 8 - Zin 4 Cell ( Dell Inspiron 3467 3468 3476 3477 3567 3568 3576 3577 5468, Vostro 3478 3578 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính Laptop Dell 5481 5593 YRDD6 42Wh 3 cell ( Dell Inspirion 14 3480 5481 5482 5490 5493 5498 Inspirion 15 3580 3582 3590 3593 3793 3583 5582 5590 5593 5598 5584 7586 Vostro 14 3480 3481 3482 3490 3491 3493 5481 Vostro 15 3580 3581 3585 3590 3591 3593 5581 Latitude 3190 3310 3400 3500 ) </t>
   </si>
   <si>
     <t>Pin máy tính Laptop Dell E5470 6MT4T 4F5YV WJ5R2 Latitude E5470 E5570, Precision 15 3510 62Wh dài ZIN 4 cell</t>
   </si>
   <si>
     <t>Pin máy tính laptop Dell E6430</t>
   </si>
   <si>
+    <t>Pin máy tính laptop Dell E7440 45 WH 47WH 35GKR 4 cell E7450 3RNFD F38HT T19VW PFXCR G0G2M 909H5 ko kén Wh</t>
+  </si>
+  <si>
     <t>Pin máy tính Laptop Dell G5M10 R0TMP 51Wh dài, Latitude E5450, E5550 4 cell</t>
   </si>
   <si>
     <t>Pin máy tính Laptop Dell Latitude E6400, E6410, E6500, E6510 6 Cell</t>
   </si>
   <si>
     <t>Pin máy tính laptop HP 14-AH000 KC04XL ZIN 4celL, Envy X360 13-ag000, 13-ar000, a3-ah000, 13-aq000, 13m-aq000</t>
   </si>
   <si>
     <t>Pin máy tính laptop HP 14-AL000 SE03XL ZIN 3 celL - HP Pavilion 14-al000, 14-al100</t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop HP 14-CE000 HT03XL HP Pavilion 14-BF000 Green Cell ( HP Pavilion 14-bf000, 14-bk000, 14-cf000, 14-ce000, 14-cm000, 14-ck000, 14-df000, 14-dh000, 14-dk000, 14-dg000, 14-dq000, 15-cs000, 15-cw000, 15-da000, 15-db000, 15s-du000, 15s-dq000, 15-dw000, 17-ar000, 17-ca000, 17-by000, 240 G7, 245 G7, 250 G7255 G7, 340 G5, 340G7, 348 G5, 348 G7, 470 G7, 340S G5, 340S G7, 15S-FQ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop HP 14-CE000 HT03XL/ HP Pavilion 14-BF000 ZIN ( HP Pavilion 14-bf000, 14-bk000, 14-cf000, 14-ce000, 14-cm000, 14-ck000, 14-df000, 14-dh000, 14-dk000, 14-dg000, 14-dq000, 15-cs000, 15-cw000, 15-da000, 15-db000, 15s-du000, 15s-dq000, 15-dw000, 17-ar000, 17-ca000, 17-by000, 240 G7, 245 G7, 250 G7255 G7, 340 G5, 340G7, 348 G5, 348 G7, 470 G7, 340S G5, 340S G7, 15S-FQ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop HP 15-DR000 SA04XL Zin 4 Cell ( HP Envy X360 15-dr000, 15-ds000, 15m-dr000, 15m-ds000, 17-cg000 ) </t>
   </si>
   <si>
     <t>Pin máy tính laptop HP 430</t>
   </si>
   <si>
     <t xml:space="preserve">Pin máy tính laptop HP Pavilion 14 OA04 R014TU 4 cell ( HP Compaq 14-D000, 14-R000, 15-D000, 15-H000, 15-R000, 15-G000, 15-S000 CQ14, CQ15, Probook 240G2, 240G3, 250G3, 250G2 ) </t>
@@ -2329,51 +2329,51 @@
   <si>
     <t>Keo tản nhiệt Arctic MX-4 4g 2019 xám</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master MGX-Z0SG-N15M-R2 1.5ml</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master RG-ICE2-TA15-R1 1.5ml</t>
   </si>
   <si>
     <t>Keo tản nhiệt Cooler Master RG-TCFN-200G-B1</t>
   </si>
   <si>
     <t>Hủ 200Gr</t>
   </si>
   <si>
     <t>Keo tản nhiệt Coolermaster R-720 2g</t>
   </si>
   <si>
     <t>ống</t>
   </si>
   <si>
     <t>Keo tản nhiệt Hutixi HT-GY260-TU20 20g xám</t>
   </si>
   <si>
-    <t>Keo tản nhiệt xám HT-GY260 (hủ)</t>
+    <t>Keo tản nhiệt xám Hutixi HT-GY260-CN15</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 12" ko dây kéo sọc</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 13" ko dây kéo sọc</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 14" dây kéo</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 15" dây kéo 40x29</t>
   </si>
   <si>
     <t>Túi chống sốc bọc cao su 17" ko dây kéo sọc</t>
   </si>
   <si>
     <t>Vỏ Máy Laptop</t>
   </si>
   <si>
     <t>Vỏ laptop Dell Inspiron 15 3000 3511 3510 3515 N3511 N3510 N3515</t>
   </si>
   <si>
     <t xml:space="preserve">Vỏ laptop Dell Inspiron 5593 (mặt A) ( Mới ) </t>
   </si>
@@ -2425,66 +2425,72 @@
   <si>
     <t>NO13</t>
   </si>
   <si>
     <t>Phụ Kiện Linh Tinh Máy Tính Laptop</t>
   </si>
   <si>
     <t>Caddy Bay</t>
   </si>
   <si>
     <t>Caddy bay dày 12.7 mm</t>
   </si>
   <si>
     <t>Caddy Bay mỏng 9.5 mm</t>
   </si>
   <si>
     <t>Dụng Cụ Vệ Sinh Máy Thiết Bị Văn Phòng</t>
   </si>
   <si>
     <t>Bộ vệ sinh laptop KM-6 (6 món)</t>
   </si>
   <si>
     <t xml:space="preserve">Bộ Vệ Sinh laptop Q5 ( 2 món: Khăn lau + dung dịch lau màn hình 120ml ) </t>
   </si>
   <si>
-    <t>Chai xịt tẩy dung dịch vệ sinh main mạch điện tử Falcon 530 550ml</t>
+    <t>Chai dung dịch vệ sinh xịt tẩy rửa main mạch điện tử Falcon 530 550ml</t>
   </si>
   <si>
     <t>Chai</t>
   </si>
   <si>
     <t>Chai xịt tẩy đa năng Sprayway No.31 - chai tẩy US31 539g</t>
   </si>
   <si>
     <t>Chai xịt tẩy đa năng Sprayway Singapore No.31 - chai tẩy SS31 500ml</t>
   </si>
   <si>
-    <t>Máy thổi bụi KB-38 (chỉnh được tốc độ)</t>
-[...2 lines deleted...]
-    <t>Miếng Dán Bàn Phím</t>
+    <t>Máy thổi bụi BK-38 chỉnh được tốc độ</t>
+  </si>
+  <si>
+    <t>Miếng Dán Bàn Phím - Thiết Bị Máy Tính Linh Tinh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giá đỡ điện thoại - máy tính bảng G60 ( Trắng ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giá đỡ điện thoại - máy tính bảng G60 ( Đen ) </t>
   </si>
   <si>
     <t>Miếng dán bàn phím Laptop lớn 13x38</t>
   </si>
   <si>
     <t>Miếng dán chữ tiếng anh bàn phím loại thường màu đen</t>
   </si>
   <si>
     <t>Miếng dán chữ tiếng anh bàn phím loại trong</t>
   </si>
   <si>
     <t>Tivi Box</t>
   </si>
   <si>
     <t>TV Box OTT X96 Android 6.0</t>
   </si>
   <si>
     <t>Webcam</t>
   </si>
   <si>
     <t>Webcam Genius 1000X</t>
   </si>
   <si>
     <t>Webcam Kisonli D1 2K USB 2.0 thân bẻ cong đa hướng lấy nét auto focus</t>
   </si>
@@ -3298,54 +3304,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E939"/>
+  <dimension ref="A1:E941"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A929" sqref="A929:E929"/>
+      <selection activeCell="A931" sqref="A931:E931"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -3587,51 +3593,51 @@
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="9">
         <v>288000.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="9">
-        <v>324000.0</v>
+        <v>279000.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9">
         <v>500000.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
@@ -7222,6113 +7228,6113 @@
       <c r="A268" s="2">
         <v>13</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D268" s="9">
         <v>700000.0</v>
       </c>
       <c r="E268" s="3"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2">
         <v>14</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="9">
-        <v>267000.0</v>
+        <v>1204000.0</v>
       </c>
       <c r="E269" s="3"/>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2">
         <v>15</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>270</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D270" s="9">
-        <v>130000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="E270" s="3"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2">
         <v>16</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C271" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D271" s="9">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E271" s="3"/>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="2">
         <v>17</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D272" s="9">
-        <v>215000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E272" s="3"/>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="2">
         <v>18</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D273" s="9">
+        <v>215000.0</v>
+      </c>
+      <c r="E273" s="3"/>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="2">
+        <v>19</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D274" s="9">
         <v>100000.0</v>
       </c>
-      <c r="E273" s="3"/>
-[...8 lines deleted...]
-      <c r="E274" s="20"/>
+      <c r="E274" s="3"/>
     </row>
     <row r="275" spans="1:5">
-      <c r="A275" s="23" t="s">
+      <c r="A275" s="19" t="s">
+        <v>275</v>
+      </c>
+      <c r="B275" s="20"/>
+      <c r="C275" s="21"/>
+      <c r="D275" s="22"/>
+      <c r="E275" s="20"/>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B275" s="24" t="s">
+      <c r="B276" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C275" s="25" t="s">
+      <c r="C276" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D275" s="26" t="s">
+      <c r="D276" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E275" s="24" t="s">
+      <c r="E276" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E276" s="3"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>276</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D277" s="9">
-        <v>298000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E277" s="3"/>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>277</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D278" s="9">
-        <v>289000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="E278" s="3"/>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>278</v>
       </c>
       <c r="C279" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D279" s="9">
-        <v>270000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="E279" s="3"/>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>279</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D280" s="9">
-        <v>150000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E280" s="3"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D281" s="9">
-        <v>207000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E281" s="3"/>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>281</v>
       </c>
       <c r="C282" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D282" s="9">
+        <v>207000.0</v>
+      </c>
+      <c r="E282" s="3"/>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D283" s="9">
         <v>90000.0</v>
       </c>
-      <c r="E282" s="3"/>
-[...5 lines deleted...]
-      <c r="B283" s="16" t="s">
+      <c r="E283" s="3"/>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="15" t="s">
         <v>283</v>
       </c>
-      <c r="C283" s="17"/>
-[...4 lines deleted...]
-      <c r="A284" s="19" t="s">
+      <c r="B284" s="16" t="s">
         <v>284</v>
       </c>
-      <c r="B284" s="20"/>
-[...2 lines deleted...]
-      <c r="E284" s="20"/>
+      <c r="C284" s="17"/>
+      <c r="D284" s="18"/>
+      <c r="E284" s="16"/>
     </row>
     <row r="285" spans="1:5">
-      <c r="A285" s="23" t="s">
+      <c r="A285" s="19" t="s">
+        <v>285</v>
+      </c>
+      <c r="B285" s="20"/>
+      <c r="C285" s="21"/>
+      <c r="D285" s="22"/>
+      <c r="E285" s="20"/>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B285" s="24" t="s">
+      <c r="B286" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C285" s="25" t="s">
+      <c r="C286" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D285" s="26" t="s">
+      <c r="D286" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E285" s="24" t="s">
+      <c r="E286" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E286" s="3"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>286</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D287" s="9">
-        <v>290000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="E287" s="3"/>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>287</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D288" s="9">
         <v>1050000.0</v>
       </c>
       <c r="E288" s="3"/>
     </row>
     <row r="289" spans="1:5">
-      <c r="A289" s="19" t="s">
+      <c r="A289" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B289" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="B289" s="20"/>
-[...2 lines deleted...]
-      <c r="E289" s="20"/>
+      <c r="C289" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D289" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E289" s="3"/>
     </row>
     <row r="290" spans="1:5">
-      <c r="A290" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A290" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D290" s="9">
+        <v>290000.0</v>
+      </c>
+      <c r="E290" s="3"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C291" s="6" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="D291" s="9">
-        <v>500000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E291" s="3"/>
     </row>
     <row r="292" spans="1:5">
-      <c r="A292" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B292" s="3" t="s">
+      <c r="A292" s="19" t="s">
         <v>291</v>
       </c>
-      <c r="C292" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E292" s="3"/>
+      <c r="B292" s="20"/>
+      <c r="C292" s="21"/>
+      <c r="D292" s="22"/>
+      <c r="E292" s="20"/>
     </row>
     <row r="293" spans="1:5">
-      <c r="A293" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E293" s="3"/>
+      <c r="A293" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B293" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E293" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B294" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="C294" s="6" t="s">
         <v>293</v>
       </c>
-      <c r="C294" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D294" s="9">
-        <v>1350000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E294" s="3"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>11</v>
+        <v>293</v>
       </c>
       <c r="D295" s="9">
-        <v>880000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E295" s="3"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>295</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D296" s="9">
-        <v>1100000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E296" s="3"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D297" s="9">
-        <v>3000000.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="E297" s="3"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D298" s="9">
-        <v>500000.0</v>
+        <v>880000.0</v>
       </c>
       <c r="E298" s="3"/>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D299" s="9">
-        <v>1910000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E299" s="3"/>
     </row>
     <row r="300" spans="1:5">
-      <c r="A300" s="2">
-        <v>10</v>
+      <c r="A300" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C300" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D300" s="9">
-        <v>921700.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E300" s="3"/>
     </row>
     <row r="301" spans="1:5">
-      <c r="A301" s="2">
-        <v>11</v>
+      <c r="A301" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>300</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D301" s="9">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E301" s="3"/>
     </row>
     <row r="302" spans="1:5">
-      <c r="A302" s="2">
-        <v>12</v>
+      <c r="A302" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C302" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D302" s="9">
-        <v>1400000.0</v>
+        <v>1075000.0</v>
       </c>
       <c r="E302" s="3"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D303" s="9">
-        <v>1060000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="E303" s="3"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>303</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D304" s="9">
-        <v>1100000.0</v>
+        <v>921700.0</v>
       </c>
       <c r="E304" s="3"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>304</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D305" s="9">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E305" s="3"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D306" s="9">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E306" s="3"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D307" s="9">
-        <v>1050000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="E307" s="3"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>307</v>
       </c>
       <c r="C308" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D308" s="9">
-        <v>975000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="E308" s="3"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C309" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D309" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E309" s="3"/>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="2">
+        <v>17</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D310" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E310" s="3"/>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="2">
+        <v>18</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D311" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E311" s="3"/>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="2">
+        <v>19</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="C312" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D312" s="9">
+        <v>975000.0</v>
+      </c>
+      <c r="E312" s="3"/>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="2">
+        <v>20</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D313" s="9">
         <v>3700000.0</v>
       </c>
-      <c r="E309" s="3"/>
-[...11 lines deleted...]
-      <c r="A311" s="23" t="s">
+      <c r="E313" s="3"/>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="19" t="s">
+        <v>313</v>
+      </c>
+      <c r="B314" s="20"/>
+      <c r="C314" s="21"/>
+      <c r="D314" s="22"/>
+      <c r="E314" s="20"/>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B311" s="24" t="s">
+      <c r="B315" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C311" s="25" t="s">
+      <c r="C315" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D311" s="26" t="s">
+      <c r="D315" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E311" s="24" t="s">
+      <c r="E315" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="E315" s="3"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D316" s="9">
-        <v>1800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E316" s="3"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>315</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D317" s="9">
-        <v>3800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E317" s="3"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D318" s="9">
-        <v>2450000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E318" s="3"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D319" s="9">
-        <v>2900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="E319" s="3"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D320" s="9">
-        <v>2500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E320" s="3"/>
     </row>
     <row r="321" spans="1:5">
-      <c r="A321" s="2">
-        <v>10</v>
+      <c r="A321" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>319</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D321" s="9">
-        <v>3150000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E321" s="3"/>
     </row>
     <row r="322" spans="1:5">
-      <c r="A322" s="2">
-        <v>11</v>
+      <c r="A322" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D322" s="9">
-        <v>5200000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="E322" s="3"/>
     </row>
     <row r="323" spans="1:5">
-      <c r="A323" s="2">
-        <v>12</v>
+      <c r="A323" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C323" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D323" s="9">
-        <v>3100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="E323" s="3"/>
     </row>
     <row r="324" spans="1:5">
-      <c r="A324" s="2">
-        <v>13</v>
+      <c r="A324" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D324" s="9">
-        <v>5200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>323</v>
       </c>
       <c r="C325" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D325" s="9">
-        <v>7735000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="E325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D326" s="9">
-        <v>4160000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D327" s="9">
-        <v>8177000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D328" s="9">
-        <v>1500000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="E328" s="3"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>327</v>
       </c>
       <c r="C329" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D329" s="9">
-        <v>1500000.0</v>
+        <v>7735000.0</v>
       </c>
       <c r="E329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>328</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D330" s="9">
-        <v>1560000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="E330" s="3"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D331" s="9">
-        <v>1700000.0</v>
+        <v>8177000.0</v>
       </c>
       <c r="E331" s="3"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>330</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D332" s="9">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="9">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C334" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D334" s="9">
-        <v>1880000.0</v>
+        <v>1560000.0</v>
       </c>
       <c r="E334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="2">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="9">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E335" s="3"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>334</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="9">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E336" s="3"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="2">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>335</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="9">
-        <v>7500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E337" s="3"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="2">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D338" s="9">
-        <v>2653000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="E338" s="3"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="2">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C339" s="6" t="s">
-        <v>338</v>
+        <v>11</v>
       </c>
       <c r="D339" s="9">
-        <v>2500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="E339" s="3"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="2">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D340" s="9">
-        <v>2540000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="E340" s="3"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="2">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D341" s="9">
-        <v>900000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="E341" s="3"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="2">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C342" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D342" s="9">
-        <v>900000.0</v>
+        <v>2653000.0</v>
       </c>
       <c r="E342" s="3"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="2">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B343" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C343" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="C343" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D343" s="9">
-        <v>1200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E343" s="3"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="2">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>343</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D344" s="9">
-        <v>2500000.0</v>
+        <v>2540000.0</v>
       </c>
       <c r="E344" s="3"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="2">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="9">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E345" s="3"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="2">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>345</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D346" s="9">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E346" s="3"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="2">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>346</v>
       </c>
       <c r="C347" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D347" s="9">
-        <v>2700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E347" s="3"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="2">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>347</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D348" s="9">
-        <v>4000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E348" s="3"/>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="2">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>348</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D349" s="9">
-        <v>2580000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E349" s="3"/>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="2">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>349</v>
       </c>
       <c r="C350" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D350" s="9">
-        <v>3100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E350" s="3"/>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="2">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>350</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D351" s="9">
-        <v>3600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E351" s="3"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="2">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>351</v>
       </c>
       <c r="C352" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D352" s="9">
-        <v>6000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E352" s="3"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="2">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C353" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D353" s="9">
-        <v>3168000.0</v>
+        <v>2580000.0</v>
       </c>
       <c r="E353" s="3"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="2">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>353</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D354" s="9">
-        <v>8125000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="E354" s="3"/>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="2">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>354</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D355" s="9">
-        <v>4500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="E355" s="3"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="2">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>355</v>
       </c>
       <c r="C356" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D356" s="9">
-        <v>1260000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="E356" s="3"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="2">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>356</v>
       </c>
       <c r="C357" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D357" s="9">
-        <v>5200000.0</v>
+        <v>3168000.0</v>
       </c>
       <c r="E357" s="3"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="2">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>357</v>
       </c>
       <c r="C358" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D358" s="9">
-        <v>2300000.0</v>
+        <v>8125000.0</v>
       </c>
       <c r="E358" s="3"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="2">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>358</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D359" s="9">
+        <v>4500000.0</v>
+      </c>
+      <c r="E359" s="3"/>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="2">
+        <v>45</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C360" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D360" s="9">
+        <v>1260000.0</v>
+      </c>
+      <c r="E360" s="3"/>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="2">
+        <v>46</v>
+      </c>
+      <c r="B361" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="C361" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D361" s="9">
+        <v>5200000.0</v>
+      </c>
+      <c r="E361" s="3"/>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="2">
+        <v>47</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="C362" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D362" s="9">
+        <v>2300000.0</v>
+      </c>
+      <c r="E362" s="3"/>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="2">
+        <v>48</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C363" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D363" s="9">
         <v>2000000.0</v>
       </c>
-      <c r="E359" s="3"/>
-[...22 lines deleted...]
-      <c r="A362" s="23" t="s">
+      <c r="E363" s="3"/>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="B364" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="C364" s="17"/>
+      <c r="D364" s="18"/>
+      <c r="E364" s="16"/>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="19" t="s">
+        <v>365</v>
+      </c>
+      <c r="B365" s="20"/>
+      <c r="C365" s="21"/>
+      <c r="D365" s="22"/>
+      <c r="E365" s="20"/>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B362" s="24" t="s">
+      <c r="B366" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C362" s="25" t="s">
+      <c r="C366" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D362" s="26" t="s">
+      <c r="D366" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E362" s="24" t="s">
+      <c r="E366" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
-[...9 lines deleted...]
-      <c r="A364" s="23" t="s">
+    <row r="367" spans="1:5">
+      <c r="A367" s="19" t="s">
+        <v>366</v>
+      </c>
+      <c r="B367" s="20"/>
+      <c r="C367" s="21"/>
+      <c r="D367" s="22"/>
+      <c r="E367" s="20"/>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B364" s="24" t="s">
+      <c r="B368" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C364" s="25" t="s">
+      <c r="C368" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D364" s="26" t="s">
+      <c r="D368" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E364" s="24" t="s">
+      <c r="E368" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...58 lines deleted...]
-      <c r="E368" s="3"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D369" s="9">
-        <v>196500.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E369" s="3"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>368</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D370" s="9">
-        <v>580000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E370" s="3"/>
     </row>
     <row r="371" spans="1:5">
-      <c r="A371" s="19" t="s">
+      <c r="A371" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B371" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="B371" s="20"/>
-[...2 lines deleted...]
-      <c r="E371" s="20"/>
+      <c r="C371" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D371" s="9">
+        <v>200000.0</v>
+      </c>
+      <c r="E371" s="3"/>
     </row>
     <row r="372" spans="1:5">
-      <c r="A372" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A372" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B372" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C372" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D372" s="9">
+        <v>278400.0</v>
+      </c>
+      <c r="E372" s="3"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C373" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D373" s="9">
-        <v>200000.0</v>
+        <v>196500.0</v>
       </c>
       <c r="E373" s="3"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="2" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D374" s="9">
-        <v>200000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E374" s="3"/>
     </row>
     <row r="375" spans="1:5">
-      <c r="A375" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E375" s="3"/>
+      <c r="A375" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="B375" s="20"/>
+      <c r="C375" s="21"/>
+      <c r="D375" s="22"/>
+      <c r="E375" s="20"/>
     </row>
     <row r="376" spans="1:5">
-      <c r="A376" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E376" s="3"/>
+      <c r="A376" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B376" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C376" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E376" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C377" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D377" s="9">
-        <v>180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E377" s="3"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C378" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D378" s="9">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E378" s="3"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C379" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D379" s="9">
-        <v>170000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E379" s="3"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C380" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D380" s="9">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E380" s="3"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>378</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D381" s="9">
-        <v>100000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E381" s="3"/>
     </row>
     <row r="382" spans="1:5">
-      <c r="A382" s="2">
-        <v>10</v>
+      <c r="A382" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>379</v>
       </c>
       <c r="C382" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D382" s="9">
-        <v>120000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E382" s="3"/>
     </row>
     <row r="383" spans="1:5">
-      <c r="A383" s="2">
-        <v>11</v>
+      <c r="A383" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>380</v>
       </c>
       <c r="C383" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D383" s="9">
-        <v>190000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E383" s="3"/>
     </row>
     <row r="384" spans="1:5">
-      <c r="A384" s="2">
-        <v>12</v>
+      <c r="A384" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>381</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D384" s="9">
-        <v>220000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E384" s="3"/>
     </row>
     <row r="385" spans="1:5">
-      <c r="A385" s="2">
-        <v>13</v>
+      <c r="A385" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C385" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D385" s="9">
-        <v>299000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E385" s="3"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>383</v>
       </c>
       <c r="C386" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D386" s="9">
-        <v>400000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E386" s="3"/>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>384</v>
       </c>
       <c r="C387" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D387" s="9">
-        <v>260000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E387" s="3"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>385</v>
       </c>
       <c r="C388" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D388" s="9">
-        <v>288000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E388" s="3"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>386</v>
       </c>
       <c r="C389" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D389" s="9">
-        <v>350000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E389" s="3"/>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>387</v>
       </c>
       <c r="C390" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D390" s="9">
-        <v>368000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E390" s="3"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>388</v>
       </c>
       <c r="C391" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D391" s="9">
-        <v>140000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E391" s="3"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>389</v>
       </c>
       <c r="C392" s="6" t="s">
-        <v>390</v>
+        <v>164</v>
       </c>
       <c r="D392" s="9">
-        <v>250000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E392" s="3"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B393" s="3" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C393" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D393" s="9">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E393" s="3"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C394" s="6" t="s">
-        <v>393</v>
+        <v>164</v>
       </c>
       <c r="D394" s="9">
-        <v>90000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="E394" s="3"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C395" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D395" s="9">
-        <v>310000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E395" s="3"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="2">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C396" s="6" t="s">
-        <v>164</v>
+        <v>394</v>
       </c>
       <c r="D396" s="9">
-        <v>270000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E396" s="3"/>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B397" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C397" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D397" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E397" s="3"/>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="2">
+        <v>22</v>
+      </c>
+      <c r="B398" s="3" t="s">
         <v>396</v>
       </c>
-      <c r="C397" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A398" s="19" t="s">
+      <c r="C398" s="6" t="s">
         <v>397</v>
       </c>
-      <c r="B398" s="20"/>
-[...2 lines deleted...]
-      <c r="E398" s="20"/>
+      <c r="D398" s="9">
+        <v>90000.0</v>
+      </c>
+      <c r="E398" s="3"/>
     </row>
     <row r="399" spans="1:5">
-      <c r="A399" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A399" s="2">
+        <v>23</v>
+      </c>
+      <c r="B399" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C399" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D399" s="9">
+        <v>310000.0</v>
+      </c>
+      <c r="E399" s="3"/>
     </row>
     <row r="400" spans="1:5">
-      <c r="A400" s="2" t="s">
-        <v>9</v>
+      <c r="A400" s="2">
+        <v>24</v>
       </c>
       <c r="B400" s="3" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C400" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D400" s="9">
-        <v>680000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E400" s="3"/>
     </row>
     <row r="401" spans="1:5">
-      <c r="A401" s="2" t="s">
-        <v>12</v>
+      <c r="A401" s="2">
+        <v>25</v>
       </c>
       <c r="B401" s="3" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C401" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D401" s="9">
-        <v>540000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E401" s="3"/>
     </row>
     <row r="402" spans="1:5">
-      <c r="A402" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E402" s="3"/>
+      <c r="A402" s="19" t="s">
+        <v>401</v>
+      </c>
+      <c r="B402" s="20"/>
+      <c r="C402" s="21"/>
+      <c r="D402" s="22"/>
+      <c r="E402" s="20"/>
     </row>
     <row r="403" spans="1:5">
-      <c r="A403" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E403" s="3"/>
+      <c r="A403" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B403" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C403" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D403" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E403" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>402</v>
       </c>
       <c r="C404" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D404" s="9">
-        <v>260000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E404" s="3"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C405" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D405" s="9">
-        <v>663000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="E405" s="3"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>404</v>
       </c>
       <c r="C406" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D406" s="9">
-        <v>1500000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E406" s="3"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>405</v>
       </c>
       <c r="C407" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D407" s="9">
-        <v>1600000.0</v>
+        <v>1238000.0</v>
       </c>
       <c r="E407" s="3"/>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>406</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D408" s="9">
-        <v>588000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E408" s="3"/>
     </row>
     <row r="409" spans="1:5">
-      <c r="A409" s="15" t="s">
+      <c r="A409" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B409" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="B409" s="16" t="s">
+      <c r="C409" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D409" s="9">
+        <v>663000.0</v>
+      </c>
+      <c r="E409" s="3"/>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B410" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="C409" s="17"/>
-[...4 lines deleted...]
-      <c r="A410" s="19" t="s">
+      <c r="C410" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D410" s="9">
+        <v>1500000.0</v>
+      </c>
+      <c r="E410" s="3"/>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B411" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="B410" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C411" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D411" s="9">
+        <v>1600000.0</v>
+      </c>
+      <c r="E411" s="3"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="2" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>410</v>
       </c>
       <c r="C412" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D412" s="9">
-        <v>910000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="E412" s="3"/>
     </row>
     <row r="413" spans="1:5">
-      <c r="A413" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B413" s="3" t="s">
+      <c r="A413" s="15" t="s">
         <v>411</v>
       </c>
-      <c r="C413" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E413" s="3"/>
+      <c r="B413" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="C413" s="17"/>
+      <c r="D413" s="18"/>
+      <c r="E413" s="16"/>
     </row>
     <row r="414" spans="1:5">
-      <c r="A414" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E414" s="3"/>
+      <c r="A414" s="19" t="s">
+        <v>413</v>
+      </c>
+      <c r="B414" s="20"/>
+      <c r="C414" s="21"/>
+      <c r="D414" s="22"/>
+      <c r="E414" s="20"/>
     </row>
     <row r="415" spans="1:5">
-      <c r="A415" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E415" s="3"/>
+      <c r="A415" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B415" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C415" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D415" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E415" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>414</v>
       </c>
       <c r="C416" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D416" s="9">
-        <v>600000.0</v>
+        <v>910000.0</v>
       </c>
       <c r="E416" s="3"/>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C417" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D417" s="9">
-        <v>400000.0</v>
+        <v>2016000.0</v>
       </c>
       <c r="E417" s="3"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>416</v>
       </c>
       <c r="C418" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D418" s="9">
-        <v>1800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E418" s="3"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>417</v>
       </c>
       <c r="C419" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D419" s="9">
-        <v>850000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E419" s="3"/>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C420" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D420" s="9">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E420" s="3"/>
     </row>
     <row r="421" spans="1:5">
-      <c r="A421" s="19" t="s">
+      <c r="A421" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B421" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="B421" s="20"/>
-[...2 lines deleted...]
-      <c r="E421" s="20"/>
+      <c r="C421" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D421" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E421" s="3"/>
     </row>
     <row r="422" spans="1:5">
-      <c r="A422" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A422" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B422" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C422" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D422" s="9">
+        <v>1800000.0</v>
+      </c>
+      <c r="E422" s="3"/>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B423" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D423" s="9">
+        <v>850000.0</v>
+      </c>
+      <c r="E423" s="3"/>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B424" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="C424" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D424" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E424" s="3"/>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="19" t="s">
+        <v>423</v>
+      </c>
+      <c r="B425" s="20"/>
+      <c r="C425" s="21"/>
+      <c r="D425" s="22"/>
+      <c r="E425" s="20"/>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B426" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C426" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D426" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E426" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B423" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D423" s="9">
+      <c r="B427" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="C427" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D427" s="9">
         <v>2500000.0</v>
       </c>
-      <c r="E423" s="3"/>
-[...11 lines deleted...]
-      <c r="A425" s="23" t="s">
+      <c r="E427" s="3"/>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="19" t="s">
+        <v>425</v>
+      </c>
+      <c r="B428" s="20"/>
+      <c r="C428" s="21"/>
+      <c r="D428" s="22"/>
+      <c r="E428" s="20"/>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B425" s="24" t="s">
+      <c r="B429" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C425" s="25" t="s">
+      <c r="C429" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D425" s="26" t="s">
+      <c r="D429" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E425" s="24" t="s">
+      <c r="E429" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="E429" s="3"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B430" s="3" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C430" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D430" s="9">
-        <v>2041000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E430" s="3"/>
     </row>
     <row r="431" spans="1:5">
-      <c r="A431" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E431" s="3"/>
+      <c r="A431" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="B431" s="20"/>
+      <c r="C431" s="21"/>
+      <c r="D431" s="22"/>
+      <c r="E431" s="20"/>
     </row>
     <row r="432" spans="1:5">
-      <c r="A432" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E432" s="3"/>
+      <c r="A432" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B432" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C432" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D432" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E432" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>428</v>
       </c>
       <c r="C433" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D433" s="9">
-        <v>1830000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E433" s="3"/>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>429</v>
       </c>
       <c r="C434" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D434" s="9">
-        <v>750000.0</v>
+        <v>2041000.0</v>
       </c>
       <c r="E434" s="3"/>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>430</v>
       </c>
       <c r="C435" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D435" s="9">
-        <v>200000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E435" s="3"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>431</v>
       </c>
       <c r="C436" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D436" s="9">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E436" s="3"/>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>432</v>
       </c>
       <c r="C437" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D437" s="9">
-        <v>585000.0</v>
+        <v>1830000.0</v>
       </c>
       <c r="E437" s="3"/>
     </row>
     <row r="438" spans="1:5">
-      <c r="A438" s="2">
-        <v>10</v>
+      <c r="A438" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>433</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D438" s="9">
-        <v>800000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E438" s="3"/>
     </row>
     <row r="439" spans="1:5">
-      <c r="A439" s="2">
-        <v>11</v>
+      <c r="A439" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>434</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D439" s="9">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E439" s="3"/>
     </row>
     <row r="440" spans="1:5">
-      <c r="A440" s="2">
-        <v>12</v>
+      <c r="A440" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>435</v>
       </c>
       <c r="C440" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D440" s="9">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E440" s="3"/>
     </row>
     <row r="441" spans="1:5">
-      <c r="A441" s="2">
-        <v>13</v>
+      <c r="A441" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>436</v>
       </c>
       <c r="C441" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D441" s="9">
-        <v>1500000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="E441" s="3"/>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>437</v>
       </c>
       <c r="C442" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D442" s="9">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E442" s="3"/>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>438</v>
       </c>
       <c r="C443" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D443" s="9">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E443" s="3"/>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>439</v>
       </c>
       <c r="C444" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D444" s="9">
-        <v>1900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="E444" s="3"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B445" s="3" t="s">
         <v>440</v>
       </c>
       <c r="C445" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D445" s="9">
-        <v>750000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E445" s="3"/>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B446" s="3" t="s">
         <v>441</v>
       </c>
       <c r="C446" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D446" s="9">
-        <v>560000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E446" s="3"/>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="2">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B447" s="3" t="s">
         <v>442</v>
       </c>
       <c r="C447" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D447" s="9">
-        <v>2190500.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E447" s="3"/>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="2">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B448" s="3" t="s">
         <v>443</v>
       </c>
       <c r="C448" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D448" s="9">
+        <v>1900000.0</v>
+      </c>
+      <c r="E448" s="3"/>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="2">
+        <v>17</v>
+      </c>
+      <c r="B449" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D449" s="9">
+        <v>750000.0</v>
+      </c>
+      <c r="E449" s="3"/>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="2">
+        <v>18</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C450" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D450" s="9">
+        <v>560000.0</v>
+      </c>
+      <c r="E450" s="3"/>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="2">
+        <v>19</v>
+      </c>
+      <c r="B451" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C451" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D451" s="9">
+        <v>2190500.0</v>
+      </c>
+      <c r="E451" s="3"/>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="2">
+        <v>20</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C452" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D452" s="9">
         <v>800000.0</v>
-      </c>
-[...54 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="E452" s="3"/>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="19" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B453" s="20"/>
       <c r="C453" s="21"/>
       <c r="D453" s="22"/>
       <c r="E453" s="20"/>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B454" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C454" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D454" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E454" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D455" s="9">
-        <v>700000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E455" s="3"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D456" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E456" s="3"/>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="19" t="s">
+        <v>451</v>
+      </c>
+      <c r="B457" s="20"/>
+      <c r="C457" s="21"/>
+      <c r="D457" s="22"/>
+      <c r="E457" s="20"/>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B458" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C458" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D458" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E458" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B459" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C459" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D459" s="9">
+        <v>700000.0</v>
+      </c>
+      <c r="E459" s="3"/>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B460" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C460" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D460" s="9">
         <v>845000.0</v>
       </c>
-      <c r="E456" s="3"/>
-[...51 lines deleted...]
-      </c>
+      <c r="E460" s="3"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B461" s="3" t="s">
         <v>454</v>
       </c>
       <c r="C461" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D461" s="9">
-        <v>260000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E461" s="3"/>
     </row>
     <row r="462" spans="1:5">
-      <c r="A462" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B462" s="3" t="s">
+      <c r="A462" s="15" t="s">
         <v>455</v>
       </c>
-      <c r="C462" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E462" s="3"/>
+      <c r="B462" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="C462" s="17"/>
+      <c r="D462" s="18"/>
+      <c r="E462" s="16"/>
     </row>
     <row r="463" spans="1:5">
-      <c r="A463" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E463" s="3"/>
+      <c r="A463" s="19" t="s">
+        <v>457</v>
+      </c>
+      <c r="B463" s="20"/>
+      <c r="C463" s="21"/>
+      <c r="D463" s="22"/>
+      <c r="E463" s="20"/>
     </row>
     <row r="464" spans="1:5">
-      <c r="A464" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E464" s="3"/>
+      <c r="A464" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B464" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C464" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D464" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E464" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B465" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C465" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D465" s="9">
-        <v>780000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="E465" s="3"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B466" s="3" t="s">
         <v>459</v>
       </c>
       <c r="C466" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D466" s="9">
-        <v>250000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="E466" s="3"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B467" s="3" t="s">
         <v>460</v>
       </c>
       <c r="C467" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D467" s="9">
-        <v>109500.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E467" s="3"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>461</v>
       </c>
       <c r="C468" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D468" s="9">
-        <v>591000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E468" s="3"/>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B469" s="3" t="s">
         <v>462</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D469" s="9">
-        <v>971000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="E469" s="3"/>
     </row>
     <row r="470" spans="1:5">
-      <c r="A470" s="19" t="s">
+      <c r="A470" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B470" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="B470" s="20"/>
-[...2 lines deleted...]
-      <c r="E470" s="20"/>
+      <c r="C470" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D470" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E470" s="3"/>
     </row>
     <row r="471" spans="1:5">
-      <c r="A471" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A471" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B471" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="C471" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D471" s="9">
+        <v>109500.0</v>
+      </c>
+      <c r="E471" s="3"/>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="2" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C472" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D472" s="9">
-        <v>1800000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="E472" s="3"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="2" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B473" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C473" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D473" s="9">
-        <v>1800000.0</v>
+        <v>971000.0</v>
       </c>
       <c r="E473" s="3"/>
     </row>
     <row r="474" spans="1:5">
-      <c r="A474" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E474" s="3"/>
+      <c r="A474" s="19" t="s">
+        <v>467</v>
+      </c>
+      <c r="B474" s="20"/>
+      <c r="C474" s="21"/>
+      <c r="D474" s="22"/>
+      <c r="E474" s="20"/>
     </row>
     <row r="475" spans="1:5">
-      <c r="A475" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E475" s="3"/>
+      <c r="A475" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B475" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C475" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D475" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E475" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>468</v>
       </c>
       <c r="C476" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D476" s="9">
-        <v>2850000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E476" s="3"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>469</v>
       </c>
       <c r="C477" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D477" s="9">
-        <v>10100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E477" s="3"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B478" s="3" t="s">
         <v>470</v>
       </c>
       <c r="C478" s="6" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D478" s="9">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E478" s="3"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C479" s="6" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D479" s="9">
-        <v>10000000.0</v>
+        <v>4263000.0</v>
       </c>
       <c r="E479" s="3"/>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B480" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="C480" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D480" s="9">
+        <v>2850000.0</v>
+      </c>
+      <c r="E480" s="3"/>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B481" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="C480" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B481" s="3" t="s">
+      <c r="C481" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D481" s="9">
+        <v>10100000.0</v>
+      </c>
+      <c r="E481" s="3"/>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B482" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="C481" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A482" s="19" t="s">
+      <c r="C482" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="B482" s="20"/>
-[...2 lines deleted...]
-      <c r="E482" s="20"/>
+      <c r="D482" s="9">
+        <v>1600000.0</v>
+      </c>
+      <c r="E482" s="3"/>
     </row>
     <row r="483" spans="1:5">
-      <c r="A483" s="23" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A483" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B483" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C483" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="D483" s="9">
+        <v>10000000.0</v>
+      </c>
+      <c r="E483" s="3"/>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="2" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C484" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D484" s="9">
-        <v>800000.0</v>
+        <v>1885000.0</v>
       </c>
       <c r="E484" s="3"/>
     </row>
     <row r="485" spans="1:5">
-      <c r="A485" s="2" t="s">
-        <v>12</v>
+      <c r="A485" s="2">
+        <v>10</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C485" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D485" s="9">
-        <v>1400000.0</v>
+        <v>3770000.0</v>
       </c>
       <c r="E485" s="3"/>
     </row>
     <row r="486" spans="1:5">
-      <c r="A486" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E486" s="3"/>
+      <c r="A486" s="19" t="s">
+        <v>479</v>
+      </c>
+      <c r="B486" s="20"/>
+      <c r="C486" s="21"/>
+      <c r="D486" s="22"/>
+      <c r="E486" s="20"/>
     </row>
     <row r="487" spans="1:5">
-      <c r="A487" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E487" s="3"/>
+      <c r="A487" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B487" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C487" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D487" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E487" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B488" s="3" t="s">
         <v>480</v>
       </c>
       <c r="C488" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D488" s="9">
-        <v>3590000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E488" s="3"/>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>481</v>
       </c>
       <c r="C489" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D489" s="9">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E489" s="3"/>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>482</v>
       </c>
       <c r="C490" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D490" s="9">
-        <v>750000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E490" s="3"/>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>483</v>
       </c>
       <c r="C491" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D491" s="9">
-        <v>3200000.0</v>
+        <v>1690000.0</v>
       </c>
       <c r="E491" s="3"/>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>484</v>
       </c>
       <c r="C492" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D492" s="9">
-        <v>3862500.0</v>
+        <v>3590000.0</v>
       </c>
       <c r="E492" s="3"/>
     </row>
     <row r="493" spans="1:5">
-      <c r="A493" s="2">
-        <v>10</v>
+      <c r="A493" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>485</v>
       </c>
       <c r="C493" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D493" s="9">
-        <v>1370000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="E493" s="3"/>
     </row>
     <row r="494" spans="1:5">
-      <c r="A494" s="2">
-        <v>11</v>
+      <c r="A494" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>486</v>
       </c>
       <c r="C494" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D494" s="9">
-        <v>1000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="E494" s="3"/>
     </row>
     <row r="495" spans="1:5">
-      <c r="A495" s="2">
-        <v>12</v>
+      <c r="A495" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B495" s="3" t="s">
         <v>487</v>
       </c>
       <c r="C495" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D495" s="9">
-        <v>2796500.0</v>
+        <v>3862500.0</v>
       </c>
       <c r="E495" s="3"/>
     </row>
     <row r="496" spans="1:5">
-      <c r="A496" s="2">
-        <v>13</v>
+      <c r="A496" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B496" s="3" t="s">
         <v>488</v>
       </c>
       <c r="C496" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D496" s="9">
-        <v>1700000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="E496" s="3"/>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>489</v>
       </c>
       <c r="C497" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D497" s="9">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E497" s="3"/>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>490</v>
       </c>
       <c r="C498" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D498" s="9">
-        <v>250000.0</v>
+        <v>2796500.0</v>
       </c>
       <c r="E498" s="3"/>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>491</v>
       </c>
       <c r="C499" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D499" s="9">
+        <v>1700000.0</v>
+      </c>
+      <c r="E499" s="3"/>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="2">
+        <v>13</v>
+      </c>
+      <c r="B500" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C500" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D500" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E500" s="3"/>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="2">
+        <v>14</v>
+      </c>
+      <c r="B501" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C501" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D501" s="9">
+        <v>250000.0</v>
+      </c>
+      <c r="E501" s="3"/>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="2">
+        <v>15</v>
+      </c>
+      <c r="B502" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D502" s="9">
         <v>300000.0</v>
       </c>
-      <c r="E499" s="3"/>
-[...11 lines deleted...]
-      <c r="A501" s="23" t="s">
+      <c r="E502" s="3"/>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="19" t="s">
+        <v>495</v>
+      </c>
+      <c r="B503" s="20"/>
+      <c r="C503" s="21"/>
+      <c r="D503" s="22"/>
+      <c r="E503" s="20"/>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B501" s="24" t="s">
+      <c r="B504" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C501" s="25" t="s">
+      <c r="C504" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D501" s="26" t="s">
+      <c r="D504" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E501" s="24" t="s">
+      <c r="E504" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E504" s="3"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>496</v>
       </c>
       <c r="C505" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D505" s="9">
-        <v>559000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E505" s="3"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>497</v>
       </c>
       <c r="C506" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D506" s="9">
-        <v>420000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E506" s="3"/>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>498</v>
       </c>
       <c r="C507" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D507" s="9">
-        <v>690000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E507" s="3"/>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>499</v>
       </c>
       <c r="C508" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D508" s="9">
-        <v>1800000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="E508" s="3"/>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>500</v>
       </c>
       <c r="C509" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D509" s="9">
-        <v>583700.0</v>
+        <v>420000.0</v>
       </c>
       <c r="E509" s="3"/>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>501</v>
       </c>
       <c r="C510" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D510" s="9">
-        <v>1625000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="E510" s="3"/>
     </row>
     <row r="511" spans="1:5">
-      <c r="A511" s="2">
-        <v>10</v>
+      <c r="A511" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C511" s="6" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D511" s="9">
-        <v>400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E511" s="3"/>
     </row>
     <row r="512" spans="1:5">
-      <c r="A512" s="2">
-        <v>11</v>
+      <c r="A512" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>503</v>
       </c>
       <c r="C512" s="6" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D512" s="9">
-        <v>680000.0</v>
+        <v>583700.0</v>
       </c>
       <c r="E512" s="3"/>
     </row>
     <row r="513" spans="1:5">
-      <c r="A513" s="2">
-        <v>12</v>
+      <c r="A513" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>504</v>
       </c>
       <c r="C513" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D513" s="9">
-        <v>500000.0</v>
+        <v>1625000.0</v>
       </c>
       <c r="E513" s="3"/>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B514" s="3" t="s">
         <v>505</v>
       </c>
       <c r="C514" s="6" t="s">
-        <v>11</v>
+        <v>475</v>
       </c>
       <c r="D514" s="9">
-        <v>580000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E514" s="3"/>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B515" s="3" t="s">
         <v>506</v>
       </c>
       <c r="C515" s="6" t="s">
-        <v>11</v>
+        <v>475</v>
       </c>
       <c r="D515" s="9">
-        <v>1000000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E515" s="3"/>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B516" s="3" t="s">
         <v>507</v>
       </c>
       <c r="C516" s="6" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D516" s="9">
-        <v>1920000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E516" s="3"/>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>508</v>
       </c>
       <c r="C517" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D517" s="9">
-        <v>900000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E517" s="3"/>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="2">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>509</v>
       </c>
       <c r="C518" s="6" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="D518" s="9">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E518" s="3"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>510</v>
       </c>
       <c r="C519" s="6" t="s">
-        <v>11</v>
+        <v>475</v>
       </c>
       <c r="D519" s="9">
-        <v>530000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="E519" s="3"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>511</v>
       </c>
       <c r="C520" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D520" s="9">
-        <v>980000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E520" s="3"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="2">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>512</v>
       </c>
       <c r="C521" s="6" t="s">
-        <v>11</v>
+        <v>475</v>
       </c>
       <c r="D521" s="9">
-        <v>670000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="E521" s="3"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="2">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>513</v>
       </c>
       <c r="C522" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D522" s="9">
-        <v>400000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E522" s="3"/>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="2">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>514</v>
       </c>
       <c r="C523" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D523" s="9">
-        <v>550000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="E523" s="3"/>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="2">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B524" s="3" t="s">
         <v>515</v>
       </c>
       <c r="C524" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D524" s="9">
-        <v>2899000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="E524" s="3"/>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="2">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B525" s="3" t="s">
         <v>516</v>
       </c>
       <c r="C525" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D525" s="9">
-        <v>1450000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E525" s="3"/>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="2">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>517</v>
       </c>
       <c r="C526" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D526" s="9">
-        <v>1640000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E526" s="3"/>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="2">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B527" s="3" t="s">
         <v>518</v>
       </c>
       <c r="C527" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D527" s="9">
-        <v>1800000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="E527" s="3"/>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="2">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>519</v>
       </c>
       <c r="C528" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D528" s="9">
-        <v>2660000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="E528" s="3"/>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="2">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>520</v>
       </c>
       <c r="C529" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D529" s="9">
-        <v>1000000.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="E529" s="3"/>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="2">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>521</v>
       </c>
       <c r="C530" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D530" s="9">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E530" s="3"/>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="2">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B531" s="3" t="s">
         <v>522</v>
       </c>
       <c r="C531" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D531" s="9">
-        <v>1700000.0</v>
+        <v>2660000.0</v>
       </c>
       <c r="E531" s="3"/>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="2">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B532" s="3" t="s">
         <v>523</v>
       </c>
       <c r="C532" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D532" s="9">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E532" s="3"/>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="2">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B533" s="3" t="s">
         <v>524</v>
       </c>
       <c r="C533" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D533" s="9">
-        <v>480000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="E533" s="3"/>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="2">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B534" s="3" t="s">
         <v>525</v>
       </c>
       <c r="C534" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D534" s="9">
-        <v>500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E534" s="3"/>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="2">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>526</v>
       </c>
       <c r="C535" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D535" s="9">
-        <v>1379000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E535" s="3"/>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="2">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>527</v>
       </c>
       <c r="C536" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D536" s="9">
-        <v>700000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="E536" s="3"/>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="2">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>528</v>
       </c>
       <c r="C537" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D537" s="9">
-        <v>430000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E537" s="3"/>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="2">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>529</v>
       </c>
       <c r="C538" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D538" s="9">
-        <v>800000.0</v>
+        <v>1379000.0</v>
       </c>
       <c r="E538" s="3"/>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="2">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B539" s="3" t="s">
         <v>530</v>
       </c>
       <c r="C539" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D539" s="9">
-        <v>340000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E539" s="3"/>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="2">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B540" s="3" t="s">
         <v>531</v>
       </c>
       <c r="C540" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D540" s="9">
-        <v>708000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E540" s="3"/>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="2">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B541" s="3" t="s">
         <v>532</v>
       </c>
       <c r="C541" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D541" s="9">
-        <v>840000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E541" s="3"/>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="2">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B542" s="3" t="s">
         <v>533</v>
       </c>
       <c r="C542" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D542" s="9">
-        <v>1380000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E542" s="3"/>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="2">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B543" s="3" t="s">
         <v>534</v>
       </c>
       <c r="C543" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D543" s="9">
-        <v>1300000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="E543" s="3"/>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="2">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>535</v>
       </c>
       <c r="C544" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D544" s="9">
-        <v>900000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="E544" s="3"/>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="2">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B545" s="3" t="s">
         <v>536</v>
       </c>
       <c r="C545" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D545" s="9">
+        <v>1380000.0</v>
+      </c>
+      <c r="E545" s="3"/>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="2">
+        <v>42</v>
+      </c>
+      <c r="B546" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="C546" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D546" s="9">
+        <v>1300000.0</v>
+      </c>
+      <c r="E546" s="3"/>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="2">
+        <v>43</v>
+      </c>
+      <c r="B547" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D547" s="9">
+        <v>900000.0</v>
+      </c>
+      <c r="E547" s="3"/>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="2">
+        <v>44</v>
+      </c>
+      <c r="B548" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C548" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D548" s="9">
         <v>600000.0</v>
       </c>
-      <c r="E545" s="3"/>
-[...22 lines deleted...]
-      <c r="A548" s="23" t="s">
+      <c r="E548" s="3"/>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="B549" s="16" t="s">
+        <v>541</v>
+      </c>
+      <c r="C549" s="17"/>
+      <c r="D549" s="18"/>
+      <c r="E549" s="16"/>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="19" t="s">
+        <v>542</v>
+      </c>
+      <c r="B550" s="20"/>
+      <c r="C550" s="21"/>
+      <c r="D550" s="22"/>
+      <c r="E550" s="20"/>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B548" s="24" t="s">
+      <c r="B551" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C548" s="25" t="s">
+      <c r="C551" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D548" s="26" t="s">
+      <c r="D551" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E548" s="24" t="s">
+      <c r="E551" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E551" s="3"/>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B552" s="3" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C552" s="6" t="s">
-        <v>543</v>
+        <v>164</v>
       </c>
       <c r="D552" s="9">
-        <v>900000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="E552" s="3"/>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B553" s="3" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C553" s="6" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="D553" s="9">
-        <v>510000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="E553" s="3"/>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B554" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C554" s="6" t="s">
         <v>546</v>
       </c>
-      <c r="C554" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D554" s="9">
-        <v>4200000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E554" s="3"/>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B555" s="3" t="s">
         <v>547</v>
       </c>
       <c r="C555" s="6" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D555" s="9">
-        <v>259000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E555" s="3"/>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B556" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C556" s="6" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D556" s="9">
-        <v>462000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E556" s="3"/>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C557" s="6" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D557" s="9">
-        <v>594000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="E557" s="3"/>
     </row>
     <row r="558" spans="1:5">
-      <c r="A558" s="2">
-        <v>10</v>
+      <c r="A558" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B558" s="3" t="s">
         <v>550</v>
       </c>
       <c r="C558" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D558" s="9">
+        <v>259000.0</v>
+      </c>
+      <c r="E558" s="3"/>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B559" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="D558" s="9">
-[...5 lines deleted...]
-      <c r="A559" s="19" t="s">
+      <c r="C559" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D559" s="9">
+        <v>462000.0</v>
+      </c>
+      <c r="E559" s="3"/>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B560" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="B559" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C560" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D560" s="9">
+        <v>594000.0</v>
+      </c>
+      <c r="E560" s="3"/>
     </row>
     <row r="561" spans="1:5">
-      <c r="A561" s="2" t="s">
-        <v>9</v>
+      <c r="A561" s="2">
+        <v>10</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>553</v>
       </c>
       <c r="C561" s="6" t="s">
         <v>554</v>
       </c>
       <c r="D561" s="9">
-        <v>2500000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="E561" s="3"/>
     </row>
     <row r="562" spans="1:5">
-      <c r="A562" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B562" s="3" t="s">
+      <c r="A562" s="19" t="s">
         <v>555</v>
       </c>
-      <c r="C562" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E562" s="3"/>
+      <c r="B562" s="20"/>
+      <c r="C562" s="21"/>
+      <c r="D562" s="22"/>
+      <c r="E562" s="20"/>
     </row>
     <row r="563" spans="1:5">
-      <c r="A563" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E563" s="3"/>
+      <c r="A563" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B563" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C563" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D563" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E563" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B564" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="C564" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="D564" s="9">
+        <v>2500000.0</v>
+      </c>
+      <c r="E564" s="3"/>
+    </row>
+    <row r="565" spans="1:5">
+      <c r="A565" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B565" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="C564" s="6" t="s">
+      <c r="C565" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="D565" s="9">
+        <v>1760000.0</v>
+      </c>
+      <c r="E565" s="3"/>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B566" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="C566" s="6" t="s">
         <v>164</v>
       </c>
-      <c r="D564" s="9">
-[...28 lines deleted...]
-      </c>
+      <c r="D566" s="9">
+        <v>5450000.0</v>
+      </c>
+      <c r="E566" s="3"/>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B567" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="C567" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D567" s="9">
+        <v>3130000.0</v>
+      </c>
+      <c r="E567" s="3"/>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" s="19" t="s">
+        <v>562</v>
+      </c>
+      <c r="B568" s="20"/>
+      <c r="C568" s="21"/>
+      <c r="D568" s="22"/>
+      <c r="E568" s="20"/>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B569" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C569" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D569" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E569" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B567" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D567" s="9">
+      <c r="B570" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="C570" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="D570" s="9">
         <v>4000000.0</v>
       </c>
-      <c r="E567" s="3"/>
-[...2 lines deleted...]
-      <c r="A568" s="2" t="s">
+      <c r="E570" s="3"/>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B568" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D568" s="9">
+      <c r="B571" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="C571" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D571" s="9">
         <v>1400000.0</v>
       </c>
-      <c r="E568" s="3"/>
-[...22 lines deleted...]
-      <c r="A571" s="23" t="s">
+      <c r="E571" s="3"/>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="B572" s="16" t="s">
+        <v>566</v>
+      </c>
+      <c r="C572" s="17"/>
+      <c r="D572" s="18"/>
+      <c r="E572" s="16"/>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" s="19" t="s">
+        <v>567</v>
+      </c>
+      <c r="B573" s="20"/>
+      <c r="C573" s="21"/>
+      <c r="D573" s="22"/>
+      <c r="E573" s="20"/>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B571" s="24" t="s">
+      <c r="B574" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C571" s="25" t="s">
+      <c r="C574" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D571" s="26" t="s">
+      <c r="D574" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E571" s="24" t="s">
+      <c r="E574" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E574" s="3"/>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>568</v>
       </c>
       <c r="C575" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D575" s="9">
-        <v>196000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E575" s="3"/>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>569</v>
       </c>
       <c r="C576" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D576" s="9">
-        <v>72800.0</v>
+        <v>84000.0</v>
       </c>
       <c r="E576" s="3"/>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B577" s="3" t="s">
         <v>570</v>
       </c>
       <c r="C577" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D577" s="9">
-        <v>512200.0</v>
+        <v>224000.0</v>
       </c>
       <c r="E577" s="3"/>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B578" s="3" t="s">
         <v>571</v>
       </c>
       <c r="C578" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D578" s="9">
-        <v>1040000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E578" s="3"/>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>572</v>
       </c>
       <c r="C579" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D579" s="9">
-        <v>351000.0</v>
+        <v>72800.0</v>
       </c>
       <c r="E579" s="3"/>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>573</v>
       </c>
       <c r="C580" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D580" s="9">
-        <v>108000.0</v>
+        <v>512200.0</v>
       </c>
       <c r="E580" s="3"/>
     </row>
     <row r="581" spans="1:5">
-      <c r="A581" s="2">
-        <v>10</v>
+      <c r="A581" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>574</v>
       </c>
       <c r="C581" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D581" s="9">
-        <v>141400.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="E581" s="3"/>
     </row>
     <row r="582" spans="1:5">
-      <c r="A582" s="2">
-        <v>11</v>
+      <c r="A582" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B582" s="3" t="s">
         <v>575</v>
       </c>
       <c r="C582" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D582" s="9">
-        <v>189000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E582" s="3"/>
     </row>
     <row r="583" spans="1:5">
-      <c r="A583" s="2">
-        <v>12</v>
+      <c r="A583" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>576</v>
       </c>
       <c r="C583" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D583" s="9">
-        <v>259000.0</v>
+        <v>115500.0</v>
       </c>
       <c r="E583" s="3"/>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>577</v>
       </c>
       <c r="C584" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D584" s="9">
-        <v>338000.0</v>
+        <v>141400.0</v>
       </c>
       <c r="E584" s="3"/>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B585" s="3" t="s">
         <v>578</v>
       </c>
       <c r="C585" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D585" s="9">
-        <v>487500.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E585" s="3"/>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>579</v>
       </c>
       <c r="C586" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D586" s="9">
-        <v>761300.0</v>
+        <v>259000.0</v>
       </c>
       <c r="E586" s="3"/>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>580</v>
       </c>
       <c r="C587" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D587" s="9">
+        <v>338000.0</v>
+      </c>
+      <c r="E587" s="3"/>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" s="2">
+        <v>14</v>
+      </c>
+      <c r="B588" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C588" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D588" s="9">
+        <v>487500.0</v>
+      </c>
+      <c r="E588" s="3"/>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" s="2">
+        <v>15</v>
+      </c>
+      <c r="B589" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C589" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D589" s="9">
         <v>957600.0</v>
       </c>
-      <c r="E587" s="3"/>
-[...11 lines deleted...]
-      <c r="A589" s="23" t="s">
+      <c r="E589" s="3"/>
+    </row>
+    <row r="590" spans="1:5">
+      <c r="A590" s="19" t="s">
+        <v>583</v>
+      </c>
+      <c r="B590" s="20"/>
+      <c r="C590" s="21"/>
+      <c r="D590" s="22"/>
+      <c r="E590" s="20"/>
+    </row>
+    <row r="591" spans="1:5">
+      <c r="A591" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B589" s="24" t="s">
+      <c r="B591" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C589" s="25" t="s">
+      <c r="C591" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D589" s="26" t="s">
+      <c r="D591" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E589" s="24" t="s">
+      <c r="E591" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E591" s="3"/>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B592" s="3" t="s">
         <v>584</v>
       </c>
       <c r="C592" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D592" s="9">
-        <v>300000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E592" s="3"/>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B593" s="3" t="s">
         <v>585</v>
       </c>
       <c r="C593" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D593" s="9">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E593" s="3"/>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B594" s="3" t="s">
         <v>586</v>
       </c>
       <c r="C594" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D594" s="9">
-        <v>250000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E594" s="3"/>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B595" s="3" t="s">
         <v>587</v>
       </c>
       <c r="C595" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D595" s="9">
         <v>250000.0</v>
       </c>
       <c r="E595" s="3"/>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B596" s="3" t="s">
         <v>588</v>
       </c>
       <c r="C596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D596" s="9">
         <v>250000.0</v>
       </c>
       <c r="E596" s="3"/>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B597" s="3" t="s">
         <v>589</v>
       </c>
       <c r="C597" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D597" s="9">
-        <v>240000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E597" s="3"/>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>590</v>
       </c>
       <c r="C598" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D598" s="9">
-        <v>280000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E598" s="3"/>
     </row>
     <row r="599" spans="1:5">
-      <c r="A599" s="2">
-        <v>10</v>
+      <c r="A599" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B599" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C599" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D599" s="9">
-        <v>300000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E599" s="3"/>
     </row>
     <row r="600" spans="1:5">
-      <c r="A600" s="2">
-        <v>11</v>
+      <c r="A600" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B600" s="3" t="s">
         <v>592</v>
       </c>
       <c r="C600" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D600" s="9">
-        <v>270000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E600" s="3"/>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B601" s="3" t="s">
         <v>593</v>
       </c>
       <c r="C601" s="6" t="s">
-        <v>551</v>
+        <v>11</v>
       </c>
       <c r="D601" s="9">
-        <v>320000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E601" s="3"/>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>594</v>
       </c>
       <c r="C602" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D602" s="9">
         <v>270000.0</v>
       </c>
       <c r="E602" s="3"/>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>595</v>
       </c>
       <c r="C603" s="6" t="s">
-        <v>11</v>
+        <v>554</v>
       </c>
       <c r="D603" s="9">
-        <v>390000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="E603" s="3"/>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B604" s="3" t="s">
         <v>596</v>
       </c>
       <c r="C604" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D604" s="9">
-        <v>400000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E604" s="3"/>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>597</v>
       </c>
       <c r="C605" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D605" s="9">
-        <v>400000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E605" s="3"/>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>598</v>
       </c>
       <c r="C606" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D606" s="9">
-        <v>450000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E606" s="3"/>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B607" s="3" t="s">
         <v>599</v>
       </c>
       <c r="C607" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D607" s="9">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E607" s="3"/>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>600</v>
       </c>
       <c r="C608" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D608" s="9">
-        <v>200000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E608" s="3"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>601</v>
       </c>
       <c r="C609" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D609" s="9">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E609" s="3"/>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B610" s="3" t="s">
         <v>602</v>
       </c>
       <c r="C610" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D610" s="9">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E610" s="3"/>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B611" s="3" t="s">
         <v>603</v>
       </c>
       <c r="C611" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D611" s="9">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E611" s="3"/>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B612" s="3" t="s">
         <v>604</v>
       </c>
       <c r="C612" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D612" s="9">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E612" s="3"/>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>605</v>
       </c>
       <c r="C613" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D613" s="9">
-        <v>350000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E613" s="3"/>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B614" s="3" t="s">
         <v>606</v>
       </c>
       <c r="C614" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D614" s="9">
-        <v>350000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E614" s="3"/>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B615" s="3" t="s">
         <v>607</v>
       </c>
       <c r="C615" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D615" s="9">
-        <v>700000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E615" s="3"/>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>608</v>
       </c>
       <c r="C616" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D616" s="9">
-        <v>150000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E616" s="3"/>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="2">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B617" s="3" t="s">
         <v>609</v>
       </c>
       <c r="C617" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D617" s="9">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E617" s="3"/>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="2">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>610</v>
       </c>
       <c r="C618" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D618" s="9">
-        <v>290000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E618" s="3"/>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="2">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B619" s="3" t="s">
         <v>611</v>
       </c>
       <c r="C619" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D619" s="9">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E619" s="3"/>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="2">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>612</v>
       </c>
       <c r="C620" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D620" s="9">
-        <v>127500.0</v>
+        <v>290000.0</v>
       </c>
       <c r="E620" s="3"/>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>613</v>
       </c>
       <c r="C621" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D621" s="9">
-        <v>250000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E621" s="3"/>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="2">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>614</v>
       </c>
       <c r="C622" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D622" s="9">
-        <v>270000.0</v>
+        <v>127500.0</v>
       </c>
       <c r="E622" s="3"/>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="2">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>615</v>
       </c>
       <c r="C623" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D623" s="9">
-        <v>190000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E623" s="3"/>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="2">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C624" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D624" s="9">
-        <v>130000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E624" s="3"/>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="2">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>617</v>
       </c>
       <c r="C625" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D625" s="9">
-        <v>252000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E625" s="3"/>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="2">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B626" s="3" t="s">
         <v>618</v>
       </c>
       <c r="C626" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D626" s="9">
-        <v>400000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="E626" s="3"/>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="2">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>619</v>
       </c>
       <c r="C627" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D627" s="9">
-        <v>375000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="E627" s="3"/>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="2">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B628" s="3" t="s">
         <v>620</v>
       </c>
       <c r="C628" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D628" s="9">
-        <v>270000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E628" s="3"/>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="2">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B629" s="3" t="s">
         <v>621</v>
       </c>
       <c r="C629" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D629" s="9">
-        <v>220000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="E629" s="3"/>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="2">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B630" s="3" t="s">
         <v>622</v>
       </c>
       <c r="C630" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D630" s="9">
-        <v>500000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="E630" s="3"/>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="2">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B631" s="3" t="s">
         <v>623</v>
       </c>
       <c r="C631" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D631" s="9">
-        <v>230000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E631" s="3"/>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="2">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B632" s="3" t="s">
         <v>624</v>
       </c>
       <c r="C632" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D632" s="9">
-        <v>870000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E632" s="3"/>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="2">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>625</v>
       </c>
       <c r="C633" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D633" s="9">
-        <v>200000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="E633" s="3"/>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="2">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>626</v>
       </c>
       <c r="C634" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D634" s="9">
-        <v>525000.0</v>
+        <v>870000.0</v>
       </c>
       <c r="E634" s="3"/>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="2">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>627</v>
       </c>
       <c r="C635" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D635" s="9">
-        <v>325600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E635" s="3"/>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="2">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>628</v>
       </c>
       <c r="C636" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D636" s="9">
-        <v>300000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="E636" s="3"/>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="2">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>629</v>
       </c>
       <c r="C637" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D637" s="9">
+        <v>325600.0</v>
+      </c>
+      <c r="E637" s="3"/>
+    </row>
+    <row r="638" spans="1:5">
+      <c r="A638" s="2">
+        <v>47</v>
+      </c>
+      <c r="B638" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C638" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D638" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E638" s="3"/>
+    </row>
+    <row r="639" spans="1:5">
+      <c r="A639" s="2">
+        <v>48</v>
+      </c>
+      <c r="B639" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="C639" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D639" s="9">
         <v>280000.0</v>
       </c>
-      <c r="E637" s="3"/>
-[...11 lines deleted...]
-      <c r="A639" s="23" t="s">
+      <c r="E639" s="3"/>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" s="19" t="s">
+        <v>632</v>
+      </c>
+      <c r="B640" s="20"/>
+      <c r="C640" s="21"/>
+      <c r="D640" s="22"/>
+      <c r="E640" s="20"/>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B639" s="24" t="s">
+      <c r="B641" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C639" s="25" t="s">
+      <c r="C641" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D639" s="26" t="s">
+      <c r="D641" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E639" s="24" t="s">
+      <c r="E641" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E641" s="3"/>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B642" s="3" t="s">
         <v>633</v>
       </c>
       <c r="C642" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D642" s="9">
-        <v>121800.0</v>
+        <v>190000.0</v>
       </c>
       <c r="E642" s="3"/>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B643" s="3" t="s">
         <v>634</v>
       </c>
       <c r="C643" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D643" s="9">
-        <v>95200.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E643" s="3"/>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>635</v>
       </c>
       <c r="C644" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D644" s="9">
-        <v>553000.0</v>
+        <v>121800.0</v>
       </c>
       <c r="E644" s="3"/>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B645" s="3" t="s">
         <v>636</v>
       </c>
       <c r="C645" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D645" s="9">
-        <v>102200.0</v>
+        <v>95200.0</v>
       </c>
       <c r="E645" s="3"/>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>637</v>
       </c>
       <c r="C646" s="6" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="D646" s="9">
-        <v>160000.0</v>
+        <v>553000.0</v>
       </c>
       <c r="E646" s="3"/>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>638</v>
       </c>
       <c r="C647" s="6" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="D647" s="9">
-        <v>215600.0</v>
+        <v>102200.0</v>
       </c>
       <c r="E647" s="3"/>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>639</v>
       </c>
       <c r="C648" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D648" s="9">
-        <v>294000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E648" s="3"/>
     </row>
     <row r="649" spans="1:5">
-      <c r="A649" s="2">
-        <v>10</v>
+      <c r="A649" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B649" s="3" t="s">
         <v>640</v>
       </c>
       <c r="C649" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D649" s="9">
-        <v>322000.0</v>
+        <v>215600.0</v>
       </c>
       <c r="E649" s="3"/>
     </row>
     <row r="650" spans="1:5">
-      <c r="A650" s="2">
-        <v>11</v>
+      <c r="A650" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>641</v>
       </c>
       <c r="C650" s="6" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="D650" s="9">
-        <v>455000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="E650" s="3"/>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>642</v>
       </c>
       <c r="C651" s="6" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="D651" s="9">
-        <v>680000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="E651" s="3"/>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>643</v>
       </c>
       <c r="C652" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D652" s="9">
-        <v>680000.0</v>
+        <v>422500.0</v>
       </c>
       <c r="E652" s="3"/>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>644</v>
       </c>
       <c r="C653" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D653" s="9">
         <v>680000.0</v>
       </c>
       <c r="E653" s="3"/>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>645</v>
       </c>
       <c r="C654" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D654" s="9">
-        <v>300000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E654" s="3"/>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B655" s="3" t="s">
         <v>646</v>
       </c>
       <c r="C655" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D655" s="9">
-        <v>140000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="E655" s="3"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B656" s="3" t="s">
         <v>647</v>
       </c>
       <c r="C656" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D656" s="9">
-        <v>315000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E656" s="3"/>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B657" s="3" t="s">
         <v>648</v>
       </c>
       <c r="C657" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D657" s="9">
-        <v>120000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E657" s="3"/>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B658" s="3" t="s">
         <v>649</v>
       </c>
       <c r="C658" s="6" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
       <c r="D658" s="9">
-        <v>180000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="E658" s="3"/>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B659" s="3" t="s">
         <v>650</v>
       </c>
       <c r="C659" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D659" s="9">
-        <v>150000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E659" s="3"/>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>651</v>
       </c>
       <c r="C660" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D660" s="9">
-        <v>75000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="E660" s="3"/>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>652</v>
       </c>
       <c r="C661" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D661" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E661" s="3"/>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" s="2">
+        <v>21</v>
+      </c>
+      <c r="B662" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="C662" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D662" s="9">
+        <v>75000.0</v>
+      </c>
+      <c r="E662" s="3"/>
+    </row>
+    <row r="663" spans="1:5">
+      <c r="A663" s="2">
+        <v>22</v>
+      </c>
+      <c r="B663" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C663" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="D661" s="9">
+      <c r="D663" s="9">
         <v>70000.0</v>
       </c>
-      <c r="E661" s="3"/>
-[...11 lines deleted...]
-      <c r="A663" s="23" t="s">
+      <c r="E663" s="3"/>
+    </row>
+    <row r="664" spans="1:5">
+      <c r="A664" s="19" t="s">
+        <v>655</v>
+      </c>
+      <c r="B664" s="20"/>
+      <c r="C664" s="21"/>
+      <c r="D664" s="22"/>
+      <c r="E664" s="20"/>
+    </row>
+    <row r="665" spans="1:5">
+      <c r="A665" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B663" s="24" t="s">
+      <c r="B665" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C663" s="25" t="s">
+      <c r="C665" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D663" s="26" t="s">
+      <c r="D665" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E663" s="24" t="s">
+      <c r="E665" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E665" s="3"/>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>656</v>
       </c>
       <c r="C666" s="6" t="s">
-        <v>657</v>
+        <v>164</v>
       </c>
       <c r="D666" s="9">
-        <v>310000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E666" s="3"/>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="C667" s="6" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D667" s="9">
-        <v>120000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E667" s="3"/>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B668" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="C668" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="C668" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D668" s="9">
-        <v>705000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="E668" s="3"/>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B669" s="3" t="s">
         <v>660</v>
       </c>
       <c r="C669" s="6" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="D669" s="9">
-        <v>358000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E669" s="3"/>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>661</v>
       </c>
       <c r="C670" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D670" s="9">
-        <v>115500.0</v>
+        <v>705000.0</v>
       </c>
       <c r="E670" s="3"/>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>662</v>
       </c>
       <c r="C671" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D671" s="9">
-        <v>150000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="E671" s="3"/>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B672" s="3" t="s">
         <v>663</v>
       </c>
       <c r="C672" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D672" s="9">
-        <v>120000.0</v>
+        <v>115500.0</v>
       </c>
       <c r="E672" s="3"/>
     </row>
     <row r="673" spans="1:5">
-      <c r="A673" s="2">
-        <v>10</v>
+      <c r="A673" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>664</v>
       </c>
       <c r="C673" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D673" s="9">
         <v>192500.0</v>
       </c>
       <c r="E673" s="3"/>
     </row>
     <row r="674" spans="1:5">
-      <c r="A674" s="2">
-        <v>11</v>
+      <c r="A674" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>665</v>
       </c>
       <c r="C674" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D674" s="9">
         <v>200000.0</v>
       </c>
       <c r="E674" s="3"/>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>666</v>
       </c>
       <c r="C675" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D675" s="9">
         <v>377000.0</v>
       </c>
       <c r="E675" s="3"/>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>667</v>
       </c>
       <c r="C676" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D676" s="9">
         <v>435000.0</v>
       </c>
       <c r="E676" s="3"/>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>668</v>
       </c>
       <c r="C677" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D677" s="9">
-        <v>670000.0</v>
+        <v>731300.0</v>
       </c>
       <c r="E677" s="3"/>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>669</v>
       </c>
       <c r="C678" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D678" s="9">
         <v>580000.0</v>
       </c>
       <c r="E678" s="3"/>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>670</v>
       </c>
       <c r="C679" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D679" s="9">
         <v>350000.0</v>
       </c>
       <c r="E679" s="3"/>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>671</v>
       </c>
       <c r="C680" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D680" s="9">
         <v>350000.0</v>
       </c>
       <c r="E680" s="3"/>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>672</v>
       </c>
       <c r="C681" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D681" s="9">
         <v>150000.0</v>
       </c>
       <c r="E681" s="3"/>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>673</v>
       </c>
       <c r="C682" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D682" s="9">
         <v>170000.0</v>
       </c>
       <c r="E682" s="3"/>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="19" t="s">
         <v>674</v>
       </c>
       <c r="B683" s="20"/>
       <c r="C683" s="21"/>
       <c r="D683" s="22"/>
       <c r="E683" s="20"/>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="23" t="s">
         <v>4</v>
       </c>
@@ -14098,201 +14104,201 @@
       <c r="A736" s="2">
         <v>22</v>
       </c>
       <c r="B736" s="3" t="s">
         <v>728</v>
       </c>
       <c r="C736" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D736" s="9">
         <v>690000.0</v>
       </c>
       <c r="E736" s="3"/>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="2">
         <v>23</v>
       </c>
       <c r="B737" s="3" t="s">
         <v>729</v>
       </c>
       <c r="C737" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D737" s="9">
-        <v>900000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E737" s="3"/>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="2">
         <v>24</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>730</v>
       </c>
       <c r="C738" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D738" s="9">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E738" s="3"/>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="2">
         <v>25</v>
       </c>
       <c r="B739" s="3" t="s">
         <v>731</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D739" s="9">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E739" s="3"/>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="2">
         <v>26</v>
       </c>
       <c r="B740" s="3" t="s">
         <v>732</v>
       </c>
       <c r="C740" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D740" s="9">
         <v>750000.0</v>
       </c>
       <c r="E740" s="3"/>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="2">
         <v>27</v>
       </c>
       <c r="B741" s="3" t="s">
         <v>733</v>
       </c>
       <c r="C741" s="6" t="s">
-        <v>11</v>
+        <v>722</v>
       </c>
       <c r="D741" s="9">
-        <v>750000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E741" s="3"/>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="2">
         <v>28</v>
       </c>
       <c r="B742" s="3" t="s">
         <v>734</v>
       </c>
       <c r="C742" s="6" t="s">
-        <v>722</v>
+        <v>65</v>
       </c>
       <c r="D742" s="9">
-        <v>650000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="E742" s="3"/>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="2">
         <v>29</v>
       </c>
       <c r="B743" s="3" t="s">
         <v>735</v>
       </c>
       <c r="C743" s="6" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D743" s="9">
-        <v>660000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E743" s="3"/>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="2">
         <v>30</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>736</v>
       </c>
       <c r="C744" s="6" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="D744" s="9">
-        <v>600000.0</v>
+        <v>690200.0</v>
       </c>
       <c r="E744" s="3"/>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="2">
         <v>31</v>
       </c>
       <c r="B745" s="3" t="s">
         <v>737</v>
       </c>
       <c r="C745" s="6" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D745" s="9">
-        <v>690200.0</v>
+        <v>773000.0</v>
       </c>
       <c r="E745" s="3"/>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="2">
         <v>32</v>
       </c>
       <c r="B746" s="3" t="s">
         <v>738</v>
       </c>
       <c r="C746" s="6" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="D746" s="9">
-        <v>773000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="E746" s="3"/>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="2">
         <v>33</v>
       </c>
       <c r="B747" s="3" t="s">
         <v>739</v>
       </c>
       <c r="C747" s="6" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D747" s="9">
-        <v>455000.0</v>
+        <v>818000.0</v>
       </c>
       <c r="E747" s="3"/>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="2">
         <v>34</v>
       </c>
       <c r="B748" s="3" t="s">
         <v>740</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D748" s="9">
         <v>730000.0</v>
       </c>
       <c r="E748" s="3"/>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="2">
         <v>35</v>
       </c>
       <c r="B749" s="3" t="s">
         <v>741</v>
       </c>
@@ -14338,51 +14344,51 @@
       <c r="A752" s="2">
         <v>38</v>
       </c>
       <c r="B752" s="3" t="s">
         <v>744</v>
       </c>
       <c r="C752" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D752" s="9">
         <v>648000.0</v>
       </c>
       <c r="E752" s="3"/>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="2">
         <v>39</v>
       </c>
       <c r="B753" s="3" t="s">
         <v>745</v>
       </c>
       <c r="C753" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D753" s="9">
-        <v>568000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="E753" s="3"/>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="2">
         <v>40</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>746</v>
       </c>
       <c r="C754" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D754" s="9">
         <v>990000.0</v>
       </c>
       <c r="E754" s="3"/>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="2">
         <v>41</v>
       </c>
       <c r="B755" s="3" t="s">
         <v>747</v>
       </c>
@@ -14679,51 +14685,51 @@
       <c r="A775" s="2">
         <v>12</v>
       </c>
       <c r="B775" s="3" t="s">
         <v>770</v>
       </c>
       <c r="C775" s="6" t="s">
         <v>769</v>
       </c>
       <c r="D775" s="9">
         <v>14000.0</v>
       </c>
       <c r="E775" s="3"/>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" s="2">
         <v>13</v>
       </c>
       <c r="B776" s="3" t="s">
         <v>771</v>
       </c>
       <c r="C776" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D776" s="9">
-        <v>10000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E776" s="3"/>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="2">
         <v>14</v>
       </c>
       <c r="B777" s="3" t="s">
         <v>772</v>
       </c>
       <c r="C777" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D777" s="9">
         <v>56100.0</v>
       </c>
       <c r="E777" s="3"/>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" s="2">
         <v>15</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>773</v>
       </c>
@@ -15226,1946 +15232,1976 @@
       <c r="E812" s="3"/>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B813" s="3" t="s">
         <v>806</v>
       </c>
       <c r="C813" s="6" t="s">
         <v>804</v>
       </c>
       <c r="D813" s="9">
         <v>165100.0</v>
       </c>
       <c r="E813" s="3"/>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B814" s="3" t="s">
         <v>807</v>
       </c>
       <c r="C814" s="6" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D814" s="9">
-        <v>430000.0</v>
+        <v>471800.0</v>
       </c>
       <c r="E814" s="3"/>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" s="19" t="s">
         <v>808</v>
       </c>
       <c r="B815" s="20"/>
       <c r="C815" s="21"/>
       <c r="D815" s="22"/>
       <c r="E815" s="20"/>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B816" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C816" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D816" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E816" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B817" s="3" t="s">
         <v>809</v>
       </c>
       <c r="C817" s="6" t="s">
-        <v>677</v>
+        <v>11</v>
       </c>
       <c r="D817" s="9">
-        <v>5200.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E817" s="3"/>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B818" s="3" t="s">
         <v>810</v>
       </c>
       <c r="C818" s="6" t="s">
-        <v>677</v>
+        <v>11</v>
       </c>
       <c r="D818" s="9">
-        <v>14000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E818" s="3"/>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B819" s="3" t="s">
         <v>811</v>
       </c>
       <c r="C819" s="6" t="s">
         <v>677</v>
       </c>
       <c r="D819" s="9">
+        <v>5200.0</v>
+      </c>
+      <c r="E819" s="3"/>
+    </row>
+    <row r="820" spans="1:5">
+      <c r="A820" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B820" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C820" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D820" s="9">
+        <v>14000.0</v>
+      </c>
+      <c r="E820" s="3"/>
+    </row>
+    <row r="821" spans="1:5">
+      <c r="A821" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B821" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C821" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="D821" s="9">
         <v>15000.0</v>
       </c>
-      <c r="E819" s="3"/>
-[...11 lines deleted...]
-      <c r="A821" s="23" t="s">
+      <c r="E821" s="3"/>
+    </row>
+    <row r="822" spans="1:5">
+      <c r="A822" s="19" t="s">
+        <v>814</v>
+      </c>
+      <c r="B822" s="20"/>
+      <c r="C822" s="21"/>
+      <c r="D822" s="22"/>
+      <c r="E822" s="20"/>
+    </row>
+    <row r="823" spans="1:5">
+      <c r="A823" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B821" s="24" t="s">
+      <c r="B823" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C821" s="25" t="s">
+      <c r="C823" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D821" s="26" t="s">
+      <c r="D823" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E821" s="24" t="s">
+      <c r="E823" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="822" spans="1:5">
-      <c r="A822" s="2" t="s">
+    <row r="824" spans="1:5">
+      <c r="A824" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B822" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D822" s="9">
+      <c r="B824" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="C824" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D824" s="9">
         <v>1124500.0</v>
       </c>
-      <c r="E822" s="3"/>
-[...11 lines deleted...]
-      <c r="A824" s="23" t="s">
+      <c r="E824" s="3"/>
+    </row>
+    <row r="825" spans="1:5">
+      <c r="A825" s="19" t="s">
+        <v>816</v>
+      </c>
+      <c r="B825" s="20"/>
+      <c r="C825" s="21"/>
+      <c r="D825" s="22"/>
+      <c r="E825" s="20"/>
+    </row>
+    <row r="826" spans="1:5">
+      <c r="A826" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B824" s="24" t="s">
+      <c r="B826" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C824" s="25" t="s">
+      <c r="C826" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D824" s="26" t="s">
+      <c r="D826" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E824" s="24" t="s">
+      <c r="E826" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E826" s="3"/>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B827" s="3" t="s">
         <v>817</v>
       </c>
       <c r="C827" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D827" s="9">
-        <v>384000.0</v>
+        <v>444000.0</v>
       </c>
       <c r="E827" s="3"/>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B828" s="3" t="s">
         <v>818</v>
       </c>
       <c r="C828" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D828" s="9">
-        <v>400000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="E828" s="3"/>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B829" s="3" t="s">
         <v>819</v>
       </c>
       <c r="C829" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D829" s="9">
-        <v>800000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="E829" s="3"/>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B830" s="3" t="s">
         <v>820</v>
       </c>
       <c r="C830" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D830" s="9">
+        <v>400000.0</v>
+      </c>
+      <c r="E830" s="3"/>
+    </row>
+    <row r="831" spans="1:5">
+      <c r="A831" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B831" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="C831" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D831" s="9">
+        <v>800000.0</v>
+      </c>
+      <c r="E831" s="3"/>
+    </row>
+    <row r="832" spans="1:5">
+      <c r="A832" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B832" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C832" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D832" s="9">
         <v>450000.0</v>
       </c>
-      <c r="E830" s="3"/>
-[...11 lines deleted...]
-      <c r="A832" s="23" t="s">
+      <c r="E832" s="3"/>
+    </row>
+    <row r="833" spans="1:5">
+      <c r="A833" s="19" t="s">
+        <v>823</v>
+      </c>
+      <c r="B833" s="20"/>
+      <c r="C833" s="21"/>
+      <c r="D833" s="22"/>
+      <c r="E833" s="20"/>
+    </row>
+    <row r="834" spans="1:5">
+      <c r="A834" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B832" s="24" t="s">
+      <c r="B834" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C832" s="25" t="s">
+      <c r="C834" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D832" s="26" t="s">
+      <c r="D834" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E832" s="24" t="s">
+      <c r="E834" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="833" spans="1:5">
-      <c r="A833" s="2" t="s">
+    <row r="835" spans="1:5">
+      <c r="A835" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B833" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D833" s="9">
+      <c r="B835" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="C835" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D835" s="9">
         <v>390000.0</v>
       </c>
-      <c r="E833" s="3"/>
-[...11 lines deleted...]
-      <c r="A835" s="23" t="s">
+      <c r="E835" s="3"/>
+    </row>
+    <row r="836" spans="1:5">
+      <c r="A836" s="19" t="s">
+        <v>825</v>
+      </c>
+      <c r="B836" s="20"/>
+      <c r="C836" s="21"/>
+      <c r="D836" s="22"/>
+      <c r="E836" s="20"/>
+    </row>
+    <row r="837" spans="1:5">
+      <c r="A837" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B835" s="24" t="s">
+      <c r="B837" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C835" s="25" t="s">
+      <c r="C837" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D835" s="26" t="s">
+      <c r="D837" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E835" s="24" t="s">
+      <c r="E837" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="836" spans="1:5">
-      <c r="A836" s="2" t="s">
+    <row r="838" spans="1:5">
+      <c r="A838" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B836" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D836" s="9">
+      <c r="B838" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="C838" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D838" s="9">
         <v>590000.0</v>
       </c>
-      <c r="E836" s="3"/>
-[...13 lines deleted...]
-      <c r="A838" s="19" t="s">
+      <c r="E838" s="3"/>
+    </row>
+    <row r="839" spans="1:5">
+      <c r="A839" s="15" t="s">
         <v>827</v>
       </c>
-      <c r="B838" s="20"/>
-[...5 lines deleted...]
-      <c r="A839" s="23" t="s">
+      <c r="B839" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="C839" s="17"/>
+      <c r="D839" s="18"/>
+      <c r="E839" s="16"/>
+    </row>
+    <row r="840" spans="1:5">
+      <c r="A840" s="19" t="s">
+        <v>829</v>
+      </c>
+      <c r="B840" s="20"/>
+      <c r="C840" s="21"/>
+      <c r="D840" s="22"/>
+      <c r="E840" s="20"/>
+    </row>
+    <row r="841" spans="1:5">
+      <c r="A841" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B839" s="24" t="s">
+      <c r="B841" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C839" s="25" t="s">
+      <c r="C841" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D839" s="26" t="s">
+      <c r="D841" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E839" s="24" t="s">
+      <c r="E841" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E841" s="3"/>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>830</v>
       </c>
       <c r="C842" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D842" s="9">
-        <v>1850000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E842" s="3"/>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>831</v>
       </c>
       <c r="C843" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D843" s="9">
-        <v>3500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E843" s="3"/>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>832</v>
       </c>
       <c r="C844" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D844" s="9">
-        <v>60000.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="E844" s="3"/>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B845" s="3" t="s">
         <v>833</v>
       </c>
       <c r="C845" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D845" s="9">
-        <v>70000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E845" s="3"/>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B846" s="3" t="s">
         <v>834</v>
       </c>
       <c r="C846" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D846" s="9">
-        <v>8500000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="E846" s="3"/>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B847" s="3" t="s">
         <v>835</v>
       </c>
       <c r="C847" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D847" s="9">
-        <v>320000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="E847" s="3"/>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B848" s="3" t="s">
         <v>836</v>
       </c>
       <c r="C848" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D848" s="9">
+        <v>8500000.0</v>
+      </c>
+      <c r="E848" s="3"/>
+    </row>
+    <row r="849" spans="1:5">
+      <c r="A849" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B849" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="D848" s="9">
+      <c r="C849" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D849" s="9">
+        <v>320000.0</v>
+      </c>
+      <c r="E849" s="3"/>
+    </row>
+    <row r="850" spans="1:5">
+      <c r="A850" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B850" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="C850" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="D850" s="9">
         <v>500000.0</v>
-      </c>
-[...28 lines deleted...]
-        <v>580000.0</v>
       </c>
       <c r="E850" s="3"/>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B851" s="3" t="s">
         <v>840</v>
       </c>
       <c r="C851" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D851" s="9">
-        <v>550000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="E851" s="3"/>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B852" s="3" t="s">
         <v>841</v>
       </c>
       <c r="C852" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D852" s="9">
-        <v>1050000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E852" s="3"/>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B853" s="3" t="s">
         <v>842</v>
       </c>
       <c r="C853" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D853" s="9">
-        <v>1700000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E853" s="3"/>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B854" s="3" t="s">
         <v>843</v>
       </c>
       <c r="C854" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D854" s="9">
-        <v>930000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E854" s="3"/>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B855" s="3" t="s">
         <v>844</v>
       </c>
       <c r="C855" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D855" s="9">
-        <v>1100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="E855" s="3"/>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>845</v>
       </c>
       <c r="C856" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D856" s="9">
-        <v>1200000.0</v>
+        <v>930000.0</v>
       </c>
       <c r="E856" s="3"/>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>846</v>
       </c>
       <c r="C857" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D857" s="9">
+        <v>1100000.0</v>
+      </c>
+      <c r="E857" s="3"/>
+    </row>
+    <row r="858" spans="1:5">
+      <c r="A858" s="2">
+        <v>17</v>
+      </c>
+      <c r="B858" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="C858" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D858" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E858" s="3"/>
+    </row>
+    <row r="859" spans="1:5">
+      <c r="A859" s="2">
+        <v>18</v>
+      </c>
+      <c r="B859" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="C859" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D859" s="9">
         <v>6400000.0</v>
       </c>
-      <c r="E857" s="3"/>
-[...11 lines deleted...]
-      <c r="A859" s="23" t="s">
+      <c r="E859" s="3"/>
+    </row>
+    <row r="860" spans="1:5">
+      <c r="A860" s="19" t="s">
+        <v>849</v>
+      </c>
+      <c r="B860" s="20"/>
+      <c r="C860" s="21"/>
+      <c r="D860" s="22"/>
+      <c r="E860" s="20"/>
+    </row>
+    <row r="861" spans="1:5">
+      <c r="A861" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B859" s="24" t="s">
+      <c r="B861" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C859" s="25" t="s">
+      <c r="C861" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D859" s="26" t="s">
+      <c r="D861" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E859" s="24" t="s">
+      <c r="E861" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E861" s="3"/>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B862" s="3" t="s">
         <v>850</v>
       </c>
       <c r="C862" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D862" s="9">
-        <v>2200000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="E862" s="3"/>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>851</v>
       </c>
       <c r="C863" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D863" s="9">
-        <v>4000000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E863" s="3"/>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B864" s="3" t="s">
         <v>852</v>
       </c>
       <c r="C864" s="6" t="s">
-        <v>837</v>
+        <v>11</v>
       </c>
       <c r="D864" s="9">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="E864" s="3"/>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B865" s="3" t="s">
         <v>853</v>
       </c>
       <c r="C865" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D865" s="9">
-        <v>3550000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E865" s="3"/>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>854</v>
       </c>
       <c r="C866" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D866" s="9">
-        <v>3300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="E866" s="3"/>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>855</v>
       </c>
       <c r="C867" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D867" s="9">
-        <v>3500000.0</v>
+        <v>3550000.0</v>
       </c>
       <c r="E867" s="3"/>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>856</v>
       </c>
       <c r="C868" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D868" s="9">
-        <v>3850000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="E868" s="3"/>
     </row>
     <row r="869" spans="1:5">
-      <c r="A869" s="2">
-        <v>10</v>
+      <c r="A869" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B869" s="3" t="s">
         <v>857</v>
       </c>
       <c r="C869" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D869" s="9">
-        <v>100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="E869" s="3"/>
     </row>
     <row r="870" spans="1:5">
-      <c r="A870" s="2">
-        <v>11</v>
+      <c r="A870" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="B870" s="3" t="s">
         <v>858</v>
       </c>
       <c r="C870" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D870" s="9">
-        <v>700000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="E870" s="3"/>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B871" s="3" t="s">
         <v>859</v>
       </c>
       <c r="C871" s="6" t="s">
-        <v>837</v>
+        <v>11</v>
       </c>
       <c r="D871" s="9">
-        <v>1400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E871" s="3"/>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B872" s="3" t="s">
         <v>860</v>
       </c>
       <c r="C872" s="6" t="s">
-        <v>837</v>
+        <v>11</v>
       </c>
       <c r="D872" s="9">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E872" s="3"/>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B873" s="3" t="s">
         <v>861</v>
       </c>
       <c r="C873" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D873" s="9">
-        <v>550000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="E873" s="3"/>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B874" s="3" t="s">
         <v>862</v>
       </c>
       <c r="C874" s="6" t="s">
-        <v>11</v>
+        <v>839</v>
       </c>
       <c r="D874" s="9">
-        <v>550000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="E874" s="3"/>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B875" s="3" t="s">
         <v>863</v>
       </c>
       <c r="C875" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D875" s="9">
-        <v>950000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E875" s="3"/>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B876" s="3" t="s">
         <v>864</v>
       </c>
       <c r="C876" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D876" s="9">
-        <v>1050000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E876" s="3"/>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B877" s="3" t="s">
         <v>865</v>
       </c>
       <c r="C877" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D877" s="9">
-        <v>960000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E877" s="3"/>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B878" s="3" t="s">
         <v>866</v>
       </c>
       <c r="C878" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D878" s="9">
         <v>1050000.0</v>
       </c>
       <c r="E878" s="3"/>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B879" s="3" t="s">
         <v>867</v>
       </c>
       <c r="C879" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D879" s="9">
-        <v>1050000.0</v>
+        <v>960000.0</v>
       </c>
       <c r="E879" s="3"/>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B880" s="3" t="s">
         <v>868</v>
       </c>
       <c r="C880" s="6" t="s">
-        <v>837</v>
+        <v>11</v>
       </c>
       <c r="D880" s="9">
-        <v>3900000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="E880" s="3"/>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B881" s="3" t="s">
         <v>869</v>
       </c>
       <c r="C881" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D881" s="9">
+        <v>1050000.0</v>
+      </c>
+      <c r="E881" s="3"/>
+    </row>
+    <row r="882" spans="1:5">
+      <c r="A882" s="2">
+        <v>21</v>
+      </c>
+      <c r="B882" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="C882" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="D882" s="9">
+        <v>3900000.0</v>
+      </c>
+      <c r="E882" s="3"/>
+    </row>
+    <row r="883" spans="1:5">
+      <c r="A883" s="2">
+        <v>22</v>
+      </c>
+      <c r="B883" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="C883" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D883" s="9">
         <v>1220000.0</v>
       </c>
-      <c r="E881" s="3"/>
-[...13 lines deleted...]
-      <c r="A883" s="19" t="s">
+      <c r="E883" s="3"/>
+    </row>
+    <row r="884" spans="1:5">
+      <c r="A884" s="15" t="s">
         <v>872</v>
       </c>
-      <c r="B883" s="20"/>
-[...5 lines deleted...]
-      <c r="A884" s="23" t="s">
+      <c r="B884" s="16" t="s">
+        <v>873</v>
+      </c>
+      <c r="C884" s="17"/>
+      <c r="D884" s="18"/>
+      <c r="E884" s="16"/>
+    </row>
+    <row r="885" spans="1:5">
+      <c r="A885" s="19" t="s">
+        <v>874</v>
+      </c>
+      <c r="B885" s="20"/>
+      <c r="C885" s="21"/>
+      <c r="D885" s="22"/>
+      <c r="E885" s="20"/>
+    </row>
+    <row r="886" spans="1:5">
+      <c r="A886" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B884" s="24" t="s">
+      <c r="B886" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C884" s="25" t="s">
+      <c r="C886" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D884" s="26" t="s">
+      <c r="D886" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E884" s="24" t="s">
+      <c r="E886" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="885" spans="1:5">
-      <c r="A885" s="2" t="s">
+    <row r="887" spans="1:5">
+      <c r="A887" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B885" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D885" s="9">
+      <c r="B887" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="C887" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D887" s="9">
         <v>2000000.0</v>
       </c>
-      <c r="E885" s="3"/>
-[...11 lines deleted...]
-      <c r="A887" s="23" t="s">
+      <c r="E887" s="3"/>
+    </row>
+    <row r="888" spans="1:5">
+      <c r="A888" s="19" t="s">
+        <v>876</v>
+      </c>
+      <c r="B888" s="20"/>
+      <c r="C888" s="21"/>
+      <c r="D888" s="22"/>
+      <c r="E888" s="20"/>
+    </row>
+    <row r="889" spans="1:5">
+      <c r="A889" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B887" s="24" t="s">
+      <c r="B889" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C887" s="25" t="s">
+      <c r="C889" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D887" s="26" t="s">
+      <c r="D889" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E887" s="24" t="s">
+      <c r="E889" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="888" spans="1:5">
-      <c r="A888" s="2" t="s">
+    <row r="890" spans="1:5">
+      <c r="A890" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B888" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D888" s="9">
+      <c r="B890" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="C890" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="D890" s="9">
         <v>1183000.0</v>
       </c>
-      <c r="E888" s="3"/>
-[...2 lines deleted...]
-      <c r="A889" s="2" t="s">
+      <c r="E890" s="3"/>
+    </row>
+    <row r="891" spans="1:5">
+      <c r="A891" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B889" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D889" s="9">
+      <c r="B891" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C891" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D891" s="9">
         <v>4500000.0</v>
       </c>
-      <c r="E889" s="3"/>
-[...11 lines deleted...]
-      <c r="A891" s="23" t="s">
+      <c r="E891" s="3"/>
+    </row>
+    <row r="892" spans="1:5">
+      <c r="A892" s="19" t="s">
+        <v>879</v>
+      </c>
+      <c r="B892" s="20"/>
+      <c r="C892" s="21"/>
+      <c r="D892" s="22"/>
+      <c r="E892" s="20"/>
+    </row>
+    <row r="893" spans="1:5">
+      <c r="A893" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B891" s="24" t="s">
+      <c r="B893" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C891" s="25" t="s">
+      <c r="C893" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D891" s="26" t="s">
+      <c r="D893" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E891" s="24" t="s">
+      <c r="E893" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E893" s="3"/>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B894" s="3" t="s">
         <v>880</v>
       </c>
       <c r="C894" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D894" s="9">
+        <v>2850900.0</v>
+      </c>
+      <c r="E894" s="3"/>
+    </row>
+    <row r="895" spans="1:5">
+      <c r="A895" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B895" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C895" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D895" s="9">
+        <v>2850000.0</v>
+      </c>
+      <c r="E895" s="3"/>
+    </row>
+    <row r="896" spans="1:5">
+      <c r="A896" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B896" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="C896" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D896" s="9">
         <v>1183000.0</v>
       </c>
-      <c r="E894" s="3"/>
-[...13 lines deleted...]
-      <c r="A896" s="19" t="s">
+      <c r="E896" s="3"/>
+    </row>
+    <row r="897" spans="1:5">
+      <c r="A897" s="15" t="s">
         <v>883</v>
       </c>
-      <c r="B896" s="20"/>
-[...5 lines deleted...]
-      <c r="A897" s="23" t="s">
+      <c r="B897" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C897" s="17"/>
+      <c r="D897" s="18"/>
+      <c r="E897" s="16"/>
+    </row>
+    <row r="898" spans="1:5">
+      <c r="A898" s="19" t="s">
+        <v>885</v>
+      </c>
+      <c r="B898" s="20"/>
+      <c r="C898" s="21"/>
+      <c r="D898" s="22"/>
+      <c r="E898" s="20"/>
+    </row>
+    <row r="899" spans="1:5">
+      <c r="A899" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B897" s="24" t="s">
+      <c r="B899" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C897" s="25" t="s">
+      <c r="C899" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D897" s="26" t="s">
+      <c r="D899" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E897" s="24" t="s">
+      <c r="E899" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E899" s="3"/>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>886</v>
       </c>
       <c r="C900" s="6" t="s">
-        <v>887</v>
+        <v>11</v>
       </c>
       <c r="D900" s="9">
-        <v>400000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E900" s="3"/>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B901" s="3" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C901" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D901" s="9">
-        <v>12000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E901" s="3"/>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B902" s="3" t="s">
         <v>888</v>
       </c>
       <c r="C902" s="6" t="s">
-        <v>11</v>
+        <v>889</v>
       </c>
       <c r="D902" s="9">
-        <v>27000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E902" s="3"/>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B903" s="3" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="C903" s="6" t="s">
-        <v>890</v>
+        <v>11</v>
       </c>
       <c r="D903" s="9">
-        <v>480000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="E903" s="3"/>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B904" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C904" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D904" s="9">
+        <v>27000.0</v>
+      </c>
+      <c r="E904" s="3"/>
+    </row>
+    <row r="905" spans="1:5">
+      <c r="A905" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B905" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C905" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="D905" s="9">
+        <v>480000.0</v>
+      </c>
+      <c r="E905" s="3"/>
+    </row>
+    <row r="906" spans="1:5">
+      <c r="A906" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B904" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D904" s="9">
+      <c r="B906" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C906" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D906" s="9">
         <v>15000.0</v>
       </c>
-      <c r="E904" s="3"/>
-[...11 lines deleted...]
-      <c r="A906" s="23" t="s">
+      <c r="E906" s="3"/>
+    </row>
+    <row r="907" spans="1:5">
+      <c r="A907" s="19" t="s">
+        <v>893</v>
+      </c>
+      <c r="B907" s="20"/>
+      <c r="C907" s="21"/>
+      <c r="D907" s="22"/>
+      <c r="E907" s="20"/>
+    </row>
+    <row r="908" spans="1:5">
+      <c r="A908" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B906" s="24" t="s">
+      <c r="B908" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C906" s="25" t="s">
+      <c r="C908" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D906" s="26" t="s">
+      <c r="D908" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E906" s="24" t="s">
+      <c r="E908" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E908" s="3"/>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B909" s="3" t="s">
         <v>894</v>
       </c>
       <c r="C909" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D909" s="9">
-        <v>1287000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="E909" s="3"/>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B910" s="3" t="s">
         <v>895</v>
       </c>
       <c r="C910" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D910" s="9">
-        <v>364500.0</v>
+        <v>743600.0</v>
       </c>
       <c r="E910" s="3"/>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B911" s="3" t="s">
         <v>896</v>
       </c>
       <c r="C911" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D911" s="9">
-        <v>364000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="E911" s="3"/>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B912" s="3" t="s">
         <v>897</v>
       </c>
       <c r="C912" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D912" s="9">
-        <v>403000.0</v>
+        <v>364500.0</v>
       </c>
       <c r="E912" s="3"/>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B913" s="3" t="s">
         <v>898</v>
       </c>
       <c r="C913" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D913" s="9">
-        <v>377000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="E913" s="3"/>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B914" s="3" t="s">
         <v>899</v>
       </c>
       <c r="C914" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D914" s="9">
-        <v>767000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="E914" s="3"/>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B915" s="3" t="s">
         <v>900</v>
       </c>
       <c r="C915" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D915" s="9">
+        <v>377000.0</v>
+      </c>
+      <c r="E915" s="3"/>
+    </row>
+    <row r="916" spans="1:5">
+      <c r="A916" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B916" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="C916" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D916" s="9">
+        <v>767000.0</v>
+      </c>
+      <c r="E916" s="3"/>
+    </row>
+    <row r="917" spans="1:5">
+      <c r="A917" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B917" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="C917" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D917" s="9">
         <v>1287000.0</v>
       </c>
-      <c r="E915" s="3"/>
-[...11 lines deleted...]
-      <c r="A917" s="23" t="s">
+      <c r="E917" s="3"/>
+    </row>
+    <row r="918" spans="1:5">
+      <c r="A918" s="19" t="s">
+        <v>903</v>
+      </c>
+      <c r="B918" s="20"/>
+      <c r="C918" s="21"/>
+      <c r="D918" s="22"/>
+      <c r="E918" s="20"/>
+    </row>
+    <row r="919" spans="1:5">
+      <c r="A919" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B917" s="24" t="s">
+      <c r="B919" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C917" s="25" t="s">
+      <c r="C919" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D917" s="26" t="s">
+      <c r="D919" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E917" s="24" t="s">
+      <c r="E919" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E919" s="3"/>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B920" s="3" t="s">
         <v>904</v>
       </c>
       <c r="C920" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D920" s="9">
-        <v>440000.0</v>
+        <v>334800.0</v>
       </c>
       <c r="E920" s="3"/>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B921" s="3" t="s">
         <v>905</v>
       </c>
       <c r="C921" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D921" s="9">
-        <v>769500.0</v>
+        <v>334800.0</v>
       </c>
       <c r="E921" s="3"/>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B922" s="3" t="s">
         <v>906</v>
       </c>
       <c r="C922" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D922" s="9">
-        <v>195000.0</v>
+        <v>767000.0</v>
       </c>
       <c r="E922" s="3"/>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B923" s="3" t="s">
         <v>907</v>
       </c>
       <c r="C923" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D923" s="9">
-        <v>284000.0</v>
+        <v>769500.0</v>
       </c>
       <c r="E923" s="3"/>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B924" s="3" t="s">
         <v>908</v>
       </c>
       <c r="C924" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D924" s="9">
-        <v>253800.0</v>
+        <v>195000.0</v>
       </c>
       <c r="E924" s="3"/>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B925" s="3" t="s">
         <v>909</v>
       </c>
       <c r="C925" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D925" s="9">
-        <v>253800.0</v>
+        <v>585000.0</v>
       </c>
       <c r="E925" s="3"/>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>910</v>
       </c>
       <c r="C926" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D926" s="9">
-        <v>240300.0</v>
+        <v>253800.0</v>
       </c>
       <c r="E926" s="3"/>
     </row>
     <row r="927" spans="1:5">
-      <c r="A927" s="2">
-        <v>10</v>
+      <c r="A927" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>911</v>
       </c>
       <c r="C927" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D927" s="9">
-        <v>299000.0</v>
+        <v>253800.0</v>
       </c>
       <c r="E927" s="3"/>
     </row>
     <row r="928" spans="1:5">
-      <c r="A928" s="19" t="s">
+      <c r="A928" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B928" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="B928" s="20"/>
-[...2 lines deleted...]
-      <c r="E928" s="20"/>
+      <c r="C928" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D928" s="9">
+        <v>240300.0</v>
+      </c>
+      <c r="E928" s="3"/>
     </row>
     <row r="929" spans="1:5">
-      <c r="A929" s="23" t="s">
+      <c r="A929" s="2">
+        <v>10</v>
+      </c>
+      <c r="B929" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="C929" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D929" s="9">
+        <v>630500.0</v>
+      </c>
+      <c r="E929" s="3"/>
+    </row>
+    <row r="930" spans="1:5">
+      <c r="A930" s="19" t="s">
+        <v>914</v>
+      </c>
+      <c r="B930" s="20"/>
+      <c r="C930" s="21"/>
+      <c r="D930" s="22"/>
+      <c r="E930" s="20"/>
+    </row>
+    <row r="931" spans="1:5">
+      <c r="A931" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B929" s="24" t="s">
+      <c r="B931" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C929" s="25" t="s">
+      <c r="C931" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D929" s="26" t="s">
+      <c r="D931" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E929" s="24" t="s">
+      <c r="E931" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="E931" s="3"/>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B932" s="3" t="s">
         <v>915</v>
       </c>
       <c r="C932" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D932" s="9">
-        <v>133000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="E932" s="3"/>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B933" s="3" t="s">
         <v>916</v>
       </c>
       <c r="C933" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D933" s="9">
-        <v>78000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="E933" s="3"/>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B934" s="3" t="s">
         <v>917</v>
       </c>
       <c r="C934" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D934" s="9">
-        <v>138000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="E934" s="3"/>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>918</v>
       </c>
       <c r="C935" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D935" s="9">
-        <v>166000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="E935" s="3"/>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" s="2" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B936" s="3" t="s">
         <v>919</v>
       </c>
       <c r="C936" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D936" s="9">
-        <v>116000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="E936" s="3"/>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" s="2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B937" s="3" t="s">
         <v>920</v>
       </c>
       <c r="C937" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D937" s="9">
-        <v>10000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="E937" s="3"/>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B938" s="3" t="s">
         <v>921</v>
       </c>
       <c r="C938" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D938" s="9">
+        <v>116000.0</v>
+      </c>
+      <c r="E938" s="3"/>
+    </row>
+    <row r="939" spans="1:5">
+      <c r="A939" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B939" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="C939" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D939" s="9">
+        <v>10000.0</v>
+      </c>
+      <c r="E939" s="3"/>
+    </row>
+    <row r="940" spans="1:5">
+      <c r="A940" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B940" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="C940" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D940" s="9">
         <v>60000.0</v>
       </c>
-      <c r="E938" s="3"/>
-[...6 lines deleted...]
-      <c r="E939" s="3"/>
+      <c r="E940" s="3"/>
+    </row>
+    <row r="941" spans="1:5">
+      <c r="A941" s="2"/>
+      <c r="B941" s="3"/>
+      <c r="C941" s="6"/>
+      <c r="D941" s="9"/>
+      <c r="E941" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B99:E99"/>
     <mergeCell ref="B124:E124"/>
     <mergeCell ref="B203:E203"/>
     <mergeCell ref="B249:E249"/>
-    <mergeCell ref="B283:E283"/>
-[...4 lines deleted...]
-    <mergeCell ref="B569:E569"/>
+    <mergeCell ref="B284:E284"/>
+    <mergeCell ref="B364:E364"/>
+    <mergeCell ref="B413:E413"/>
+    <mergeCell ref="B462:E462"/>
+    <mergeCell ref="B549:E549"/>
+    <mergeCell ref="B572:E572"/>
     <mergeCell ref="B701:E701"/>
     <mergeCell ref="B802:E802"/>
-    <mergeCell ref="B837:E837"/>
-[...1 lines deleted...]
-    <mergeCell ref="B895:E895"/>
+    <mergeCell ref="B839:E839"/>
+    <mergeCell ref="B884:E884"/>
+    <mergeCell ref="B897:E897"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A56:E56"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A80:E80"/>
     <mergeCell ref="A89:E89"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="A100:E100"/>
     <mergeCell ref="A113:E113"/>
     <mergeCell ref="A119:E119"/>
     <mergeCell ref="A125:E125"/>
     <mergeCell ref="A156:E156"/>
     <mergeCell ref="A171:E171"/>
     <mergeCell ref="A179:E179"/>
     <mergeCell ref="A204:E204"/>
     <mergeCell ref="A214:E214"/>
     <mergeCell ref="A228:E228"/>
     <mergeCell ref="A234:E234"/>
     <mergeCell ref="A237:E237"/>
     <mergeCell ref="A250:E250"/>
     <mergeCell ref="A254:E254"/>
-    <mergeCell ref="A274:E274"/>
-[...11 lines deleted...]
-    <mergeCell ref="A449:E449"/>
+    <mergeCell ref="A275:E275"/>
+    <mergeCell ref="A285:E285"/>
+    <mergeCell ref="A292:E292"/>
+    <mergeCell ref="A314:E314"/>
+    <mergeCell ref="A365:E365"/>
+    <mergeCell ref="A367:E367"/>
+    <mergeCell ref="A375:E375"/>
+    <mergeCell ref="A402:E402"/>
+    <mergeCell ref="A414:E414"/>
+    <mergeCell ref="A425:E425"/>
+    <mergeCell ref="A428:E428"/>
+    <mergeCell ref="A431:E431"/>
     <mergeCell ref="A453:E453"/>
-    <mergeCell ref="A459:E459"/>
-[...9 lines deleted...]
-    <mergeCell ref="A662:E662"/>
+    <mergeCell ref="A457:E457"/>
+    <mergeCell ref="A463:E463"/>
+    <mergeCell ref="A474:E474"/>
+    <mergeCell ref="A486:E486"/>
+    <mergeCell ref="A503:E503"/>
+    <mergeCell ref="A550:E550"/>
+    <mergeCell ref="A562:E562"/>
+    <mergeCell ref="A568:E568"/>
+    <mergeCell ref="A573:E573"/>
+    <mergeCell ref="A590:E590"/>
+    <mergeCell ref="A640:E640"/>
+    <mergeCell ref="A664:E664"/>
     <mergeCell ref="A683:E683"/>
     <mergeCell ref="A702:E702"/>
     <mergeCell ref="A706:E706"/>
     <mergeCell ref="A713:E713"/>
     <mergeCell ref="A762:E762"/>
     <mergeCell ref="A782:E782"/>
     <mergeCell ref="A795:E795"/>
     <mergeCell ref="A803:E803"/>
     <mergeCell ref="A807:E807"/>
     <mergeCell ref="A815:E815"/>
-    <mergeCell ref="A820:E820"/>
-[...11 lines deleted...]
-    <mergeCell ref="A928:E928"/>
+    <mergeCell ref="A822:E822"/>
+    <mergeCell ref="A825:E825"/>
+    <mergeCell ref="A833:E833"/>
+    <mergeCell ref="A836:E836"/>
+    <mergeCell ref="A840:E840"/>
+    <mergeCell ref="A860:E860"/>
+    <mergeCell ref="A885:E885"/>
+    <mergeCell ref="A888:E888"/>
+    <mergeCell ref="A892:E892"/>
+    <mergeCell ref="A898:E898"/>
+    <mergeCell ref="A907:E907"/>
+    <mergeCell ref="A918:E918"/>
+    <mergeCell ref="A930:E930"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>