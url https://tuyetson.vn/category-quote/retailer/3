--- v3 (2026-08-20)
+++ v4 (2026-10-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>BẢNG GIÁ LẺ HỘP MỰC MÁY IN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Hộp Mực Thương Hiệu Taru</t>
   </si>
   <si>
     <t>Hộp Mực Taru Economy</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -373,50 +373,53 @@
   <si>
     <t>Hộp mực HP 83A TECH - Canon 337 MF221D</t>
   </si>
   <si>
     <t>hộp mực HP CE410A/411A/412A/413A (HP 400/300)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đen-CF360A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Xanh-CF361A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Vàng-CF362A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đỏ-CF363A ) </t>
   </si>
   <si>
     <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP Hộp TECH</t>
   </si>
   <si>
     <t>Hộp mực in HP 05A 80A 319 CE505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
   </si>
   <si>
+    <t xml:space="preserve">Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw RPT 1.5k - Toner cartridge HP ( 1500 trang ) </t>
+  </si>
+  <si>
     <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw TECH 1.5k - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 168A W1680A - HP Laser 105a 105w 115a 115nw 116w 117w 118wn - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 49A 53A CRG-308 Q5949A Q7553A TECH 3k - Toner cartridge HP 1160 1320 1320d 1320n 1320tn 1320nw P2014 P2015 P2015d P2015n P2015dn P2015x 3390 3392 Canon 3300</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực in HP 76A CF276A M404DN M428FDW Canon CRG-057 CRG057 Satera LBP221 TECH ( 3.100 Trang ) </t>
   </si>
   <si>
     <t>Hộp mực in HP 89A CF289A Enterprise M507DN M507dng M507n M507x MFP M528c M528dn M528f M528z TECH 5K có chip - Toner cartridge HP</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Xanh - W2091A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đỏ - W2093A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Vàng - W2092A ) </t>
@@ -613,51 +616,51 @@
   <si>
     <t xml:space="preserve">Mực ống Ricoh MP301SP/301SPF ( Ricoh Aficio MP301SP MP301SPF MP301 MP 301SPF 301 - 8000 trang ) </t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Samsung</t>
   </si>
   <si>
     <t>Hộp mực máy in samsung 2850</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1610/2240/4521F</t>
   </si>
   <si>
     <t>Hộp mực Samsung 2825/116</t>
   </si>
   <si>
     <t>Hộp mực Samsung D101S 2161 3401 Tech</t>
   </si>
   <si>
     <t>Hộp mực Samsung D109S (4300)</t>
   </si>
   <si>
-    <t>Hộp mực Samsung M2020/2070/D111</t>
+    <t>Hộp mực Samsung ML 2020 2070 MLT-D111 1K</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Xeror</t>
   </si>
   <si>
     <t>Hộp mực Xerox 3140/3155</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Brother</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( C - 1400 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( Y - 1400 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( M - 1400 trang ) </t>
   </si>
@@ -703,51 +706,51 @@
   <si>
     <t>Hộp Mực canon 337 Chính hãng</t>
   </si>
   <si>
     <t>Hộp mực Canon 35BK</t>
   </si>
   <si>
     <t>Hộp mực Canon 36C</t>
   </si>
   <si>
     <t>Hộp mực Canon 740</t>
   </si>
   <si>
     <t>Hộp mực Canon 741</t>
   </si>
   <si>
     <t>Hộp mực Canon CL-57/ E400/ E410/ E460/ E470/ E480</t>
   </si>
   <si>
     <t>Hộp mực Canon PG-47/ E400/ E410/ E460/ E470/ E480</t>
   </si>
   <si>
     <t>Hộp mực in phun MÀU Canon CL-746S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
   </si>
   <si>
-    <t>Hộp mực in phun MÀU Canon PG-745S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
+    <t>Hộp mực in phun ĐEN Canon PG-745S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
   </si>
   <si>
     <t>Mực Canon CL - 811/MX328</t>
   </si>
   <si>
     <t>Mực Canon CL 831</t>
   </si>
   <si>
     <t>Mực Canon PG - 810/MX 328 (B)</t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( C ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Đầu phun Canon BH-7 (CA91) ( ĐẦU ĐEN - Canon G1000/ G2000/ G2002/ G2010/ G2012/ G3000/ G3010/ G3012/ G4000/ G4010 - Không bảo hành ) </t>
   </si>
@@ -764,50 +767,53 @@
     <t>Hộp mực Fujixerox DCIV2263 Đen</t>
   </si>
   <si>
     <t>Hộp mực Fujixerox DCIV2263 Đỏ</t>
   </si>
   <si>
     <t>Hộp mực thải Fujixerox DCIV2263</t>
   </si>
   <si>
     <t>Hộp mực Xerox IV2060/3060 TQ</t>
   </si>
   <si>
     <t>Hộp mực XEROX IV4070</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Hp</t>
   </si>
   <si>
     <t>Hộp mực 17A Chính Hãng</t>
   </si>
   <si>
     <t>Hộp mực 80A Chính hãng</t>
   </si>
   <si>
     <t>Hộp mực 85A chính hãng</t>
+  </si>
+  <si>
+    <t>Hộp mực in laser trắng đen HP 103A W1103A Chính hãng - HP Neverstop Laser 1000A 1000w MFP 1200a MFP 1200w</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun HP 61 BK ( Cũ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun HP 61 BK ( Mới ) </t>
   </si>
   <si>
     <t>Hộp mực in phun HP 62</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun HP 680 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun HP 680 ( Màu ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun HP 711B/ CZ129A/ WX00A Chính hãng ( Đen ) </t>
   </si>
   <si>
     <t>Hộp Mực máy in HP 26A Chính Hãng</t>
   </si>
 </sst>
 </file>
 
@@ -1303,54 +1309,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E251"/>
+  <dimension ref="A1:E253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A240" sqref="A240:E240"/>
+      <selection activeCell="A241" sqref="A241:E241"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -2195,51 +2201,51 @@
       <c r="A60" s="2">
         <v>13</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="9">
         <v>95200.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
         <v>14</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="9">
-        <v>120000.0</v>
+        <v>112500.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2">
         <v>15</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="9">
         <v>272000.0</v>
       </c>
       <c r="E62" s="3"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2">
         <v>16</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>76</v>
       </c>
@@ -2476,51 +2482,51 @@
       <c r="A79" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="9">
         <v>386800.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="9">
-        <v>184000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2">
         <v>10</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D81" s="9">
         <v>1120000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2">
         <v>11</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>94</v>
       </c>
@@ -2581,51 +2587,51 @@
       <c r="A86" s="2">
         <v>15</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="9">
         <v>144000.0</v>
       </c>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2">
         <v>16</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="9">
-        <v>128000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2">
         <v>17</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="9">
         <v>400000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2">
         <v>18</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>101</v>
       </c>
@@ -2761,51 +2767,51 @@
       <c r="A98" s="2">
         <v>27</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="9">
         <v>217000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
         <v>28</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="9">
-        <v>128000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
         <v>29</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="9">
         <v>608000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
         <v>30</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>113</v>
       </c>
@@ -2896,111 +2902,111 @@
       <c r="A107" s="2">
         <v>36</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D107" s="9">
         <v>172500.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2">
         <v>37</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="9">
-        <v>450000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2">
         <v>38</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="9">
-        <v>201000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
         <v>39</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="9">
-        <v>210000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
         <v>40</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="9">
-        <v>968000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2">
         <v>41</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="9">
-        <v>202500.0</v>
+        <v>968000.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
         <v>42</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="9">
         <v>202500.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
         <v>43</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>126</v>
       </c>
@@ -3016,51 +3022,51 @@
       <c r="A115" s="2">
         <v>44</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="9">
         <v>202500.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
         <v>45</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="9">
-        <v>448000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
         <v>46</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D117" s="9">
         <v>448000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
         <v>47</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>130</v>
       </c>
@@ -3076,216 +3082,216 @@
       <c r="A119" s="2">
         <v>48</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D119" s="9">
         <v>448000.0</v>
       </c>
       <c r="E119" s="3"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
         <v>49</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="9">
-        <v>264000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2">
         <v>50</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="9">
-        <v>80000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2">
         <v>51</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="9">
-        <v>240000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2">
         <v>52</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="9">
-        <v>531200.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2">
         <v>53</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D124" s="9">
-        <v>361600.0</v>
+        <v>531200.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2">
         <v>54</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D125" s="9">
-        <v>400000.0</v>
+        <v>361600.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2">
         <v>55</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D126" s="9">
         <v>400000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2">
         <v>56</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="9">
         <v>400000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2">
         <v>57</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D128" s="9">
-        <v>182000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2">
         <v>58</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="9">
-        <v>96600.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2">
         <v>59</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="9">
-        <v>240000.0</v>
+        <v>96600.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
         <v>60</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="9">
-        <v>400000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
         <v>61</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="9">
         <v>400000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
         <v>62</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>145</v>
       </c>
@@ -3301,126 +3307,126 @@
       <c r="A134" s="2">
         <v>63</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D134" s="9">
         <v>400000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
         <v>64</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="9">
-        <v>560000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
         <v>65</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="9">
-        <v>232000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
         <v>66</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="9">
-        <v>256000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
         <v>67</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="9">
-        <v>224400.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
         <v>68</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="9">
-        <v>560000.0</v>
+        <v>224400.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
         <v>69</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="9">
-        <v>160000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
         <v>70</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="9">
         <v>160000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
         <v>71</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>154</v>
       </c>
@@ -3436,51 +3442,51 @@
       <c r="A143" s="2">
         <v>72</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="9">
         <v>160000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
         <v>73</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="9">
-        <v>272000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
         <v>74</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="9">
         <v>272000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
         <v>75</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>158</v>
       </c>
@@ -3496,81 +3502,81 @@
       <c r="A147" s="2">
         <v>76</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="9">
         <v>272000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
         <v>77</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="9">
-        <v>360000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
         <v>78</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="9">
-        <v>604800.0</v>
+        <v>360000.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
         <v>79</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="9">
-        <v>392000.0</v>
+        <v>604800.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
         <v>80</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="9">
         <v>392000.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
         <v>81</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>164</v>
       </c>
@@ -3586,1481 +3592,1511 @@
       <c r="A153" s="2">
         <v>82</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="9">
         <v>392000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
         <v>83</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="9">
-        <v>247500.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
         <v>84</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>168</v>
+        <v>14</v>
       </c>
       <c r="D155" s="9">
-        <v>491700.0</v>
+        <v>247500.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
         <v>85</v>
       </c>
       <c r="B156" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C156" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="C156" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="9">
-        <v>208000.0</v>
+        <v>491700.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
         <v>86</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D157" s="9">
-        <v>640000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
         <v>87</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D158" s="9">
+        <v>640000.0</v>
+      </c>
+      <c r="E158" s="3"/>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="2">
+        <v>88</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="D159" s="9">
         <v>427800.0</v>
       </c>
-      <c r="E158" s="3"/>
-[...8 lines deleted...]
-      <c r="E159" s="20"/>
+      <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
-      <c r="A160" s="23" t="s">
+      <c r="A160" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B160" s="20"/>
+      <c r="C160" s="21"/>
+      <c r="D160" s="22"/>
+      <c r="E160" s="20"/>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B160" s="24" t="s">
+      <c r="B161" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C160" s="25" t="s">
+      <c r="C161" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D160" s="26" t="s">
+      <c r="D161" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E160" s="24" t="s">
+      <c r="E161" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D162" s="9">
+        <v>1440000.0</v>
+      </c>
+      <c r="E162" s="3"/>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D163" s="9">
         <v>1390400.0</v>
       </c>
-      <c r="E162" s="3"/>
-[...8 lines deleted...]
-      <c r="E163" s="20"/>
+      <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="23" t="s">
+      <c r="A164" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B164" s="20"/>
+      <c r="C164" s="21"/>
+      <c r="D164" s="22"/>
+      <c r="E164" s="20"/>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B164" s="24" t="s">
+      <c r="B165" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C164" s="25" t="s">
+      <c r="C165" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D164" s="26" t="s">
+      <c r="D165" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E164" s="24" t="s">
+      <c r="E165" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D166" s="9">
-        <v>232000.0</v>
+        <v>227200.0</v>
       </c>
       <c r="E166" s="3"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D167" s="9">
-        <v>192000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="9">
+        <v>192000.0</v>
+      </c>
+      <c r="E168" s="3"/>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D169" s="9">
         <v>176000.0</v>
       </c>
-      <c r="E168" s="3"/>
-[...8 lines deleted...]
-      <c r="E169" s="20"/>
+      <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
-      <c r="A170" s="23" t="s">
+      <c r="A170" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B170" s="20"/>
+      <c r="C170" s="21"/>
+      <c r="D170" s="22"/>
+      <c r="E170" s="20"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B170" s="24" t="s">
+      <c r="B171" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C170" s="25" t="s">
+      <c r="C171" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D170" s="26" t="s">
+      <c r="D171" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E170" s="24" t="s">
+      <c r="E171" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="D172" s="9">
-        <v>700000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D173" s="9">
-        <v>672000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D174" s="9">
-        <v>640000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D175" s="9">
-        <v>448000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D176" s="9">
-        <v>392000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="D177" s="9">
-        <v>326300.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B178" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C178" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="C178" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="9">
-        <v>208000.0</v>
+        <v>326300.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D179" s="9">
-        <v>864000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
-      <c r="A180" s="2">
-        <v>10</v>
+      <c r="A180" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="D180" s="9">
+        <v>864000.0</v>
+      </c>
+      <c r="E180" s="3"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="2">
+        <v>10</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D181" s="9">
         <v>254800.0</v>
       </c>
-      <c r="E180" s="3"/>
-[...8 lines deleted...]
-      <c r="E181" s="20"/>
+      <c r="E181" s="3"/>
     </row>
     <row r="182" spans="1:5">
-      <c r="A182" s="23" t="s">
+      <c r="A182" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="B182" s="20"/>
+      <c r="C182" s="21"/>
+      <c r="D182" s="22"/>
+      <c r="E182" s="20"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B182" s="24" t="s">
+      <c r="B183" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C182" s="25" t="s">
+      <c r="C183" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D182" s="26" t="s">
+      <c r="D183" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E182" s="24" t="s">
+      <c r="E183" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="9">
-        <v>432000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D185" s="9">
-        <v>400000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D186" s="9">
-        <v>440000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D187" s="9">
-        <v>251200.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D188" s="9">
-        <v>661400.0</v>
+        <v>251200.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D189" s="9">
-        <v>242200.0</v>
+        <v>661400.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
-      <c r="A190" s="19" t="s">
+      <c r="A190" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="B190" s="20"/>
-[...2 lines deleted...]
-      <c r="E190" s="20"/>
+      <c r="C190" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D190" s="9">
+        <v>240000.0</v>
+      </c>
+      <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
-      <c r="A191" s="23" t="s">
+      <c r="A191" s="19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B191" s="20"/>
+      <c r="C191" s="21"/>
+      <c r="D191" s="22"/>
+      <c r="E191" s="20"/>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B191" s="24" t="s">
+      <c r="B192" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C191" s="25" t="s">
+      <c r="C192" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D191" s="26" t="s">
+      <c r="D192" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E191" s="24" t="s">
+      <c r="E192" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
-      <c r="A192" s="2" t="s">
+    <row r="193" spans="1:5">
+      <c r="A193" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B192" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D192" s="9">
+      <c r="B193" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D193" s="9">
         <v>350000.0</v>
       </c>
-      <c r="E192" s="3"/>
-[...5 lines deleted...]
-      <c r="B193" s="16" t="s">
+      <c r="E193" s="3"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="C193" s="17"/>
-[...4 lines deleted...]
-      <c r="A194" s="19" t="s">
+      <c r="B194" s="16" t="s">
         <v>204</v>
       </c>
-      <c r="B194" s="20"/>
-[...2 lines deleted...]
-      <c r="E194" s="20"/>
+      <c r="C194" s="17"/>
+      <c r="D194" s="18"/>
+      <c r="E194" s="16"/>
     </row>
     <row r="195" spans="1:5">
-      <c r="A195" s="23" t="s">
+      <c r="A195" s="19" t="s">
+        <v>205</v>
+      </c>
+      <c r="B195" s="20"/>
+      <c r="C195" s="21"/>
+      <c r="D195" s="22"/>
+      <c r="E195" s="20"/>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B195" s="24" t="s">
+      <c r="B196" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C195" s="25" t="s">
+      <c r="C196" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D195" s="26" t="s">
+      <c r="D196" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E195" s="24" t="s">
+      <c r="E196" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D197" s="9">
         <v>1633500.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D198" s="9">
         <v>1633500.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D199" s="9">
         <v>1633500.0</v>
       </c>
       <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D200" s="9">
-        <v>249800.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D201" s="9">
-        <v>650000.0</v>
+        <v>249800.0</v>
       </c>
       <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D202" s="9">
-        <v>243000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D203" s="9">
         <v>243000.0</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D204" s="9">
         <v>243000.0</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
-      <c r="A205" s="2">
-        <v>10</v>
+      <c r="A205" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D205" s="9">
-        <v>222800.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>215</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D206" s="9">
-        <v>351000.0</v>
+        <v>222800.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C207" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D207" s="9">
-        <v>533300.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D208" s="9">
-        <v>351000.0</v>
+        <v>533300.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D209" s="9">
         <v>351000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
-      <c r="A210" s="19" t="s">
+      <c r="A210" s="2">
+        <v>14</v>
+      </c>
+      <c r="B210" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="B210" s="20"/>
-[...2 lines deleted...]
-      <c r="E210" s="20"/>
+      <c r="C210" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D210" s="9">
+        <v>351000.0</v>
+      </c>
+      <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
-      <c r="A211" s="23" t="s">
+      <c r="A211" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="B211" s="20"/>
+      <c r="C211" s="21"/>
+      <c r="D211" s="22"/>
+      <c r="E211" s="20"/>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B211" s="24" t="s">
+      <c r="B212" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C211" s="25" t="s">
+      <c r="C212" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D211" s="26" t="s">
+      <c r="D212" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E211" s="24" t="s">
+      <c r="E212" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D213" s="9">
-        <v>1890000.0</v>
+        <v>3695000.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D214" s="9">
-        <v>344300.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D215" s="9">
-        <v>519800.0</v>
+        <v>344300.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D216" s="9">
-        <v>465800.0</v>
+        <v>519800.0</v>
       </c>
       <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D217" s="9">
-        <v>654800.0</v>
+        <v>465800.0</v>
       </c>
       <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D218" s="9">
-        <v>534600.0</v>
+        <v>654800.0</v>
       </c>
       <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D219" s="9">
-        <v>311900.0</v>
+        <v>534600.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D220" s="9">
-        <v>459000.0</v>
+        <v>311900.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
-      <c r="A221" s="2">
-        <v>10</v>
+      <c r="A221" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D221" s="9">
-        <v>324000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D222" s="9">
-        <v>837000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D223" s="9">
-        <v>580500.0</v>
+        <v>837000.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D224" s="9">
-        <v>668300.0</v>
+        <v>580500.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D225" s="9">
-        <v>2268000.0</v>
+        <v>668300.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D226" s="9">
         <v>2268000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D227" s="9">
         <v>2268000.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D228" s="9">
         <v>2268000.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D229" s="9">
+        <v>2268000.0</v>
+      </c>
+      <c r="E229" s="3"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="2">
+        <v>18</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D230" s="9">
         <v>560000.0</v>
       </c>
-      <c r="E229" s="3"/>
-[...8 lines deleted...]
-      <c r="E230" s="20"/>
+      <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
-      <c r="A231" s="23" t="s">
+      <c r="A231" s="19" t="s">
+        <v>239</v>
+      </c>
+      <c r="B231" s="20"/>
+      <c r="C231" s="21"/>
+      <c r="D231" s="22"/>
+      <c r="E231" s="20"/>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B231" s="24" t="s">
+      <c r="B232" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C231" s="25" t="s">
+      <c r="C232" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D231" s="26" t="s">
+      <c r="D232" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E231" s="24" t="s">
+      <c r="E232" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E232" s="3"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D233" s="9">
         <v>4725000.0</v>
       </c>
       <c r="E233" s="3"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D234" s="9">
-        <v>1957500.0</v>
+        <v>4725000.0</v>
       </c>
       <c r="E234" s="3"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D235" s="9">
-        <v>4725000.0</v>
+        <v>1957500.0</v>
       </c>
       <c r="E235" s="3"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D236" s="9">
-        <v>1282500.0</v>
+        <v>4725000.0</v>
       </c>
       <c r="E236" s="3"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D237" s="9">
-        <v>459000.0</v>
+        <v>1282500.0</v>
       </c>
       <c r="E237" s="3"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D238" s="9">
+        <v>459000.0</v>
+      </c>
+      <c r="E238" s="3"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D239" s="9">
         <v>1282500.0</v>
       </c>
-      <c r="E238" s="3"/>
-[...8 lines deleted...]
-      <c r="E239" s="20"/>
+      <c r="E239" s="3"/>
     </row>
     <row r="240" spans="1:5">
-      <c r="A240" s="23" t="s">
+      <c r="A240" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="B240" s="20"/>
+      <c r="C240" s="21"/>
+      <c r="D240" s="22"/>
+      <c r="E240" s="20"/>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B240" s="24" t="s">
+      <c r="B241" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C240" s="25" t="s">
+      <c r="C241" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D240" s="26" t="s">
+      <c r="D241" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E240" s="24" t="s">
+      <c r="E241" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D242" s="9">
-        <v>2889000.0</v>
+        <v>1836000.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D243" s="9">
-        <v>1944000.0</v>
+        <v>2889000.0</v>
       </c>
       <c r="E243" s="3"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D244" s="9">
-        <v>13500.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D245" s="9">
-        <v>475200.0</v>
+        <v>337500.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D246" s="9">
-        <v>594000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D247" s="9">
-        <v>324000.0</v>
+        <v>475200.0</v>
       </c>
       <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D248" s="9">
-        <v>324000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E248" s="3"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D249" s="9">
-        <v>918000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E249" s="3"/>
     </row>
     <row r="250" spans="1:5">
-      <c r="A250" s="2">
-        <v>10</v>
+      <c r="A250" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D250" s="9">
+        <v>324000.0</v>
+      </c>
+      <c r="E250" s="3"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="2">
+        <v>10</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D251" s="9">
+        <v>918000.0</v>
+      </c>
+      <c r="E251" s="3"/>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="2">
+        <v>11</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C252" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D252" s="9">
         <v>3307500.0</v>
       </c>
-      <c r="E250" s="3"/>
-[...6 lines deleted...]
-      <c r="E251" s="3"/>
+      <c r="E252" s="3"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="2"/>
+      <c r="B253" s="3"/>
+      <c r="C253" s="6"/>
+      <c r="D253" s="9"/>
+      <c r="E253" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B45:E45"/>
-    <mergeCell ref="B193:E193"/>
+    <mergeCell ref="B194:E194"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A70:E70"/>
-    <mergeCell ref="A159:E159"/>
-[...7 lines deleted...]
-    <mergeCell ref="A239:E239"/>
+    <mergeCell ref="A160:E160"/>
+    <mergeCell ref="A164:E164"/>
+    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A182:E182"/>
+    <mergeCell ref="A191:E191"/>
+    <mergeCell ref="A195:E195"/>
+    <mergeCell ref="A211:E211"/>
+    <mergeCell ref="A231:E231"/>
+    <mergeCell ref="A240:E240"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>