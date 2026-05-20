--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>BẢNG GIÁ LẺ HỘP MỰC MÁY IN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Hộp Mực Thương Hiệu Taru</t>
   </si>
   <si>
     <t>Hộp Mực Taru Economy</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -82,585 +82,588 @@
   <si>
     <t>Hộp</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP ) </t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Hộp mực 16A Economy TARU</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Hộp mực 17A/ CRG047 Economy TARU</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
-    <t>Hộp mực 26A/ 052 Economy TARU</t>
+    <t>Hộp mực 48A Economy TARU</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
-    <t>Hộp mực 48A Economy TARU</t>
+    <t>Hộp mực 49A Economy TARU</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
-    <t>Hộp mực 49A Economy TARU</t>
+    <t>Hộp mực 53A Economy TARU</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
-    <t>Hộp mực 53A Economy TARU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 59A Economy có chip</t>
   </si>
   <si>
     <t>Hộp mực 76A/ 057 Economy TARU (ko chip)</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 83A/ 337 Economy TARU (Malai)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP ) </t>
   </si>
   <si>
     <t>Hộp mực 92A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Brother 1010 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Brother 2130 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Economy TARU (Nhật)</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen Samsung MLT-D115L M2620/2820 /M2670 /2870</t>
   </si>
   <si>
+    <t>Hộp mực máy in 26A/ 052 Economy TARU</t>
+  </si>
+  <si>
     <t>Hộp mực Máy In Laser Brother 2240 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Economy</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Economy TARU</t>
   </si>
   <si>
     <t>Hộp Mực Samsung D109S Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Samsung M2020/2070/D111 Economy</t>
   </si>
   <si>
     <t>Hộp mực W1410A 141A HP M110W M139 M140W Economy TARU</t>
   </si>
   <si>
     <t>Hộp Mực Taru Quality</t>
   </si>
   <si>
     <t>Hộp mực 05A/ 80A/ 319 Quality TARU</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 Quality TARU - MỰC NHẬT ( nạp mực lại được, ít thải nét chữ mảnh đậm lượng mực nhiều hơn 140gr in được các loại giấy đặt biệt như VP decal lụa ... ) </t>
   </si>
   <si>
     <t>Hộp mực 17A/ CRG047 Quality TARU</t>
   </si>
   <si>
-    <t>Hộp mực 26A/ 052 Quality TARU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 49A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 53A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 83A/ 337 Quality TARU (Nhật)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 Quality TARU - MỰC NHẬT ( nạp mực lại được, ít thải nét chữ mảnh đậm lượng mực nhiều hơn 140gr in được các loại giấy đặt biệt như VP decal lụa ... ) </t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Quality TARU</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen HP 136A W1360A W1360X MFP M211d M211dw M236dw M236sdw Quality TARU ( nạp mực lại được, mực nhật ít thải, nét chữ mảnh đậm, lượng mực nhiều &gt; 140gr ) </t>
   </si>
   <si>
+    <t>Hộp mực máy in laser 26A/ 052 Quality TARU</t>
+  </si>
+  <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Quality</t>
   </si>
   <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Tq</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Brother</t>
   </si>
   <si>
     <t>Hộp mực Brother 2480</t>
   </si>
   <si>
     <t>Hộp mực Brother TN 3480</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( ĐEN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( XANH ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( VÀNG ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-B022 TN-B027 B2000 B7535 B7640 TECH ( Brother HL-B2000, B2050, B2100, B2082, MFC-B7700, B7720, B7500, B7530, B7715, DCP-B7640, B7810, B7620, B2180, B7535 ) </t>
   </si>
   <si>
     <t>Hộp mực Brother TN2130/ HL-2140/ MFC-7340 (TQ)</t>
   </si>
   <si>
-    <t>Hộp mực in Brother TN-1010 HL1111 DCP1511 MFC1811 TECH 1.5k - Toner cartridge Brother</t>
+    <t xml:space="preserve">Hộp mực in Brother TN-1010 HL-1111 DCP-1511 MFC-1811 TECH 1.5k - Toner cartridge Brother ( Brother HL-1201 1211 DCP-1601 1616 MFC-1901 1916 ) </t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701/ XR225/ 265 hộp trắng (TQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Brother TN-3608XL 6K HL-L6415DW MFC-L5710DN HL-5210DN TECH - Toner cartridge Brother ( MFC-L5710DN DCP-L5510DN MFC-L6915DW HL-L6415DW HL-L5210DW MFC-L5915DW HL-L6210DW HL-L5210DN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( C ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen Brother TN-3448, TN-3428, TN-3478, TN-3498, L5100, L6200 Estar ( Brother HL-L5100, L5200, L6200, L6250, L6300, L6400, DCP-L5500, L5600, L5650, MFC-L5700, L5800, L5850, L5900, L6700, L6750, L6800 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen Brother TN-3448, TN-3428, TN-3478, TN-3498, L5100, L6200 TECH ( Brother HL-L5100, L5200, L6200, L6250, L6300, L6400, DCP-L5500, L5600, L5650, MFC-L5700, L5800, L5850, L5900, L6700, L6750, L6800 ) </t>
   </si>
   <si>
     <t>Hộp mực laser Brother 2240/2280 Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Hp - Canon</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP ) </t>
   </si>
   <si>
     <t>Hộp mực 15A Hộp trắng</t>
   </si>
   <si>
     <t>Hộp mực 16A, HP 5200, Canon 3500, 3900, 3920, 3950, 3980, 3970 Hộp Trắng</t>
   </si>
   <si>
-    <t>Hộp mực 17A/ CRG047 Hộp Trắng</t>
+    <t>Hộp mực 17A CF217A CRG047 TECH - HP M102 M104 M129 M130 M132 1.6K</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF540A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF541A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF542A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF543A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 26A CF226A CRG052 TECH ( HP M402 MFP426 Canon LBP214DW 215DW 212DW MF426DW 424DW 429DW 421DW 428X ) </t>
   </si>
   <si>
     <t>Hộp mực 29X HP5000/5100</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 30A, CF230A, CRG051 Hộp Trắng ( HP M227fdw/ M227sdn/ M227fdn/ M203dn/ M203dw/ M203d/ Canon LBP 161dn/ LBP 162dw/ MF266dn/ MF261d/ MF264dw/ MF269dw ) </t>
   </si>
   <si>
     <t>Hộp mực 48A CF248A TECH 1K - HP M15W M15A M28W M28A</t>
   </si>
   <si>
-    <t>Hộp Mực 49A/ 53A Prospect</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 56A CF256A HP Pro MFP M436NDA M436N có chip</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 76A Hộp trắng ( CÓ CHIP ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 76A, 057, 59A Hộp trắng ( Không Chip ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 78A CE278A CRG328 CRG326 TECH ( HP P1560 P1566 P1600 P1606 M1536 MF4410 MF4430 MF4570 MF4580 MF4780 LBP6230 LBP6200 MF4820 ) </t>
   </si>
   <si>
     <t>Hộp mực 79A Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực 83A/ 337 Hộp trắng</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 87A CF287A CRG041 ( HP M501n M501dn M506x M506dn M527c M527dn M527f Canon LBP312x LBP312dn MF522x MF525x ) </t>
   </si>
   <si>
-    <t>Hộp mực 89A, HP CF289A, M507, M528 có chip - TECH</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 92A có hộp</t>
   </si>
   <si>
     <t>Hộp mực Canon 8780/8750/333</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực CB543A Hộp trắng ( Canon 5050 ) </t>
   </si>
   <si>
     <t>Hộp mực CRG071 TECH không chip - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn</t>
   </si>
   <si>
     <t>Hộp mực EP 26/ Canon 3200/ 3200i/ 5630/ 5650</t>
   </si>
   <si>
-    <t>Hộp mực HP 14A/ Canon 333 hộp trắng</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG045 CRG054 TECH KHÔNG CHIP ( ĐEN - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+    <t>Hộp mực HP 14A CF214A Canon 333 hộp trắng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( XANH - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( ĐEN - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG045 CRG054 TECH KHÔNG CHIP ( VÀNG - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG045 CRG054 TECH KHÔNG CHIP ( ĐỎ - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 HUIWEI ( VÀNG CF402A CF502A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 TECH ( XANH CF401A CF501A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 TECH ( VÀNG CF402A CF502A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 TECH ( ĐEN CF400A CF500A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 TECH ( ĐỎ CF403A CF503A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
   </si>
   <si>
     <t>hộp mực HP CE410A/411A/412A/413A (HP 400/300)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đen-CF360A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Xanh-CF361A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Vàng-CF362A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đỏ-CF363A ) </t>
   </si>
   <si>
-    <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP hộp Huwei</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP Hộp TECH</t>
   </si>
   <si>
     <t>Hộp mực in HP 05A 80A 319 CF505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw TECH 1.5k - Toner cartridge HP</t>
   </si>
   <si>
+    <t>Hộp mực in HP 89A CF289A Enterprise M507DN M507dng M507n M507x MFP M528c M528dn M528f M528z TECH 5K có chip - Toner cartridge HP</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A Estar - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Xanh - W2091A ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in laser màu 119A, HP 150A ( Đỏ - W2093A - HP Color Laser 150A, 150NW, 178NW, 178NWG, 179fnw, 179FWG ) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hộp mực in laser màu 119A, HP 150A ( Vàng - W2092A - HP Color Laser 150A, 150NW, 178NW, 178NWG, 179fnw, 179FWG ) </t>
+    <t xml:space="preserve">Hộp mực in laser màu 119A TECH - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đỏ - W2093A ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực in laser màu 119A TECH - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Vàng - W2092A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( C ) </t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen A3 HP 335A/ W1335A/ M438/ M440 (56A+chip 335A)</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 1000 trang ( W1360X/ HP MFP M211d/ M211dw/ M236dw/ M236sdw - Có chip ) </t>
+    <t>Hộp mực in laser trắng đen HP 103A W1103A RPT Inovation Source - HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 2.600 trang ( W1360X/ HP MFP M211d/ M211dw/ M236dw/ M236sdw ) </t>
   </si>
   <si>
     <t>Hộp Mực in laser trắng đen HP 90A</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( ĐEN - CF500A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( ĐỎ-CF503A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( XANH-CF501A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( VÀNG-CF502A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t>Hộp mực máy in A3 CZ192A 93A cho máy HP M701A M701N M706N M435NW</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực máy in CRG-070 - Canon LBP 243 dw - MF 462 ( Canon i-Sensys MF460/ 461/ 463/ 465/ LBP240/ 243/ 246 - Không Chip ) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hộp mực máy in HP 103A/ W1103A ( HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w ) </t>
+    <t xml:space="preserve">Hộp mực máy in CRG070 - Canon LBP 243 246 248 MF460 461 462 463 465 3K ( Canon i-Sensys MF460/ 461/ 463/ 465/ LBP240/ 243/ 246 - Không Chip ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực máy in HP 103A/ W1103A TECH ( HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 151A (W1510A) ( Không Chip ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF510A BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF512A Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF513A M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF511A C ) </t>
   </si>
   <si>
+    <t>Hộp mực máy in HP W1510A 151A RPT Inovation Source - HP Pro 4003W 4003DW 4003DN MFP 4103FDW 4103FDN 3K</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hộp mực máy in HP W1510A, 151A, HP Pro 4003, MFP 4103 hộp trắng TQ ( Có chip ) </t>
   </si>
   <si>
+    <t>Hộp Mực máy in laser 49A/ 53A Prospect</t>
+  </si>
+  <si>
     <t>Hộp mực máy in laser Canon 051</t>
   </si>
   <si>
+    <t xml:space="preserve">Hộp mực máy in laser màu HP 206A W2110A CRG-067 KO CHIP ( Đen W2110A - 1.35k - HP Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw Canon Color LBP 631Cw 633Cdw 651Cw 655Cdw 657Cdw ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực máy in laser màu HP 206A W2110A CRG-067 KO CHIP ( Xanh W2111A - 1.25k - HP Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw Canon Color LBP 631Cw 633Cdw 651Cw 655Cdw 657Cdw ) </t>
+  </si>
+  <si>
     <t>Hộp mực máy in laser màu HP CE310A - CF350A ĐEN 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE311A - CF351A XANH 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE312A - CF352A VÀNG 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE313A - CF353A ĐỎ 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF210A CB540A CE320A ĐEN 2.4k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF211A CB541A CE321A XANH 1.8k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF212A CB542A CE322A VÀNG 1.8k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF213A CB543A CE323A ĐỎ 1.8k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực máy in laser màu HP CRG067 KO CHIP - Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw ( Đen W2110A - 1.35k ) </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CRG067 KO CHIP - Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw ( Vàng W2112A - 1.25k ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CRG067 KO CHIP - Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw ( Đỏ W2113A - 1.25k ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser trắng đen 55A CE255A TECH ( HP P3010 P3015 P3015D P3015DN P3016 M525F M525DN  M521dn M251dw Canon 6700DN 6710i 6750dn ) </t>
   </si>
   <si>
     <t>Hộp mực W1410A 141A HP M110W M139 M140W</t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( BK CF210 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( C CF211 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( Y CF212 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( M CF213 ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Ống mực Canon G-28 NPG-28 GPR-8 GPR-18 EXV-14 EXV-5 NPG-20 ( Canon IR311K 312K 2016 2018 2020 2022 2025 2030 2116 2120 2318 2320 2420 2422 2004 ) </t>
+  </si>
+  <si>
     <t>Ống Mực Canon IR1024 (PNG-32)</t>
   </si>
   <si>
     <t>Ống</t>
   </si>
   <si>
-    <t>Ống mực Canon IR2520/2525/2530/NPG51/CET5618 700gr</t>
-[...5 lines deleted...]
-    <t>Ống mực NPG-59 CET, Canon iR2006N, 2206, 2002, 2004, 2204</t>
+    <t>Ống mực Canon IR2520 2525 2530 NPG51 CET5618 700gr</t>
+  </si>
+  <si>
+    <t>Ống mực Canon NPG-84 IR 2625 2630i 2635i 2645i 1000gr</t>
+  </si>
+  <si>
+    <t>Ống mực NPG-59 CET Canon iR2006N 2206 2002 2004 2204</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Panasonic</t>
   </si>
   <si>
     <t>Hộp mực Panasonic 2025/2030</t>
   </si>
   <si>
     <t>Hộp Mực Panasonic MB1500/1520/1530/FAT410</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-210EK P2200 P2500 M6502 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in Pantum PC-211 P2200 M6500 TopZone - Toner cartridge Pantum ( P2200 P2207 P2500 P2505 P2507 P2516 M6500 M6550 M6505 M6600 M6607 ) </t>
+    <t xml:space="preserve">Hộp mực in Pantum PC-211 P2200 M6500 TopZone - Toner cartridge Pantum TL-412K PD-219 ( P2200 P2207 P2500 P2505 P2507 P2516 M6500 M6550 M6505 M6600 M6607 ) </t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-211KEV P2505 P2516 M6505 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum TL-410H P3302 M7102 M6802 TECH 3k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum TL-412HR P3012 M6702 TECH 3k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Ricoh</t>
   </si>
   <si>
-    <t>Hộp mực in Ricoh MP 2014/ 2014D/ 2014AD/ 2014H 390Gr CET</t>
+    <t>Hộp mực in Ricoh MP 2014 2014D 2014AD 2014H IM 2701 2700 2702 CET 390Gr 12K - ống mực Ricoh</t>
   </si>
   <si>
     <t>Hộp mực in Ricoh MP3054/ 3554/ 4054/ 5054/ IM2500/ 3000/ 4000</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 150 150SU 150W 150SUW</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 3400/3410</t>
   </si>
   <si>
     <t>HỘP MỰC Ricoh SP101S/ SP100/ 110/ 111/ 112 TQ</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP200, SP201, SP202, SP203, SP204, SP210, SP212, SP213, SP211, SP220</t>
   </si>
   <si>
     <t>Mực máy photo Ricoh 2035/2045/3035/3045</t>
   </si>
   <si>
     <t>ống</t>
   </si>
   <si>
-    <t xml:space="preserve">Mực ống Ricoh 2320D/2220D ( Ricoh MP 2352/2550/2851/2852/3351/3352/3353/3053/3030/3391 ) </t>
+    <t xml:space="preserve">Mực ống máy photocopy Ricoh 2320D/2220D ( Ricoh MP 2352/2550/2851/2852/3351/3352/3353/3053/3030/3391 ) </t>
   </si>
   <si>
     <t>Mực ống Ricoh MP 6054 4045 5054 6054 1046g 36K</t>
   </si>
   <si>
     <t xml:space="preserve">Mực ống Ricoh MP301SP/301SPF ( Ricoh Aficio MP301SP MP301SPF MP301 MP 301SPF 301 ) </t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Samsung</t>
   </si>
   <si>
     <t>Hộp mực máy in samsung 2850</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1610/2240/4521F</t>
   </si>
   <si>
     <t>Hộp mực Samsung 2825/116</t>
   </si>
   <si>
     <t>Hộp mực Samsung D101S 2161 3401 Tech</t>
   </si>
@@ -1339,54 +1342,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E263"/>
+  <dimension ref="A1:E264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A252" sqref="A252:E252"/>
+      <selection activeCell="A253" sqref="A253:E253"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -1493,261 +1496,261 @@
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="9">
         <v>218500.0</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="9">
-        <v>283100.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="9">
-        <v>340000.0</v>
+        <v>300500.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D13" s="9">
-        <v>300500.0</v>
+        <v>305000.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D14" s="9">
-        <v>305000.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="9">
-        <v>1140000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D16" s="9">
-        <v>684000.0</v>
+        <v>208700.0</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D17" s="9">
-        <v>208700.0</v>
+        <v>252400.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="9">
-        <v>252400.0</v>
+        <v>206600.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="9">
-        <v>206600.0</v>
+        <v>206100.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D20" s="9">
-        <v>206100.0</v>
+        <v>394700.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D21" s="9">
-        <v>394700.0</v>
+        <v>256500.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="9">
-        <v>256500.0</v>
+        <v>242700.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="9">
-        <v>242700.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="9">
-        <v>250000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="9">
-        <v>1425000.0</v>
+        <v>283100.0</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="9">
         <v>202800.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>41</v>
       </c>
@@ -1876,174 +1879,174 @@
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="9">
         <v>214400.0</v>
       </c>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D37" s="9">
-        <v>320600.0</v>
+        <v>389000.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D38" s="9">
-        <v>389000.0</v>
+        <v>462900.0</v>
       </c>
       <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="9">
-        <v>462900.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="9">
-        <v>303800.0</v>
+        <v>288800.0</v>
       </c>
       <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="9">
-        <v>288800.0</v>
+        <v>301100.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="9">
-        <v>301100.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
         <v>10</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="9">
-        <v>303800.0</v>
+        <v>580000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
         <v>11</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="9">
-        <v>580000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2">
         <v>12</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="9">
-        <v>490000.0</v>
+        <v>320600.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2">
         <v>13</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="9">
         <v>218400.0</v>
       </c>
       <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>61</v>
       </c>
@@ -2602,336 +2605,336 @@
       <c r="A85" s="2">
         <v>12</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="9">
         <v>161100.0</v>
       </c>
       <c r="E85" s="3"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2">
         <v>13</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="9">
-        <v>224400.0</v>
+        <v>376800.0</v>
       </c>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2">
         <v>14</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="9">
-        <v>376800.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2">
         <v>15</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="9">
-        <v>208000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2">
         <v>16</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="9">
-        <v>200000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2">
         <v>17</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="9">
-        <v>128000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2">
         <v>18</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D91" s="9">
-        <v>144000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E91" s="3"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2">
         <v>19</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="9">
         <v>128000.0</v>
       </c>
       <c r="E92" s="3"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2">
         <v>20</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="9">
-        <v>128000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2">
         <v>21</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D94" s="9">
-        <v>400000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2">
         <v>22</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="9">
-        <v>968000.0</v>
+        <v>1278400.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2">
         <v>23</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="9">
-        <v>288000.0</v>
+        <v>460800.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2">
         <v>24</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D97" s="9">
-        <v>1278400.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2">
         <v>25</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="9">
-        <v>460800.0</v>
+        <v>512000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
         <v>26</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="9">
-        <v>212800.0</v>
+        <v>507000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
         <v>27</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="9">
-        <v>512000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
         <v>28</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="9">
-        <v>624000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2">
         <v>29</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="9">
-        <v>315000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2">
         <v>30</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D103" s="9">
-        <v>315000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2">
         <v>31</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="9">
-        <v>315000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2">
         <v>32</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="9">
-        <v>315000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2">
         <v>33</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="9">
         <v>280000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2">
         <v>34</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>119</v>
       </c>
@@ -2947,801 +2950,801 @@
       <c r="A108" s="2">
         <v>35</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="9">
         <v>280000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2">
         <v>36</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="9">
-        <v>280000.0</v>
+        <v>608000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
         <v>37</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="9">
-        <v>280000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
         <v>38</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="9">
-        <v>608000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2">
         <v>39</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="9">
         <v>818800.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
         <v>40</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="9">
         <v>818800.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
         <v>41</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D114" s="9">
-        <v>818800.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
         <v>42</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="9">
-        <v>818800.0</v>
+        <v>184100.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
         <v>43</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="9">
-        <v>176000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
         <v>44</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D117" s="9">
-        <v>200000.0</v>
+        <v>968000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
         <v>45</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D118" s="9">
-        <v>184100.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E118" s="3"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2">
         <v>46</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D119" s="9">
-        <v>200000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="E119" s="3"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
         <v>47</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="9">
-        <v>272000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2">
         <v>48</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="9">
         <v>224000.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2">
         <v>49</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="9">
         <v>224000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2">
         <v>50</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="9">
-        <v>224000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2">
         <v>51</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="9">
-        <v>224000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2">
         <v>52</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D125" s="9">
         <v>448000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2">
         <v>53</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="9">
         <v>448000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2">
         <v>54</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D127" s="9">
-        <v>448000.0</v>
+        <v>376000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2">
         <v>55</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="9">
-        <v>448000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2">
         <v>56</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="9">
-        <v>376000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2">
         <v>57</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="9">
-        <v>251200.0</v>
+        <v>531200.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
         <v>58</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D131" s="9">
-        <v>240000.0</v>
+        <v>361600.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
         <v>59</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D132" s="9">
-        <v>531200.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
         <v>60</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="9">
-        <v>361600.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2">
         <v>61</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="9">
         <v>400000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
         <v>62</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D135" s="9">
-        <v>400000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
         <v>63</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D136" s="9">
-        <v>400000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
         <v>64</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="9">
-        <v>640000.0</v>
+        <v>96600.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
         <v>65</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="9">
-        <v>216000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
         <v>66</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="9">
-        <v>96600.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
         <v>67</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="9">
-        <v>240000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
         <v>68</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="9">
         <v>400000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
         <v>69</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="9">
         <v>400000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
         <v>70</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="9">
-        <v>400000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
         <v>71</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="9">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
         <v>72</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="9">
-        <v>256000.0</v>
+        <v>224400.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
         <v>73</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="9">
         <v>560000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
         <v>74</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="9">
-        <v>152000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
         <v>75</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="9">
-        <v>152000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
         <v>76</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="9">
-        <v>152000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
         <v>77</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="9">
-        <v>152000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
         <v>78</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="9">
-        <v>272000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
         <v>79</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="9">
-        <v>272000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2">
         <v>80</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="9">
         <v>272000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
         <v>81</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="9">
         <v>272000.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
         <v>82</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="9">
-        <v>352000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
         <v>83</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D156" s="9">
-        <v>352000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
         <v>84</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D157" s="9">
         <v>352000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
         <v>85</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D158" s="9">
         <v>352000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2">
         <v>86</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D159" s="9">
-        <v>368000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2">
         <v>87</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D160" s="9">
         <v>604800.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2">
         <v>88</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>173</v>
       </c>
@@ -3784,1499 +3787,1514 @@
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2">
         <v>91</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D164" s="9">
         <v>392000.0</v>
       </c>
       <c r="E164" s="3"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2">
         <v>92</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>178</v>
+        <v>14</v>
       </c>
       <c r="D165" s="9">
-        <v>491700.0</v>
+        <v>247500.0</v>
       </c>
       <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2">
         <v>93</v>
       </c>
       <c r="B166" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C166" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="C166" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D166" s="9">
-        <v>208000.0</v>
+        <v>491700.0</v>
       </c>
       <c r="E166" s="3"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2">
         <v>94</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D167" s="9">
-        <v>640000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2">
         <v>95</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D168" s="9">
+        <v>640000.0</v>
+      </c>
+      <c r="E168" s="3"/>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="2">
+        <v>96</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D169" s="9">
         <v>472000.0</v>
       </c>
-      <c r="E168" s="3"/>
-[...8 lines deleted...]
-      <c r="E169" s="20"/>
+      <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
-      <c r="A170" s="23" t="s">
+      <c r="A170" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B170" s="20"/>
+      <c r="C170" s="21"/>
+      <c r="D170" s="22"/>
+      <c r="E170" s="20"/>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B170" s="24" t="s">
+      <c r="B171" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C170" s="25" t="s">
+      <c r="C171" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D170" s="26" t="s">
+      <c r="D171" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E170" s="24" t="s">
+      <c r="E171" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D172" s="9">
+        <v>1440000.0</v>
+      </c>
+      <c r="E172" s="3"/>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D173" s="9">
         <v>1390400.0</v>
       </c>
-      <c r="E172" s="3"/>
-[...8 lines deleted...]
-      <c r="E173" s="20"/>
+      <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
-      <c r="A174" s="23" t="s">
+      <c r="A174" s="19" t="s">
+        <v>186</v>
+      </c>
+      <c r="B174" s="20"/>
+      <c r="C174" s="21"/>
+      <c r="D174" s="22"/>
+      <c r="E174" s="20"/>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B174" s="24" t="s">
+      <c r="B175" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C174" s="25" t="s">
+      <c r="C175" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D174" s="26" t="s">
+      <c r="D175" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E174" s="24" t="s">
+      <c r="E175" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D176" s="9">
-        <v>300000.0</v>
+        <v>227200.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D177" s="9">
-        <v>232000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D178" s="9">
-        <v>192000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D179" s="9">
         <v>192000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
-      <c r="A180" s="19" t="s">
+      <c r="A180" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B180" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="B180" s="20"/>
-[...2 lines deleted...]
-      <c r="E180" s="20"/>
+      <c r="C180" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D180" s="9">
+        <v>192000.0</v>
+      </c>
+      <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
-      <c r="A181" s="23" t="s">
+      <c r="A181" s="19" t="s">
+        <v>192</v>
+      </c>
+      <c r="B181" s="20"/>
+      <c r="C181" s="21"/>
+      <c r="D181" s="22"/>
+      <c r="E181" s="20"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B181" s="24" t="s">
+      <c r="B182" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C181" s="25" t="s">
+      <c r="C182" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D181" s="26" t="s">
+      <c r="D182" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E181" s="24" t="s">
+      <c r="E182" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E182" s="3"/>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="D183" s="9">
-        <v>700000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="9">
-        <v>672000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D185" s="9">
-        <v>640000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D186" s="9">
-        <v>448000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D187" s="9">
-        <v>392000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>199</v>
+        <v>14</v>
       </c>
       <c r="D188" s="9">
-        <v>326300.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B189" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C189" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C189" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" s="9">
-        <v>208000.0</v>
+        <v>326300.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D190" s="9">
-        <v>864000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
-      <c r="A191" s="2">
-        <v>10</v>
+      <c r="A191" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>14</v>
+        <v>179</v>
       </c>
       <c r="D191" s="9">
+        <v>864000.0</v>
+      </c>
+      <c r="E191" s="3"/>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="2">
+        <v>10</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D192" s="9">
         <v>254800.0</v>
       </c>
-      <c r="E191" s="3"/>
-[...8 lines deleted...]
-      <c r="E192" s="20"/>
+      <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
-      <c r="A193" s="23" t="s">
+      <c r="A193" s="19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B193" s="20"/>
+      <c r="C193" s="21"/>
+      <c r="D193" s="22"/>
+      <c r="E193" s="20"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B193" s="24" t="s">
+      <c r="B194" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C193" s="25" t="s">
+      <c r="C194" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D193" s="26" t="s">
+      <c r="D194" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E193" s="24" t="s">
+      <c r="E194" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D195" s="9">
-        <v>432000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D196" s="9">
-        <v>400000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D197" s="9">
-        <v>440000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D198" s="9">
-        <v>251200.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D199" s="9">
-        <v>661400.0</v>
+        <v>251200.0</v>
       </c>
       <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D200" s="9">
+        <v>661400.0</v>
+      </c>
+      <c r="E200" s="3"/>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D201" s="9">
         <v>242200.0</v>
       </c>
-      <c r="E200" s="3"/>
-[...8 lines deleted...]
-      <c r="E201" s="20"/>
+      <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
-      <c r="A202" s="23" t="s">
+      <c r="A202" s="19" t="s">
+        <v>212</v>
+      </c>
+      <c r="B202" s="20"/>
+      <c r="C202" s="21"/>
+      <c r="D202" s="22"/>
+      <c r="E202" s="20"/>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B202" s="24" t="s">
+      <c r="B203" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C202" s="25" t="s">
+      <c r="C203" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D202" s="26" t="s">
+      <c r="D203" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E202" s="24" t="s">
+      <c r="E203" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
-      <c r="A203" s="2" t="s">
+    <row r="204" spans="1:5">
+      <c r="A204" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B203" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D203" s="9">
+      <c r="B204" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D204" s="9">
         <v>350000.0</v>
       </c>
-      <c r="E203" s="3"/>
-[...5 lines deleted...]
-      <c r="B204" s="16" t="s">
+      <c r="E204" s="3"/>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="C204" s="17"/>
-[...4 lines deleted...]
-      <c r="A205" s="19" t="s">
+      <c r="B205" s="16" t="s">
         <v>215</v>
       </c>
-      <c r="B205" s="20"/>
-[...2 lines deleted...]
-      <c r="E205" s="20"/>
+      <c r="C205" s="17"/>
+      <c r="D205" s="18"/>
+      <c r="E205" s="16"/>
     </row>
     <row r="206" spans="1:5">
-      <c r="A206" s="23" t="s">
+      <c r="A206" s="19" t="s">
+        <v>216</v>
+      </c>
+      <c r="B206" s="20"/>
+      <c r="C206" s="21"/>
+      <c r="D206" s="22"/>
+      <c r="E206" s="20"/>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B206" s="24" t="s">
+      <c r="B207" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C206" s="25" t="s">
+      <c r="C207" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D206" s="26" t="s">
+      <c r="D207" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E206" s="24" t="s">
+      <c r="E207" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D208" s="9">
         <v>1633500.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D209" s="9">
         <v>1633500.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C210" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D210" s="9">
         <v>1633500.0</v>
       </c>
       <c r="E210" s="3"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C211" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D211" s="9">
-        <v>249800.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D212" s="9">
-        <v>650000.0</v>
+        <v>249800.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D213" s="9">
-        <v>243000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D214" s="9">
         <v>243000.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D215" s="9">
         <v>243000.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
-      <c r="A216" s="2">
-        <v>10</v>
+      <c r="A216" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D216" s="9">
-        <v>222800.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E216" s="3"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C217" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D217" s="9">
-        <v>351000.0</v>
+        <v>222800.0</v>
       </c>
       <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D218" s="9">
-        <v>533300.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C219" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D219" s="9">
-        <v>351000.0</v>
+        <v>533300.0</v>
       </c>
       <c r="E219" s="3"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D220" s="9">
         <v>351000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
-      <c r="A221" s="19" t="s">
+      <c r="A221" s="2">
+        <v>14</v>
+      </c>
+      <c r="B221" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="B221" s="20"/>
-[...2 lines deleted...]
-      <c r="E221" s="20"/>
+      <c r="C221" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D221" s="9">
+        <v>351000.0</v>
+      </c>
+      <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
-      <c r="A222" s="23" t="s">
+      <c r="A222" s="19" t="s">
+        <v>231</v>
+      </c>
+      <c r="B222" s="20"/>
+      <c r="C222" s="21"/>
+      <c r="D222" s="22"/>
+      <c r="E222" s="20"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B222" s="24" t="s">
+      <c r="B223" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C222" s="25" t="s">
+      <c r="C223" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D222" s="26" t="s">
+      <c r="D223" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E222" s="24" t="s">
+      <c r="E223" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D224" s="9">
-        <v>3695000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D225" s="9">
-        <v>1890000.0</v>
+        <v>3695000.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D226" s="9">
-        <v>344300.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D227" s="9">
-        <v>519800.0</v>
+        <v>344300.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D228" s="9">
-        <v>465800.0</v>
+        <v>519800.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D229" s="9">
-        <v>654800.0</v>
+        <v>465800.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>238</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D230" s="9">
-        <v>534600.0</v>
+        <v>654800.0</v>
       </c>
       <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D231" s="9">
-        <v>311900.0</v>
+        <v>534600.0</v>
       </c>
       <c r="E231" s="3"/>
     </row>
     <row r="232" spans="1:5">
-      <c r="A232" s="2">
-        <v>10</v>
+      <c r="A232" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D232" s="9">
-        <v>459000.0</v>
+        <v>311900.0</v>
       </c>
       <c r="E232" s="3"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C233" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D233" s="9">
-        <v>324000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="E233" s="3"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D234" s="9">
-        <v>837000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E234" s="3"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D235" s="9">
-        <v>580500.0</v>
+        <v>837000.0</v>
       </c>
       <c r="E235" s="3"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D236" s="9">
-        <v>668300.0</v>
+        <v>580500.0</v>
       </c>
       <c r="E236" s="3"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D237" s="9">
-        <v>2268000.0</v>
+        <v>668300.0</v>
       </c>
       <c r="E237" s="3"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>246</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D238" s="9">
         <v>2268000.0</v>
       </c>
       <c r="E238" s="3"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D239" s="9">
         <v>2268000.0</v>
       </c>
       <c r="E239" s="3"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D240" s="9">
         <v>2268000.0</v>
       </c>
       <c r="E240" s="3"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D241" s="9">
+        <v>2268000.0</v>
+      </c>
+      <c r="E241" s="3"/>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="2">
+        <v>19</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D242" s="9">
         <v>661500.0</v>
       </c>
-      <c r="E241" s="3"/>
-[...8 lines deleted...]
-      <c r="E242" s="20"/>
+      <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
-      <c r="A243" s="23" t="s">
+      <c r="A243" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="B243" s="20"/>
+      <c r="C243" s="21"/>
+      <c r="D243" s="22"/>
+      <c r="E243" s="20"/>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B243" s="24" t="s">
+      <c r="B244" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C243" s="25" t="s">
+      <c r="C244" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D243" s="26" t="s">
+      <c r="D244" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E243" s="24" t="s">
+      <c r="E244" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D245" s="9">
         <v>4725000.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D246" s="9">
-        <v>1957500.0</v>
+        <v>4725000.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D247" s="9">
-        <v>4725000.0</v>
+        <v>1957500.0</v>
       </c>
       <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D248" s="9">
-        <v>1282500.0</v>
+        <v>4725000.0</v>
       </c>
       <c r="E248" s="3"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D249" s="9">
-        <v>459000.0</v>
+        <v>1282500.0</v>
       </c>
       <c r="E249" s="3"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D250" s="9">
+        <v>459000.0</v>
+      </c>
+      <c r="E250" s="3"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D251" s="9">
         <v>1282500.0</v>
       </c>
-      <c r="E250" s="3"/>
-[...8 lines deleted...]
-      <c r="E251" s="20"/>
+      <c r="E251" s="3"/>
     </row>
     <row r="252" spans="1:5">
-      <c r="A252" s="23" t="s">
+      <c r="A252" s="19" t="s">
+        <v>259</v>
+      </c>
+      <c r="B252" s="20"/>
+      <c r="C252" s="21"/>
+      <c r="D252" s="22"/>
+      <c r="E252" s="20"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B252" s="24" t="s">
+      <c r="B253" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C252" s="25" t="s">
+      <c r="C253" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D252" s="26" t="s">
+      <c r="D253" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E252" s="24" t="s">
+      <c r="E253" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E253" s="3"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D254" s="9">
-        <v>2889000.0</v>
+        <v>1836000.0</v>
       </c>
       <c r="E254" s="3"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D255" s="9">
-        <v>1944000.0</v>
+        <v>2889000.0</v>
       </c>
       <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D256" s="9">
-        <v>13500.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D257" s="9">
-        <v>475200.0</v>
+        <v>13500.0</v>
       </c>
       <c r="E257" s="3"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D258" s="9">
-        <v>594000.0</v>
+        <v>475200.0</v>
       </c>
       <c r="E258" s="3"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D259" s="9">
-        <v>324000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E259" s="3"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>266</v>
       </c>
       <c r="C260" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D260" s="9">
         <v>324000.0</v>
       </c>
       <c r="E260" s="3"/>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D261" s="9">
-        <v>918000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E261" s="3"/>
     </row>
     <row r="262" spans="1:5">
-      <c r="A262" s="2">
-        <v>10</v>
+      <c r="A262" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C262" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D262" s="9">
+        <v>918000.0</v>
+      </c>
+      <c r="E262" s="3"/>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="2">
+        <v>10</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D263" s="9">
         <v>3307500.0</v>
       </c>
-      <c r="E262" s="3"/>
-[...5 lines deleted...]
-      <c r="D263" s="9"/>
       <c r="E263" s="3"/>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="2"/>
+      <c r="B264" s="3"/>
+      <c r="C264" s="6"/>
+      <c r="D264" s="9"/>
+      <c r="E264" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B47:E47"/>
-    <mergeCell ref="B204:E204"/>
+    <mergeCell ref="B205:E205"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A72:E72"/>
-    <mergeCell ref="A169:E169"/>
-[...7 lines deleted...]
-    <mergeCell ref="A251:E251"/>
+    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A206:E206"/>
+    <mergeCell ref="A222:E222"/>
+    <mergeCell ref="A243:E243"/>
+    <mergeCell ref="A252:E252"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>