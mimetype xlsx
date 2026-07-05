--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -64,405 +64,405 @@
   <si>
     <t>GHI CHÚ</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Hộp mực 05A/ 80A/ 319 Economy TARU</t>
   </si>
   <si>
     <t>hộp</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 103A/ W1103A Economy TARU ( HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w ) </t>
   </si>
   <si>
     <t>Hộp</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP ) </t>
+    <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP - 1000 trang ) </t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Hộp mực 16A Economy TARU</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Hộp mực 17A/ CRG047 Economy TARU</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Hộp mực 48A Economy TARU</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>Hộp mực 49A Economy TARU</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Hộp mực 53A Economy TARU</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Hộp mực 59A Economy có chip</t>
   </si>
   <si>
     <t>Hộp mực 76A/ 057 Economy TARU (ko chip)</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Economy TARU</t>
   </si>
   <si>
-    <t>Hộp mực 83A/ 337 Economy TARU (Malai)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP ) </t>
+    <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP - 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực 92A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Brother 1010 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Brother 2130 Economy TARU</t>
   </si>
   <si>
+    <t>Hộp mực HP 83A Canon 337 MF221D Economy TARU (Malai)</t>
+  </si>
+  <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Economy TARU (Nhật)</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen Samsung MLT-D115L M2620/2820 /M2670 /2870</t>
   </si>
   <si>
     <t>Hộp mực máy in 26A/ 052 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Máy In Laser Brother 2240 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Economy</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Economy TARU</t>
   </si>
   <si>
     <t>Hộp Mực Samsung D109S Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Samsung M2020/2070/D111 Economy</t>
   </si>
   <si>
     <t>Hộp mực W1410A 141A HP M110W M139 M140W Economy TARU</t>
   </si>
   <si>
     <t>Hộp Mực Taru Quality</t>
   </si>
   <si>
     <t>Hộp mực 05A/ 80A/ 319 Quality TARU</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 Quality TARU - MỰC NHẬT ( nạp mực lại được, ít thải nét chữ mảnh đậm lượng mực nhiều hơn 140gr in được các loại giấy đặt biệt như VP decal lụa ... ) </t>
+    <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 Quality TARU - MỰC NHẬT ( nạp mực lại được, ít thải nét chữ mảnh đậm lượng mực nhiều hơn 140gr in được các loại giấy đặt biệt như VP decal lụa ... - 1200 trang ) </t>
   </si>
   <si>
     <t>Hộp mực 17A/ CRG047 Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 49A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 53A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Quality TARU</t>
   </si>
   <si>
-    <t>Hộp mực 83A/ 337 Quality TARU (Nhật)</t>
-[...5 lines deleted...]
-    <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Quality TARU</t>
+    <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 Quality TARU - MỰC NHẬT ( nạp mực lại được, ít thải nét chữ mảnh đậm lượng mực nhiều hơn 140gr in được các loại giấy đặt biệt như VP decal lụa ... - 1200 trang ) </t>
+  </si>
+  <si>
+    <t>Hộp mực HP 83A Canon 337 MF221D Quality TARU (Nhật)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen HP 136A W1360A W1360X MFP M211d M211dw M236dw M236sdw Quality TARU ( nạp mực lại được, mực nhật ít thải, nét chữ mảnh đậm, lượng mực nhiều &gt; 140gr ) </t>
   </si>
   <si>
     <t>Hộp mực máy in laser 26A/ 052 Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Quality</t>
   </si>
   <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Tq</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Brother</t>
   </si>
   <si>
     <t>Hộp mực Brother 2480</t>
   </si>
   <si>
     <t>Hộp mực Brother TN 3480</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Đỏ ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( ĐEN ) </t>
+    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( ĐEN - 1000 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( XANH ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( VÀNG ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-B022 TN-B027 B2000 B7535 B7640 TECH ( Brother HL-B2000, B2050, B2100, B2082, MFC-B7700, B7720, B7500, B7530, B7715, DCP-B7640, B7810, B7620, B2180, B7535 ) </t>
   </si>
   <si>
     <t>Hộp mực Brother TN2130/ HL-2140/ MFC-7340 (TQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Brother TN-1010 HL-1111 DCP-1511 MFC-1811 TECH 1.5k - Toner cartridge Brother ( Brother HL-1201 1211 DCP-1601 1616 MFC-1901 1916 ) </t>
   </si>
   <si>
-    <t>Hộp mực in Brother TN-2385/ 2321/ 2701/ XR225/ 265 hộp trắng (TQ)</t>
+    <t xml:space="preserve">Hộp mực in Brother TN-2385/ 2321/ 2701/ XR225/ 265 hộp trắng (TQ) ( 1500 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Brother TN-3608XL 6K HL-L6415DW MFC-L5710DN HL-5210DN TECH - Toner cartridge Brother ( MFC-L5710DN DCP-L5510DN MFC-L6915DW HL-L6415DW HL-L5210DW MFC-L5915DW HL-L6210DW HL-L5210DN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( C ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( Y ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Hộp mực in laser trắng đen Brother TN-3448 TN-3428 TN-3478 TN-3498 L5100 L6200 TECH 8K ( Brother HL-L5100, L5200, L6200, L6250, L6300, L6400, DCP-L5500, L5600, L5650, MFC-L5700, L5800, L5850, L5900, L6700, L6750, L6800 ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen Brother TN-3448, TN-3428, TN-3478, TN-3498, L5100, L6200 Estar ( Brother HL-L5100, L5200, L6200, L6250, L6300, L6400, DCP-L5500, L5600, L5650, MFC-L5700, L5800, L5850, L5900, L6700, L6750, L6800 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in laser trắng đen Brother TN-3448, TN-3428, TN-3478, TN-3498, L5100, L6200 TECH ( Brother HL-L5100, L5200, L6200, L6250, L6300, L6400, DCP-L5500, L5600, L5650, MFC-L5700, L5800, L5850, L5900, L6700, L6750, L6800 ) </t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực laser Brother 2240/2280 Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Hp - Canon</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP ) </t>
+    <t xml:space="preserve">Hộp mực 12A FX9 Canon 2900 HP 1020 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP - 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực 15A Hộp trắng</t>
   </si>
   <si>
     <t>Hộp mực 16A, HP 5200, Canon 3500, 3900, 3920, 3950, 3980, 3970 Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực 17A CF217A CRG047 TECH - HP M102 M104 M129 M130 M132 1.6K</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF540A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF541A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF542A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF543A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 26A CF226A CRG052 TECH ( HP M402 MFP426 Canon LBP214DW 215DW 212DW MF426DW 424DW 429DW 421DW 428X ) </t>
   </si>
   <si>
     <t>Hộp mực 29X HP5000/5100</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực 30A, CF230A, CRG051 Hộp Trắng ( HP M227fdw/ M227sdn/ M227fdn/ M203dn/ M203dw/ M203d/ Canon LBP 161dn/ LBP 162dw/ MF266dn/ MF261d/ MF264dw/ MF269dw ) </t>
+    <t xml:space="preserve">Hộp mực 30A CF230A CRG-051 TECH ( HP M227fdw/ M227sdn/ M227fdn/ M203dn/ M203dw/ M203d/ Canon LBP 161dn/ LBP 162dw/ MF266dn/ MF261d/ MF264dw/ MF269dw ) </t>
   </si>
   <si>
     <t>Hộp mực 48A CF248A TECH 1K - HP M15W M15A M28W M28A</t>
   </si>
   <si>
     <t>Hộp mực 56A CF256A HP Pro MFP M436NDA M436N có chip</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp Mực 76A Hộp trắng ( CÓ CHIP ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp Mực 76A, 057, 59A Hộp trắng ( Không Chip ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 78A CE278A CRG328 CRG326 TECH ( HP P1560 P1566 P1600 P1606 M1536 MF4410 MF4430 MF4570 MF4580 MF4780 LBP6230 LBP6200 MF4820 ) </t>
   </si>
   <si>
-    <t>Hộp mực 79A Hộp Trắng</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP ) </t>
+    <t xml:space="preserve">Hộp mực 79A Hộp Trắng ( 1000 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP - 1000 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 87A CF287A CRG041 ( HP M501n M501dn M506x M506dn M527c M527dn M527f Canon LBP312x LBP312dn MF522x MF525x ) </t>
   </si>
   <si>
     <t>Hộp mực 92A có hộp</t>
   </si>
   <si>
     <t>Hộp mực Canon 8780/8750/333</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực CB543A Hộp trắng ( Canon 5050 ) </t>
   </si>
   <si>
-    <t>Hộp mực CRG071 TECH không chip - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn</t>
+    <t xml:space="preserve">Hộp mực CRG071 TECH không chip - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn ( 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực EP 26/ Canon 3200/ 3200i/ 5630/ 5650</t>
   </si>
   <si>
     <t>Hộp mực HP 14A CF214A Canon 333 hộp trắng</t>
   </si>
   <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU XANH CF401A CF501A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU VÀNG CF402A CF502A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU ĐEN CF400A CF500A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU ĐỎ CF403A CF503A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( ĐEN - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
+  </si>
+  <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( XANH - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( ĐEN - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG045 CRG054 TECH KHÔNG CHIP ( VÀNG - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG045 CRG054 TECH KHÔNG CHIP ( ĐỎ - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 HUIWEI ( VÀNG CF402A CF502A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Hộp mực HP 201A 202A CRG045 CRG054 TECH ( ĐỎ CF403A CF503A - HP M254 M280 M281 M252 M277 M274 Canon LBP611 612 613 621 622 623 630 631 MF841 843 632 633 635 634 641 642 643 644 645 ) </t>
+    <t xml:space="preserve">Hộp Mực HP 76A TECH - Canon CRG-057 Satera LBP221 ( CÓ CHIP ) </t>
+  </si>
+  <si>
+    <t>Hộp mực HP 83A TECH - Canon 337 MF221D</t>
   </si>
   <si>
     <t>hộp mực HP CE410A/411A/412A/413A (HP 400/300)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đen-CF360A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Xanh-CF361A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Vàng-CF362A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đỏ-CF363A ) </t>
   </si>
   <si>
     <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP Hộp TECH</t>
   </si>
   <si>
     <t>Hộp mực in HP 05A 80A 319 CF505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw TECH 1.5k - Toner cartridge HP</t>
   </si>
   <si>
+    <t>Hộp mực in HP 168A W1680A - HP Laser 105a 105w 115a 115nw 116w 117w 118wn - Toner cartridge HP</t>
+  </si>
+  <si>
+    <t>Hộp mực in HP 49A 53A CRG-308 Q5949A Q7553A TECH 3k - Toner cartridge HP 1160 1320 1320d 1320n 1320tn 1320nw P2014 P2015 P2015d P2015n P2015dn P2015x 3390 3392 Canon 3300</t>
+  </si>
+  <si>
     <t>Hộp mực in HP 89A CF289A Enterprise M507DN M507dng M507n M507x MFP M528c M528dn M528f M528z TECH 5K có chip - Toner cartridge HP</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A Estar - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in laser màu 119A TECH - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Hộp mực in laser màu 119A TECH - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Vàng - W2092A ) </t>
+    <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Xanh - W2091A ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đỏ - W2093A ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Vàng - W2092A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( C ) </t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen A3 HP 335A/ W1335A/ M438/ M440 (56A+chip 335A)</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen HP 103A W1103A RPT Inovation Source - HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 2.600 trang ( W1360X/ HP MFP M211d/ M211dw/ M236dw/ M236sdw ) </t>
   </si>
   <si>
     <t>Hộp Mực in laser trắng đen HP 90A</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 103A/ W1103A TECH ( HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 151A (W1510A) ( Không Chip ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF510A BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF512A Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF513A M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF511A C ) </t>
   </si>
   <si>
     <t>Hộp mực máy in HP W1510A 151A RPT Inovation Source - HP Pro 4003W 4003DW 4003DN MFP 4103FDW 4103FDN 3K</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP W1510A, 151A, HP Pro 4003, MFP 4103 hộp trắng TQ ( Có chip ) </t>
   </si>
   <si>
-    <t>Hộp Mực máy in laser 49A/ 53A Prospect</t>
+    <t xml:space="preserve">Hộp Mực máy in laser 49A/ 53A Prospect ( 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực máy in laser Canon 051</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP 206A W2110A CRG-067 KO CHIP ( Đen W2110A - 1.35k - HP Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw Canon Color LBP 631Cw 633Cdw 651Cw 655Cdw 657Cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP 206A W2110A CRG-067 KO CHIP ( Xanh W2111A - 1.25k - HP Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw Canon Color LBP 631Cw 633Cdw 651Cw 655Cdw 657Cdw ) </t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE310A - CF350A ĐEN 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE311A - CF351A XANH 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE312A - CF352A VÀNG 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE313A - CF353A ĐỎ 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF210A CB540A CE320A ĐEN 2.4k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
@@ -580,96 +580,96 @@
   <si>
     <t>Ống mực Canon IR2520 2525 2530 NPG51 CET5618 700gr</t>
   </si>
   <si>
     <t>Ống mực Canon NPG-84 IR 2625 2630i 2635i 2645i 1000gr</t>
   </si>
   <si>
     <t>Ống mực NPG-59 CET Canon iR2006N 2206 2002 2004 2204</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Panasonic</t>
   </si>
   <si>
     <t>Hộp mực Panasonic 2025/2030</t>
   </si>
   <si>
     <t>Hộp Mực Panasonic MB1500/1520/1530/FAT410</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-210EK P2200 P2500 M6502 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in Pantum PC-211 P2200 M6500 TopZone - Toner cartridge Pantum TL-412K PD-219 ( P2200 P2207 P2500 P2505 P2507 P2516 M6500 M6550 M6505 M6600 M6607 ) </t>
+    <t xml:space="preserve">Hộp mực in Pantum PC-211 P2200 M6500 TopZone - Toner cartridge Pantum PD-219 ( P2200 P2207 P2500 P2505 P2507 P2516 M6500 M6550 M6505 M6600 M6607 - 1200 trang ) </t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-211KEV P2505 P2516 M6505 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
-    <t>Hộp mực in Pantum TL-410H P3302 M7102 M6802 TECH 3k - Toner cartridge Pantum</t>
-[...2 lines deleted...]
-    <t>Hộp mực in Pantum TL-412HR P3012 M6702 TECH 3k - Toner cartridge Pantum</t>
+    <t xml:space="preserve">Hộp mực in Pantum TL-410H P3302 M7102 M6802 TECH 3k - Toner cartridge Pantum ( 1200 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực in Pantum TL-412HR P3012 M6702 TECH 3k - Toner cartridge Pantum ( Pantum BP5100DN BM5100ADN và TL-410 ko chip ) </t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Ricoh</t>
   </si>
   <si>
     <t>Hộp mực in Ricoh MP 2014 2014D 2014AD 2014H IM 2701 2700 2702 CET 390Gr 12K - ống mực Ricoh</t>
   </si>
   <si>
-    <t>Hộp mực in Ricoh MP3054/ 3554/ 4054/ 5054/ IM2500/ 3000/ 4000</t>
+    <t xml:space="preserve">Hộp mực in Ricoh MP3054/ 3554/ 4054/ 5054/ IM2500/ 3000/ 4000 ( 24000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 150 150SU 150W 150SUW</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 3400/3410</t>
   </si>
   <si>
     <t>HỘP MỰC Ricoh SP101S/ SP100/ 110/ 111/ 112 TQ</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP200, SP201, SP202, SP203, SP204, SP210, SP212, SP213, SP211, SP220</t>
   </si>
   <si>
     <t>Mực máy photo Ricoh 2035/2045/3035/3045</t>
   </si>
   <si>
     <t>ống</t>
   </si>
   <si>
     <t xml:space="preserve">Mực ống máy photocopy Ricoh 2320D/2220D ( Ricoh MP 2352/2550/2851/2852/3351/3352/3353/3053/3030/3391 ) </t>
   </si>
   <si>
     <t>Mực ống Ricoh MP 6054 4045 5054 6054 1046g 36K</t>
   </si>
   <si>
-    <t xml:space="preserve">Mực ống Ricoh MP301SP/301SPF ( Ricoh Aficio MP301SP MP301SPF MP301 MP 301SPF 301 ) </t>
+    <t xml:space="preserve">Mực ống Ricoh MP301SP/301SPF ( Ricoh Aficio MP301SP MP301SPF MP301 MP 301SPF 301 - 8000 trang ) </t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Samsung</t>
   </si>
   <si>
     <t>Hộp mực máy in samsung 2850</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1610/2240/4521F</t>
   </si>
   <si>
     <t>Hộp mực Samsung 2825/116</t>
   </si>
   <si>
     <t>Hộp mực Samsung D101S 2161 3401 Tech</t>
   </si>
   <si>
     <t>Hộp mực Samsung D109S (4300)</t>
   </si>
   <si>
     <t>Hộp mực Samsung M2020/2070/D111</t>
   </si>
@@ -1601,111 +1601,111 @@
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="9">
         <v>252400.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="9">
-        <v>206600.0</v>
+        <v>206100.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D19" s="9">
-        <v>206100.0</v>
+        <v>394700.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D20" s="9">
-        <v>394700.0</v>
+        <v>256500.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="9">
-        <v>256500.0</v>
+        <v>242700.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="9">
-        <v>242700.0</v>
+        <v>206600.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="9">
         <v>250000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>38</v>
       </c>
@@ -1942,1950 +1942,1950 @@
       <c r="A40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="9">
         <v>288800.0</v>
       </c>
       <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="9">
-        <v>301100.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="9">
-        <v>303800.0</v>
+        <v>301100.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
         <v>10</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="9">
-        <v>580000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
         <v>11</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="9">
-        <v>490000.0</v>
+        <v>320600.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2">
         <v>12</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="9">
-        <v>320600.0</v>
+        <v>218400.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" s="2">
-[...2 lines deleted...]
-      <c r="B46" s="3" t="s">
+      <c r="A46" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="3"/>
+      <c r="B46" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" s="17"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="16"/>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="16" t="s">
+      <c r="A47" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C47" s="17"/>
-[...1 lines deleted...]
-      <c r="E47" s="16"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="20"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="19" t="s">
+      <c r="A48" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B48" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C49" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="9">
+        <v>496000.0</v>
+      </c>
+      <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="9">
-        <v>496000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="9">
-        <v>416000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="9">
         <v>216000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="9">
         <v>216000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="9">
         <v>216000.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="9">
-        <v>216000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="9">
         <v>256000.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="9">
         <v>256000.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="2" t="s">
-        <v>27</v>
+      <c r="A58" s="2">
+        <v>10</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="9">
         <v>256000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="9">
-        <v>256000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="9">
-        <v>88000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="9">
-        <v>269000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="9">
-        <v>114000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E62" s="3"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D63" s="9">
-        <v>120000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E63" s="3"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D64" s="9">
-        <v>272000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="9">
         <v>288000.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="9">
-        <v>288000.0</v>
+        <v>337600.0</v>
       </c>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="9">
-        <v>337600.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E67" s="3"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D68" s="9">
-        <v>288000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E68" s="3"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="9">
         <v>312000.0</v>
       </c>
       <c r="E69" s="3"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D70" s="9">
-        <v>312000.0</v>
+        <v>124800.0</v>
       </c>
       <c r="E70" s="3"/>
     </row>
     <row r="71" spans="1:5">
-      <c r="A71" s="2">
-[...2 lines deleted...]
-      <c r="B71" s="3" t="s">
+      <c r="A71" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="C71" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="3"/>
+      <c r="B71" s="20"/>
+      <c r="C71" s="21"/>
+      <c r="D71" s="22"/>
+      <c r="E71" s="20"/>
     </row>
     <row r="72" spans="1:5">
-      <c r="A72" s="19" t="s">
+      <c r="A72" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B72" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C73" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="9">
+        <v>128000.0</v>
+      </c>
+      <c r="E73" s="3"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="9">
-        <v>128000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E74" s="3"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="9">
-        <v>208000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="9">
-        <v>640000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="9">
-        <v>128000.0</v>
+        <v>386800.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="9">
         <v>386800.0</v>
       </c>
       <c r="E78" s="3"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="9">
         <v>386800.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="9">
         <v>386800.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D81" s="9">
-        <v>386800.0</v>
+        <v>188800.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="2" t="s">
-        <v>27</v>
+      <c r="A82" s="2">
+        <v>10</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="9">
-        <v>188800.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="E82" s="3"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="9">
-        <v>1120000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E83" s="3"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="9">
-        <v>128000.0</v>
+        <v>161100.0</v>
       </c>
       <c r="E84" s="3"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="9">
-        <v>161100.0</v>
+        <v>376800.0</v>
       </c>
       <c r="E85" s="3"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="9">
-        <v>376800.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="9">
-        <v>208000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="9">
-        <v>200000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="9">
         <v>128000.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="9">
-        <v>144000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D91" s="9">
-        <v>128000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E91" s="3"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="9">
-        <v>128000.0</v>
+        <v>1278400.0</v>
       </c>
       <c r="E92" s="3"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="9">
-        <v>400000.0</v>
+        <v>460800.0</v>
       </c>
       <c r="E93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D94" s="9">
-        <v>288000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="9">
-        <v>1278400.0</v>
+        <v>512000.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="9">
-        <v>460800.0</v>
+        <v>507000.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D97" s="9">
-        <v>168000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="9">
-        <v>512000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="9">
-        <v>507000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="9">
-        <v>280000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="9">
         <v>280000.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="9">
         <v>280000.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D103" s="9">
         <v>280000.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="9">
         <v>280000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="9">
-        <v>280000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="9">
-        <v>280000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D107" s="9">
-        <v>280000.0</v>
+        <v>608000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="9">
-        <v>280000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="9">
-        <v>608000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="9">
         <v>818800.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="9">
         <v>818800.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="9">
-        <v>818800.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="9">
-        <v>818800.0</v>
+        <v>184100.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D114" s="9">
-        <v>200000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="9">
-        <v>184100.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="9">
-        <v>200000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D117" s="9">
         <v>968000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D118" s="9">
-        <v>272000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="E118" s="3"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D119" s="9">
-        <v>224000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E119" s="3"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="9">
-        <v>224000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="9">
-        <v>224000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="9">
-        <v>224000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="9">
         <v>448000.0</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="9">
         <v>448000.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D125" s="9">
         <v>448000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="9">
         <v>448000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D127" s="9">
         <v>376000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="9">
         <v>80000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="9">
         <v>240000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="9">
         <v>531200.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="9">
         <v>361600.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="9">
         <v>400000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="9">
         <v>400000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="9">
         <v>400000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="9">
         <v>640000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="9">
         <v>216000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="9">
         <v>96600.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="9">
         <v>240000.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="9">
         <v>400000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="9">
         <v>400000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="9">
         <v>400000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="9">
         <v>400000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="9">
         <v>232000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="9">
         <v>256000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="9">
         <v>224400.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="9">
         <v>560000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="9">
         <v>352000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="9">
         <v>352000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="9">
         <v>160000.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="9">
         <v>160000.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="9">
         <v>160000.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="9">
         <v>160000.0</v>
       </c>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="9">
         <v>272000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="9">
         <v>272000.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="9">
         <v>272000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D156" s="9">
         <v>272000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D157" s="9">
         <v>352000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D158" s="9">
         <v>352000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D159" s="9">
         <v>360000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D160" s="9">
         <v>604800.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D161" s="9">
         <v>392000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D162" s="9">
         <v>392000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D163" s="9">
         <v>392000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D164" s="9">
         <v>392000.0</v>
       </c>
       <c r="E164" s="3"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D165" s="9">
         <v>247500.0</v>
       </c>
       <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D166" s="9">
         <v>491700.0</v>
       </c>
       <c r="E166" s="3"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D167" s="9">
         <v>208000.0</v>
       </c>
       <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D168" s="9">
         <v>640000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D169" s="9">
         <v>472000.0</v>
       </c>
       <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B170" s="20"/>
       <c r="C170" s="21"/>
       <c r="D170" s="22"/>
       <c r="E170" s="20"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="23" t="s">
         <v>4</v>
       </c>
@@ -3962,51 +3962,51 @@
       <c r="A176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D176" s="9">
         <v>227200.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D177" s="9">
-        <v>300000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D178" s="9">
         <v>232000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>190</v>
       </c>
@@ -5236,56 +5236,56 @@
         <v>10</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C263" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D263" s="9">
         <v>3307500.0</v>
       </c>
       <c r="E263" s="3"/>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="2"/>
       <c r="B264" s="3"/>
       <c r="C264" s="6"/>
       <c r="D264" s="9"/>
       <c r="E264" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B46:E46"/>
     <mergeCell ref="B205:E205"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A32:E32"/>
-    <mergeCell ref="A48:E48"/>
-    <mergeCell ref="A72:E72"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A71:E71"/>
     <mergeCell ref="A170:E170"/>
     <mergeCell ref="A174:E174"/>
     <mergeCell ref="A181:E181"/>
     <mergeCell ref="A193:E193"/>
     <mergeCell ref="A202:E202"/>
     <mergeCell ref="A206:E206"/>
     <mergeCell ref="A222:E222"/>
     <mergeCell ref="A243:E243"/>
     <mergeCell ref="A252:E252"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>