--- v2 (2026-07-05)
+++ v3 (2026-08-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>BẢNG GIÁ LẺ HỘP MỰC MÁY IN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Hộp Mực Thương Hiệu Taru</t>
   </si>
   <si>
     <t>Hộp Mực Taru Economy</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -115,53 +115,50 @@
   <si>
     <t>08</t>
   </si>
   <si>
     <t>Hộp mực 53A Economy TARU</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Hộp mực 59A Economy có chip</t>
   </si>
   <si>
     <t>Hộp mực 76A/ 057 Economy TARU (ko chip)</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Economy TARU</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 Economy TARU - MỰC MALAI ( nạp mực lại được, lượng mực nhiều hơn 120gr in được các loại giấy VP - 1000 trang ) </t>
   </si>
   <si>
-    <t>Hộp mực 92A Economy TARU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực Brother 1010 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Brother 2130 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực HP 83A Canon 337 MF221D Economy TARU (Malai)</t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Economy TARU (Nhật)</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen Samsung MLT-D115L M2620/2820 /M2670 /2870</t>
   </si>
   <si>
     <t>Hộp mực máy in 26A/ 052 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Máy In Laser Brother 2240 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Economy</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Economy TARU</t>
@@ -223,57 +220,57 @@
   <si>
     <t>Hộp Mực Thay Thế Brother</t>
   </si>
   <si>
     <t>Hộp mực Brother 2480</t>
   </si>
   <si>
     <t>Hộp mực Brother TN 3480</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw ( Đỏ ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( ĐEN - 1000 trang ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( XANH ) </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( Đỏ ) </t>
+    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( XANH - 1000 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( VÀNG - 1000 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW ( Đỏ - 1000 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực Brother TN-B022 TN-B027 B2000 B7535 B7640 TECH ( Brother HL-B2000, B2050, B2100, B2082, MFC-B7700, B7720, B7500, B7530, B7715, DCP-B7640, B7810, B7620, B2180, B7535 ) </t>
   </si>
   <si>
     <t>Hộp mực Brother TN2130/ HL-2140/ MFC-7340 (TQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Brother TN-1010 HL-1111 DCP-1511 MFC-1811 TECH 1.5k - Toner cartridge Brother ( Brother HL-1201 1211 DCP-1601 1616 MFC-1901 1916 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Brother TN-2385/ 2321/ 2701/ XR225/ 265 hộp trắng (TQ) ( 1500 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Brother TN-3608XL 6K HL-L6415DW MFC-L5710DN HL-5210DN TECH - Toner cartridge Brother ( MFC-L5710DN DCP-L5510DN MFC-L6915DW HL-L6415DW HL-L5210DW MFC-L5915DW HL-L6210DW HL-L5210DN ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu Brother TN-263 (Estar) ( C ) </t>
   </si>
@@ -304,275 +301,245 @@
   <si>
     <t>Hộp mực 17A CF217A CRG047 TECH - HP M102 M104 M129 M130 M132 1.6K</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF540A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF541A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF542A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK) ( CF543A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 26A CF226A CRG052 TECH ( HP M402 MFP426 Canon LBP214DW 215DW 212DW MF426DW 424DW 429DW 421DW 428X ) </t>
   </si>
   <si>
     <t>Hộp mực 29X HP5000/5100</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 30A CF230A CRG-051 TECH ( HP M227fdw/ M227sdn/ M227fdn/ M203dn/ M203dw/ M203d/ Canon LBP 161dn/ LBP 162dw/ MF266dn/ MF261d/ MF264dw/ MF269dw ) </t>
   </si>
   <si>
-    <t>Hộp mực 48A CF248A TECH 1K - HP M15W M15A M28W M28A</t>
+    <t xml:space="preserve">Hộp mực 48A CF248A TECH 1K - HP M15W M15A M28W M28A ( 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực 56A CF256A HP Pro MFP M436NDA M436N có chip</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp Mực 76A, 057, 59A Hộp trắng ( Không Chip ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực 78A CE278A CRG328 CRG326 TECH ( HP P1560 P1566 P1600 P1606 M1536 MF4410 MF4430 MF4570 MF4580 MF4780 LBP6230 LBP6200 MF4820 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 79A Hộp Trắng ( 1000 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực 85A 35A Canon 6030 HP 1102 TECH - MỰC TQ ( nạp mực lại được, lượng mực ít hơn, chỉ in được giấy VP - 1000 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực 87A CF287A CRG041 ( HP M501n M501dn M506x M506dn M527c M527dn M527f Canon LBP312x LBP312dn MF522x MF525x ) </t>
   </si>
   <si>
-    <t>Hộp mực 92A có hộp</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực Canon 8780/8750/333</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực CB543A Hộp trắng ( Canon 5050 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực CRG071 TECH không chip - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn ( 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực EP 26/ Canon 3200/ 3200i/ 5630/ 5650</t>
   </si>
   <si>
     <t>Hộp mực HP 14A CF214A Canon 333 hộp trắng</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU XANH CF401A CF501A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU VÀNG CF402A CF502A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU ĐEN CF400A CF500A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP ( MÀU ĐỎ CF403A CF503A - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( ĐEN - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP ( XANH - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực HP 201A 202A 206A 207A CRG045 CRG054 TECH KHÔNG CHIP ( VÀNG - HP M254 M280 M281 M252 M255 M277 M274 M283 Canon LBP611 612 613 621 622 623 630 631 632 633 635 634 641 642 643 644 645 653 654 656 MF841 843 ) </t>
-[...7 lines deleted...]
-  <si>
     <t>Hộp mực HP 83A TECH - Canon 337 MF221D</t>
   </si>
   <si>
     <t>hộp mực HP CE410A/411A/412A/413A (HP 400/300)</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đen-CF360A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Xanh-CF361A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Vàng-CF362A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực HP Color Enterprise M552dn/ M553/ M577 ( Đỏ-CF363A ) </t>
   </si>
   <si>
     <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP Hộp TECH</t>
   </si>
   <si>
-    <t>Hộp mực in HP 05A 80A 319 CF505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
+    <t>Hộp mực in HP 05A 80A 319 CE505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw TECH 1.5k - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 168A W1680A - HP Laser 105a 105w 115a 115nw 116w 117w 118wn - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 49A 53A CRG-308 Q5949A Q7553A TECH 3k - Toner cartridge HP 1160 1320 1320d 1320n 1320tn 1320nw P2014 P2015 P2015d P2015n P2015dn P2015x 3390 3392 Canon 3300</t>
   </si>
   <si>
+    <t xml:space="preserve">Hộp Mực in HP 76A CF276A M404DN M428FDW Canon CRG-057 CRG057 Satera LBP221 TECH ( 3.100 Trang ) </t>
+  </si>
+  <si>
     <t>Hộp mực in HP 89A CF289A Enterprise M507DN M507dng M507n M507x MFP M528c M528dn M528f M528z TECH 5K có chip - Toner cartridge HP</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in laser màu 119A Estar - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đen - W2090A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Xanh - W2091A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Đỏ - W2093A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG ( Vàng - W2092A ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser màu CRG-046 ( C ) </t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen A3 HP 335A/ W1335A/ M438/ M440 (56A+chip 335A)</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen HP 103A W1103A RPT Inovation Source - HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 2.600 trang ( W1360X/ HP MFP M211d/ M211dw/ M236dw/ M236sdw ) </t>
   </si>
   <si>
     <t>Hộp Mực in laser trắng đen HP 90A</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( ĐEN - CF500A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( ĐỎ-CF503A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( XANH-CF501A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw ( VÀNG-CF502A - HP M254dw, M254nw, M254dn, M280nw, M281cdw, M281fdn, M281fdw, Canon MF640c, MF641cw, MF641cdw, MF642cdw, MF643cdw, MF644cdw, MF645cx, LBP621cw, LBP622cdw, LBP623cdw ) </t>
   </si>
   <si>
-    <t>Hộp mực máy in A3 CZ192A 93A cho máy HP M701A M701N M706N M435NW</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hộp mực máy in CRG070 - Canon LBP 243 246 248 MF460 461 462 463 465 3K ( Canon i-Sensys MF460/ 461/ 463/ 465/ LBP240/ 243/ 246 - Không Chip ) </t>
+    <t xml:space="preserve">Hộp mực máy in CRG070 CRG-070 TECH 3K - Canon LBP 240 243 246 248 MF460 461 462 463 465 ( Không Chip - 3000 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 103A/ W1103A TECH ( HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 151A (W1510A) ( Không Chip ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF510A BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF512A Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF513A M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP 204A - M154A/ M180N/ M181F ( CF511A C ) </t>
   </si>
   <si>
+    <t xml:space="preserve">Hộp mực máy in HP A3 CZ192A 93A M701A M701N M706N M435NW ( 12000 trang ) </t>
+  </si>
+  <si>
     <t>Hộp mực máy in HP W1510A 151A RPT Inovation Source - HP Pro 4003W 4003DW 4003DN MFP 4103FDW 4103FDN 3K</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in HP W1510A, 151A, HP Pro 4003, MFP 4103 hộp trắng TQ ( Có chip ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp Mực máy in laser 49A/ 53A Prospect ( 1000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực máy in laser Canon 051</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực máy in laser màu HP 206A W2110A CRG-067 KO CHIP ( Đen W2110A - 1.35k - HP Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw Canon Color LBP 631Cw 633Cdw 651Cw 655Cdw 657Cdw ) </t>
-[...4 lines deleted...]
-  <si>
     <t>Hộp mực máy in laser màu HP CE310A - CF350A ĐEN 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE311A - CF351A XANH 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE312A - CF352A VÀNG 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CE313A - CF353A ĐỎ 126A 130A 1025 M176 M177 Canon 7010 7018</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF210A CB540A CE320A ĐEN 2.4k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF211A CB541A CE321A XANH 1.8k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF212A CB542A CE322A VÀNG 1.8k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực máy in laser màu HP CF213A CB543A CE323A ĐỎ 1.8k ( HP CP1210 CP1215 1510 1515 1518 1217 CM1300 1312 1415 Pro 200 M276 M251 Canon LBP 7100 7110 MF 621 623 624 626 628 505 8050 8210 8280 8230 8280 ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực máy in laser màu HP CRG067 KO CHIP - Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw ( Vàng W2112A - 1.25k ) </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực máy in laser trắng đen 55A CE255A TECH ( HP P3010 P3015 P3015D P3015DN P3016 M525F M525DN  M521dn M251dw Canon 6700DN 6710i 6750dn ) </t>
   </si>
   <si>
     <t>Hộp mực W1410A 141A HP M110W M139 M140W</t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( BK CF210 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( C CF211 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( Y CF212 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100 ( M CF213 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Ống mực Canon G-28 NPG-28 GPR-8 GPR-18 EXV-14 EXV-5 NPG-20 ( Canon IR311K 312K 2016 2018 2020 2022 2025 2030 2116 2120 2318 2320 2420 2422 2004 ) </t>
   </si>
   <si>
     <t>Ống Mực Canon IR1024 (PNG-32)</t>
   </si>
   <si>
     <t>Ống</t>
@@ -580,53 +547,50 @@
   <si>
     <t>Ống mực Canon IR2520 2525 2530 NPG51 CET5618 700gr</t>
   </si>
   <si>
     <t>Ống mực Canon NPG-84 IR 2625 2630i 2635i 2645i 1000gr</t>
   </si>
   <si>
     <t>Ống mực NPG-59 CET Canon iR2006N 2206 2002 2004 2204</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Panasonic</t>
   </si>
   <si>
     <t>Hộp mực Panasonic 2025/2030</t>
   </si>
   <si>
     <t>Hộp Mực Panasonic MB1500/1520/1530/FAT410</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-210EK P2200 P2500 M6502 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực in Pantum PC-211 P2200 M6500 TopZone - Toner cartridge Pantum PD-219 ( P2200 P2207 P2500 P2505 P2507 P2516 M6500 M6550 M6505 M6600 M6607 - 1200 trang ) </t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực in Pantum PC-211KEV P2505 P2516 M6505 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Pantum TL-410H P3302 M7102 M6802 TECH 3k - Toner cartridge Pantum ( 1200 trang ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Pantum TL-412HR P3012 M6702 TECH 3k - Toner cartridge Pantum ( Pantum BP5100DN BM5100ADN và TL-410 ko chip ) </t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Ricoh</t>
   </si>
   <si>
     <t>Hộp mực in Ricoh MP 2014 2014D 2014AD 2014H IM 2701 2700 2702 CET 390Gr 12K - ống mực Ricoh</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in Ricoh MP3054/ 3554/ 4054/ 5054/ IM2500/ 3000/ 4000 ( 24000 trang ) </t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 150 150SU 150W 150SUW</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 3400/3410</t>
   </si>
   <si>
     <t>HỘP MỰC Ricoh SP101S/ SP100/ 110/ 111/ 112 TQ</t>
@@ -667,98 +631,95 @@
   <si>
     <t>Hộp mực Samsung D101S 2161 3401 Tech</t>
   </si>
   <si>
     <t>Hộp mực Samsung D109S (4300)</t>
   </si>
   <si>
     <t>Hộp mực Samsung M2020/2070/D111</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Xeror</t>
   </si>
   <si>
     <t>Hộp mực Xerox 3140/3155</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Brother</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( C ) </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( BK ) </t>
+    <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( C - 1400 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( Y - 1400 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( M - 1400 trang ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hộp mực Brother TN-263 BK chính hãng ( BK - 1400 trang ) </t>
   </si>
   <si>
     <t>Hộp mực Brother TNB027 Chính Hãng HL-B2100D HL-2180DW DCP-B7620DW DCP-B7640DW DCP-B7810DW</t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385 2321 2701 Chính hãng</t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC-539XL J100 / J105 / J200 ( C ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC-539XL J100 / J105 / J200 ( Y ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC-539XL J100 / J105 / J200 ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC-539XL J100/J105/J200 ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC73 ( Xanh ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC73 ( Đen ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC73 ( Vàng ) </t>
   </si>
   <si>
     <t xml:space="preserve">Hộp mực in phun Brother LC73 ( Đỏ ) </t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Canon</t>
   </si>
   <si>
-    <t xml:space="preserve">Hộp mực Canon 057 Chính hãng ( THÁO MÁY ) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hộp mực Canon 057 Chính hãng ( MỚI ) </t>
   </si>
   <si>
     <t>Hộp Mực canon 337 Chính hãng</t>
   </si>
   <si>
     <t>Hộp mực Canon 35BK</t>
   </si>
   <si>
     <t>Hộp mực Canon 36C</t>
   </si>
   <si>
     <t>Hộp mực Canon 740</t>
   </si>
   <si>
     <t>Hộp mực Canon 741</t>
   </si>
   <si>
     <t>Hộp mực Canon CL-57/ E400/ E410/ E460/ E470/ E480</t>
   </si>
   <si>
     <t>Hộp mực Canon PG-47/ E400/ E410/ E460/ E470/ E480</t>
   </si>
   <si>
     <t>Hộp mực in phun MÀU Canon CL-746S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
@@ -766,51 +727,51 @@
   <si>
     <t>Hộp mực in phun MÀU Canon PG-745S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
   </si>
   <si>
     <t>Mực Canon CL - 811/MX328</t>
   </si>
   <si>
     <t>Mực Canon CL 831</t>
   </si>
   <si>
     <t>Mực Canon PG - 810/MX 328 (B)</t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( BK ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( M ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( C ) </t>
   </si>
   <si>
     <t xml:space="preserve">Mực in Canon laser màu 054 Chính Hãng ( Y ) </t>
   </si>
   <si>
-    <t xml:space="preserve">Đầu phun Canon BH-7 (CA91) ( Đen - Canon G1000/ G2000/ G2002/ G2010/ G2012/ G3000/ G3010/ G3012/ G4000/ G4010 - Không bảo hành ) </t>
+    <t xml:space="preserve">Đầu phun Canon BH-7 (CA91) ( ĐẦU ĐEN - Canon G1000/ G2000/ G2002/ G2010/ G2012/ G3000/ G3010/ G3012/ G4000/ G4010 - Không bảo hành ) </t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Fuji Xerox</t>
   </si>
   <si>
     <t>Hộp mực Fujixerox DCIV2263 Vàng</t>
   </si>
   <si>
     <t>Hộp mực Fujixerox DCIV2263 Xanh</t>
   </si>
   <si>
     <t>Hộp mực Fujixerox DCIV2263 Đen</t>
   </si>
   <si>
     <t>Hộp mực Fujixerox DCIV2263 Đỏ</t>
   </si>
   <si>
     <t>Hộp mực thải Fujixerox DCIV2263</t>
   </si>
   <si>
     <t>Hộp mực Xerox IV2060/3060 TQ</t>
   </si>
   <si>
     <t>Hộp mực XEROX IV4070</t>
   </si>
@@ -1342,54 +1303,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E264"/>
+  <dimension ref="A1:E251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A253" sqref="A253:E253"/>
+      <selection activeCell="A240" sqref="A240:E240"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -1613,3688 +1574,3493 @@
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="9">
         <v>206100.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D19" s="9">
-        <v>394700.0</v>
+        <v>256500.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="9">
-        <v>256500.0</v>
+        <v>242700.0</v>
       </c>
       <c r="E20" s="3"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="9">
-        <v>242700.0</v>
+        <v>206600.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="9">
-        <v>206600.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="9">
-        <v>250000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="9">
-        <v>1425000.0</v>
+        <v>283100.0</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="9">
-        <v>283100.0</v>
+        <v>202800.0</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="9">
-        <v>202800.0</v>
+        <v>225400.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="9">
-        <v>225400.0</v>
+        <v>527700.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2">
         <v>23</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="9">
-        <v>527700.0</v>
+        <v>803700.0</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2">
         <v>24</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="9">
-        <v>803700.0</v>
+        <v>529600.0</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2">
         <v>25</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="9">
-        <v>529600.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="2">
-[...2 lines deleted...]
-      <c r="B31" s="3" t="s">
+      <c r="A31" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="3"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="20"/>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="19" t="s">
+      <c r="A32" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B32" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C33" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="9">
+        <v>371900.0</v>
+      </c>
+      <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="9">
-        <v>371900.0</v>
+        <v>309100.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="9">
-        <v>309100.0</v>
+        <v>214400.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D36" s="9">
-        <v>214400.0</v>
+        <v>389000.0</v>
       </c>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D37" s="9">
-        <v>389000.0</v>
+        <v>462900.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="9">
-        <v>462900.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="9">
-        <v>303800.0</v>
+        <v>288800.0</v>
       </c>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="9">
-        <v>288800.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="9">
-        <v>303800.0</v>
+        <v>301100.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="2" t="s">
-        <v>27</v>
+      <c r="A42" s="2">
+        <v>10</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="9">
-        <v>301100.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="9">
-        <v>490000.0</v>
+        <v>320600.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="9">
-        <v>320600.0</v>
+        <v>218400.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" s="2">
-[...2 lines deleted...]
-      <c r="B45" s="3" t="s">
+      <c r="A45" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="3"/>
+      <c r="B45" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45" s="17"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="16"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="16" t="s">
+      <c r="A46" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C46" s="17"/>
-[...1 lines deleted...]
-      <c r="E46" s="16"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="21"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="20"/>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="19" t="s">
+      <c r="A47" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B47" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C48" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" s="9">
+        <v>496000.0</v>
+      </c>
+      <c r="E48" s="3"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="9">
-        <v>496000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="9">
-        <v>416000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="9">
         <v>216000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="9">
         <v>216000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="9">
         <v>216000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="9">
-        <v>216000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="9">
         <v>256000.0</v>
       </c>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="9">
         <v>256000.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="2" t="s">
-        <v>27</v>
+      <c r="A57" s="2">
+        <v>10</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="9">
         <v>256000.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="9">
-        <v>256000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="9">
-        <v>88000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="9">
-        <v>269000.0</v>
+        <v>95200.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="9">
-        <v>114000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D62" s="9">
-        <v>120000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E62" s="3"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D63" s="9">
-        <v>272000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E63" s="3"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="9">
         <v>288000.0</v>
       </c>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="9">
-        <v>288000.0</v>
+        <v>337600.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="9">
-        <v>337600.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D67" s="9">
-        <v>288000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E67" s="3"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="9">
-        <v>210000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="E68" s="3"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="9">
-        <v>312000.0</v>
+        <v>124800.0</v>
       </c>
       <c r="E69" s="3"/>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" s="2">
-[...2 lines deleted...]
-      <c r="B70" s="3" t="s">
+      <c r="A70" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="C70" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="3"/>
+      <c r="B70" s="20"/>
+      <c r="C70" s="21"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="20"/>
     </row>
     <row r="71" spans="1:5">
-      <c r="A71" s="19" t="s">
+      <c r="A71" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B71" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C72" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" s="9">
+        <v>128000.0</v>
+      </c>
+      <c r="E72" s="3"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="9">
-        <v>128000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E73" s="3"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="9">
-        <v>208000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E74" s="3"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="9">
-        <v>640000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="9">
-        <v>128000.0</v>
+        <v>386800.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="9">
         <v>386800.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="9">
         <v>386800.0</v>
       </c>
       <c r="E78" s="3"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="9">
         <v>386800.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="9">
-        <v>386800.0</v>
+        <v>184000.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
-      <c r="A81" s="2" t="s">
-        <v>27</v>
+      <c r="A81" s="2">
+        <v>10</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D81" s="9">
-        <v>188800.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D82" s="9">
-        <v>1120000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E82" s="3"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D83" s="9">
-        <v>128000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="E83" s="3"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="9">
-        <v>161100.0</v>
+        <v>376800.0</v>
       </c>
       <c r="E84" s="3"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="9">
-        <v>376800.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E85" s="3"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D86" s="9">
-        <v>200000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="9">
         <v>128000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="9">
-        <v>144000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D89" s="9">
-        <v>128000.0</v>
+        <v>1278400.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="9">
-        <v>400000.0</v>
+        <v>460800.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D91" s="9">
-        <v>288000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E91" s="3"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="9">
-        <v>1278400.0</v>
+        <v>512000.0</v>
       </c>
       <c r="E92" s="3"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D93" s="9">
-        <v>460800.0</v>
+        <v>507000.0</v>
       </c>
       <c r="E93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D94" s="9">
-        <v>168000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D95" s="9">
-        <v>512000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="9">
-        <v>507000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D97" s="9">
-        <v>220000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="9">
-        <v>220000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="9">
-        <v>220000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="9">
-        <v>220000.0</v>
+        <v>608000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="9">
-        <v>280000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="9">
-        <v>280000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D103" s="9">
-        <v>280000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="9">
-        <v>280000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="9">
-        <v>210000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="9">
-        <v>128000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D107" s="9">
-        <v>608000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="9">
-        <v>818800.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="9">
-        <v>818800.0</v>
+        <v>201000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="9">
-        <v>818800.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="9">
-        <v>818800.0</v>
+        <v>968000.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="9">
-        <v>200000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="9">
-        <v>184100.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D114" s="9">
-        <v>172500.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D115" s="9">
-        <v>700000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="9">
-        <v>201000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D117" s="9">
-        <v>968000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D118" s="9">
-        <v>238000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E118" s="3"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D119" s="9">
-        <v>202500.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E119" s="3"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="9">
-        <v>202500.0</v>
+        <v>264000.0</v>
       </c>
       <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="9">
-        <v>202500.0</v>
+        <v>80000.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="9">
-        <v>202500.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="9">
-        <v>448000.0</v>
+        <v>531200.0</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D124" s="9">
-        <v>448000.0</v>
+        <v>361600.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D125" s="9">
-        <v>448000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D126" s="9">
-        <v>448000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D127" s="9">
-        <v>376000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="9">
-        <v>80000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="9">
-        <v>240000.0</v>
+        <v>96600.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="9">
-        <v>531200.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D131" s="9">
-        <v>361600.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D132" s="9">
         <v>400000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D133" s="9">
         <v>400000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D134" s="9">
         <v>400000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="9">
-        <v>640000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="9">
-        <v>216000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="9">
-        <v>96600.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="9">
-        <v>240000.0</v>
+        <v>224400.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="9">
-        <v>400000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="9">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="9">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="9">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="9">
-        <v>232000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="9">
-        <v>256000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="9">
-        <v>224400.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="9">
-        <v>560000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="9">
-        <v>352000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="9">
-        <v>352000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="9">
-        <v>160000.0</v>
+        <v>604800.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="9">
-        <v>160000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="9">
-        <v>160000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="9">
-        <v>160000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="9">
-        <v>272000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="9">
-        <v>272000.0</v>
+        <v>247500.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="D155" s="9">
-        <v>272000.0</v>
+        <v>491700.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B156" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C156" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="C156" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="9">
-        <v>272000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="D157" s="9">
-        <v>352000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="D158" s="9">
-        <v>352000.0</v>
+        <v>427800.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
-      <c r="A159" s="2">
-[...11 lines deleted...]
-      <c r="E159" s="3"/>
+      <c r="A159" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B159" s="20"/>
+      <c r="C159" s="21"/>
+      <c r="D159" s="22"/>
+      <c r="E159" s="20"/>
     </row>
     <row r="160" spans="1:5">
-      <c r="A160" s="2">
-[...11 lines deleted...]
-      <c r="E160" s="3"/>
+      <c r="A160" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C160" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="161" spans="1:5">
-      <c r="A161" s="2">
-        <v>89</v>
+      <c r="A161" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D161" s="9">
-        <v>392000.0</v>
+        <v>1440000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
-      <c r="A162" s="2">
-        <v>90</v>
+      <c r="A162" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D162" s="9">
-        <v>392000.0</v>
+        <v>1390400.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
-      <c r="A163" s="2">
-[...2 lines deleted...]
-      <c r="B163" s="3" t="s">
+      <c r="A163" s="19" t="s">
         <v>175</v>
       </c>
-      <c r="C163" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E163" s="3"/>
+      <c r="B163" s="20"/>
+      <c r="C163" s="21"/>
+      <c r="D163" s="22"/>
+      <c r="E163" s="20"/>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="2">
-[...2 lines deleted...]
-      <c r="B164" s="3" t="s">
+      <c r="A164" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B164" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E164" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C164" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B165" s="3" t="s">
+      <c r="C165" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D165" s="9">
+        <v>227200.0</v>
+      </c>
+      <c r="E165" s="3"/>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B166" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C165" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B166" s="3" t="s">
+      <c r="C166" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D166" s="9">
+        <v>232000.0</v>
+      </c>
+      <c r="E166" s="3"/>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B167" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="C166" s="6" t="s">
+      <c r="C167" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D167" s="9">
+        <v>192000.0</v>
+      </c>
+      <c r="E167" s="3"/>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B168" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="D166" s="9">
-[...8 lines deleted...]
-      <c r="B167" s="3" t="s">
+      <c r="C168" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D168" s="9">
+        <v>176000.0</v>
+      </c>
+      <c r="E168" s="3"/>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="19" t="s">
         <v>180</v>
       </c>
-      <c r="C167" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B168" s="3" t="s">
+      <c r="B169" s="20"/>
+      <c r="C169" s="21"/>
+      <c r="D169" s="22"/>
+      <c r="E169" s="20"/>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B170" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E170" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="C168" s="6" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="C171" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D171" s="9">
+        <v>540000.0</v>
+      </c>
+      <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D172" s="9">
-        <v>1440000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B173" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D173" s="9">
+        <v>672000.0</v>
+      </c>
+      <c r="E173" s="3"/>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D174" s="9">
+        <v>640000.0</v>
+      </c>
+      <c r="E174" s="3"/>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B175" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="C173" s="6" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="C175" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D175" s="9">
+        <v>448000.0</v>
+      </c>
+      <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D176" s="9">
-        <v>227200.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B177" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C177" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="C177" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="9">
-        <v>224000.0</v>
+        <v>326300.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="D178" s="9">
-        <v>232000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="D179" s="9">
-        <v>192000.0</v>
+        <v>864000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
-      <c r="A180" s="2" t="s">
-        <v>19</v>
+      <c r="A180" s="2">
+        <v>10</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D180" s="9">
-        <v>192000.0</v>
+        <v>254800.0</v>
       </c>
       <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="19" t="s">
         <v>192</v>
       </c>
       <c r="B181" s="20"/>
       <c r="C181" s="21"/>
       <c r="D181" s="22"/>
       <c r="E181" s="20"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B182" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D182" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="D183" s="9">
-        <v>540000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="9">
-        <v>700000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="E184" s="3"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D185" s="9">
-        <v>672000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D186" s="9">
-        <v>640000.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D187" s="9">
-        <v>448000.0</v>
+        <v>251200.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D188" s="9">
-        <v>392000.0</v>
+        <v>661400.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C189" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D189" s="9">
+        <v>242200.0</v>
+      </c>
+      <c r="E189" s="3"/>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="19" t="s">
         <v>200</v>
       </c>
-      <c r="D189" s="9">
-[...8 lines deleted...]
-      <c r="B190" s="3" t="s">
+      <c r="B190" s="20"/>
+      <c r="C190" s="21"/>
+      <c r="D190" s="22"/>
+      <c r="E190" s="20"/>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B191" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D191" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E191" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="C190" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B191" s="3" t="s">
+      <c r="C192" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D192" s="9">
+        <v>350000.0</v>
+      </c>
+      <c r="E192" s="3"/>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="C191" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B192" s="3" t="s">
+      <c r="B193" s="16" t="s">
         <v>203</v>
       </c>
-      <c r="C192" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A193" s="19" t="s">
+      <c r="C193" s="17"/>
+      <c r="D193" s="18"/>
+      <c r="E193" s="16"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="19" t="s">
         <v>204</v>
       </c>
-      <c r="B193" s="20"/>
-[...5 lines deleted...]
-      <c r="A194" s="23" t="s">
+      <c r="B194" s="20"/>
+      <c r="C194" s="21"/>
+      <c r="D194" s="22"/>
+      <c r="E194" s="20"/>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B194" s="24" t="s">
+      <c r="B195" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C194" s="25" t="s">
+      <c r="C195" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D194" s="26" t="s">
+      <c r="D195" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E194" s="24" t="s">
+      <c r="E195" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D196" s="9">
-        <v>432000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D197" s="9">
-        <v>400000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D198" s="9">
-        <v>440000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D199" s="9">
-        <v>251200.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D200" s="9">
-        <v>661400.0</v>
+        <v>249800.0</v>
       </c>
       <c r="E200" s="3"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D201" s="9">
+        <v>650000.0</v>
+      </c>
+      <c r="E201" s="3"/>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B201" s="3" t="s">
+      <c r="B202" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="C201" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A202" s="19" t="s">
+      <c r="C202" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D202" s="9">
+        <v>243000.0</v>
+      </c>
+      <c r="E202" s="3"/>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B203" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="B202" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C203" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D203" s="9">
+        <v>243000.0</v>
+      </c>
+      <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D204" s="9">
-        <v>350000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
-      <c r="A205" s="15" t="s">
+      <c r="A205" s="2">
+        <v>10</v>
+      </c>
+      <c r="B205" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="B205" s="16" t="s">
+      <c r="C205" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D205" s="9">
+        <v>222800.0</v>
+      </c>
+      <c r="E205" s="3"/>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="2">
+        <v>11</v>
+      </c>
+      <c r="B206" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="C205" s="17"/>
-[...4 lines deleted...]
-      <c r="A206" s="19" t="s">
+      <c r="C206" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D206" s="9">
+        <v>351000.0</v>
+      </c>
+      <c r="E206" s="3"/>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="2">
+        <v>12</v>
+      </c>
+      <c r="B207" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="B206" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C207" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D207" s="9">
+        <v>533300.0</v>
+      </c>
+      <c r="E207" s="3"/>
     </row>
     <row r="208" spans="1:5">
-      <c r="A208" s="2" t="s">
-        <v>9</v>
+      <c r="A208" s="2">
+        <v>13</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C208" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D208" s="9">
-        <v>1633500.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="2" t="s">
-        <v>12</v>
+      <c r="A209" s="2">
+        <v>14</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C209" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D209" s="9">
-        <v>1633500.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E209" s="3"/>
     </row>
     <row r="210" spans="1:5">
-      <c r="A210" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B210" s="3" t="s">
+      <c r="A210" s="19" t="s">
         <v>219</v>
       </c>
-      <c r="C210" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E210" s="3"/>
+      <c r="B210" s="20"/>
+      <c r="C210" s="21"/>
+      <c r="D210" s="22"/>
+      <c r="E210" s="20"/>
     </row>
     <row r="211" spans="1:5">
-      <c r="A211" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E211" s="3"/>
+      <c r="A211" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B211" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E211" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D212" s="9">
-        <v>249800.0</v>
+        <v>3695000.0</v>
       </c>
       <c r="E212" s="3"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D213" s="9">
-        <v>650000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D214" s="9">
-        <v>243000.0</v>
+        <v>344300.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D215" s="9">
-        <v>243000.0</v>
+        <v>519800.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="9">
+        <v>465800.0</v>
+      </c>
+      <c r="E216" s="3"/>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="9">
+        <v>654800.0</v>
+      </c>
+      <c r="E217" s="3"/>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D218" s="9">
+        <v>534600.0</v>
+      </c>
+      <c r="E218" s="3"/>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D219" s="9">
+        <v>311900.0</v>
+      </c>
+      <c r="E219" s="3"/>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B216" s="3" t="s">
-[...44 lines deleted...]
-      <c r="B219" s="3" t="s">
+      <c r="B220" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="C219" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="C220" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D220" s="9">
-        <v>351000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B221" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D221" s="9">
+        <v>324000.0</v>
+      </c>
+      <c r="E221" s="3"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="2">
+        <v>11</v>
+      </c>
+      <c r="B222" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="C221" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A222" s="19" t="s">
+      <c r="C222" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D222" s="9">
+        <v>837000.0</v>
+      </c>
+      <c r="E222" s="3"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="2">
+        <v>12</v>
+      </c>
+      <c r="B223" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="B222" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C223" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="9">
+        <v>580500.0</v>
+      </c>
+      <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
-      <c r="A224" s="2" t="s">
-        <v>9</v>
+      <c r="A224" s="2">
+        <v>13</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D224" s="9">
-        <v>945000.0</v>
+        <v>668300.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
-      <c r="A225" s="2" t="s">
-        <v>12</v>
+      <c r="A225" s="2">
+        <v>14</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D225" s="9">
-        <v>3695000.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
-      <c r="A226" s="2" t="s">
+      <c r="A226" s="2">
         <v>15</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D226" s="9">
-        <v>1890000.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
-      <c r="A227" s="2" t="s">
-        <v>17</v>
+      <c r="A227" s="2">
+        <v>16</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D227" s="9">
-        <v>344300.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
-      <c r="A228" s="2" t="s">
-        <v>19</v>
+      <c r="A228" s="2">
+        <v>17</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D228" s="9">
-        <v>519800.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
-      <c r="A229" s="2" t="s">
-        <v>21</v>
+      <c r="A229" s="2">
+        <v>18</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D229" s="9">
-        <v>465800.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
-      <c r="A230" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B230" s="3" t="s">
+      <c r="A230" s="19" t="s">
         <v>238</v>
       </c>
-      <c r="C230" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E230" s="3"/>
+      <c r="B230" s="20"/>
+      <c r="C230" s="21"/>
+      <c r="D230" s="22"/>
+      <c r="E230" s="20"/>
     </row>
     <row r="231" spans="1:5">
-      <c r="A231" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E231" s="3"/>
+      <c r="A231" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B232" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D232" s="9">
+        <v>4725000.0</v>
+      </c>
+      <c r="E232" s="3"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B233" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="C232" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B233" s="3" t="s">
+      <c r="C233" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D233" s="9">
+        <v>4725000.0</v>
+      </c>
+      <c r="E233" s="3"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B234" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="C233" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D233" s="9">
+      <c r="C234" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D234" s="9">
+        <v>1957500.0</v>
+      </c>
+      <c r="E234" s="3"/>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D235" s="9">
+        <v>4725000.0</v>
+      </c>
+      <c r="E235" s="3"/>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D236" s="9">
+        <v>1282500.0</v>
+      </c>
+      <c r="E236" s="3"/>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D237" s="9">
         <v>459000.0</v>
       </c>
-      <c r="E233" s="3"/>
-[...17 lines deleted...]
-      <c r="A235" s="2">
+      <c r="E237" s="3"/>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D238" s="9">
+        <v>1282500.0</v>
+      </c>
+      <c r="E238" s="3"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="19" t="s">
+        <v>246</v>
+      </c>
+      <c r="B239" s="20"/>
+      <c r="C239" s="21"/>
+      <c r="D239" s="22"/>
+      <c r="E239" s="20"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B240" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E240" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D241" s="9">
+        <v>1836000.0</v>
+      </c>
+      <c r="E241" s="3"/>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...41 lines deleted...]
-      <c r="A238" s="2">
+      <c r="B242" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D242" s="9">
+        <v>2889000.0</v>
+      </c>
+      <c r="E242" s="3"/>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B238" s="3" t="s">
-[...26 lines deleted...]
-      <c r="A240" s="2">
+      <c r="B243" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D243" s="9">
+        <v>1944000.0</v>
+      </c>
+      <c r="E243" s="3"/>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B240" s="3" t="s">
-[...29 lines deleted...]
-      <c r="B242" s="3" t="s">
+      <c r="B244" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="C242" s="6" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="C244" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D244" s="9">
+        <v>13500.0</v>
+      </c>
+      <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D245" s="9">
-        <v>4725000.0</v>
+        <v>475200.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C246" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D246" s="9">
-        <v>4725000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E246" s="3"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D247" s="9">
-        <v>1957500.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D248" s="9">
-        <v>4725000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E248" s="3"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B249" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D249" s="9">
+        <v>918000.0</v>
+      </c>
+      <c r="E249" s="3"/>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="2">
+        <v>10</v>
+      </c>
+      <c r="B250" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="C249" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="C250" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D250" s="9">
-        <v>459000.0</v>
+        <v>3307500.0</v>
       </c>
       <c r="E250" s="3"/>
     </row>
     <row r="251" spans="1:5">
-      <c r="A251" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A251" s="2"/>
+      <c r="B251" s="3"/>
+      <c r="C251" s="6"/>
+      <c r="D251" s="9"/>
       <c r="E251" s="3"/>
-    </row>
-[...181 lines deleted...]
-      <c r="E264" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B46:E46"/>
-    <mergeCell ref="B205:E205"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="B193:E193"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A32:E32"/>
-[...3 lines deleted...]
-    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A70:E70"/>
+    <mergeCell ref="A159:E159"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A169:E169"/>
     <mergeCell ref="A181:E181"/>
-    <mergeCell ref="A193:E193"/>
-[...4 lines deleted...]
-    <mergeCell ref="A252:E252"/>
+    <mergeCell ref="A190:E190"/>
+    <mergeCell ref="A194:E194"/>
+    <mergeCell ref="A210:E210"/>
+    <mergeCell ref="A230:E230"/>
+    <mergeCell ref="A239:E239"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>