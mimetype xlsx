--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -223,51 +223,51 @@
   <si>
     <t>Dịch vụ đăng ký bảo hộ quyền tác giả với cục sở hữu trí tuệ</t>
   </si>
   <si>
     <t>Dịch vụ đăng ký bảo hộ sáng chế</t>
   </si>
   <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Dịch Vụ Máy Chấm Công</t>
   </si>
   <si>
     <t>Dịch Vụ Cài Đặt Máy Chấm Công</t>
   </si>
   <si>
     <t>Cài đặt phần mềm máy chấm công</t>
   </si>
   <si>
     <t>Máy</t>
   </si>
   <si>
     <t>Dịch Vụ Sửa Chữa Máy Chấm Công</t>
   </si>
   <si>
-    <t>Dịch vụ sửa chữa máy chấm công - Bảo trì máy chấm công</t>
+    <t>Dịch vụ sửa chữa máy chấm công - Bảo trì máy chấm công SMCC</t>
   </si>
   <si>
     <t>Xóa mật khẩu quản trị máy chấm công</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Dịch Vụ Máy In - Máy Tính</t>
   </si>
   <si>
     <t>Sửa Chửa Phần Cứng</t>
   </si>
   <si>
     <t>Dịch vụ reset thải - lỗi 5B00 máy in Canon pixma G</t>
   </si>
   <si>
     <t>Dịch vụ Sửa máy Photocopy</t>
   </si>
   <si>
     <t>Dịch vụ thi công mạng</t>
   </si>
   <si>
     <t>Hàn bản lề laptop - sửa bản lề laptop, sửa ngàm laptop</t>
   </si>