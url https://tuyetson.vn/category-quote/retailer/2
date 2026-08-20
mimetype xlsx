--- v1 (2026-05-20)
+++ v2 (2026-08-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>BẢNG GIÁ LẺ DỊCH VỤ</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Dịch Vụ Hồ Sơ Công Ty</t>
   </si>
   <si>
     <t>Dịch Vụ Xin Visa</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -344,53 +344,50 @@
     <t>Cài mạng nội bộ máy tính</t>
   </si>
   <si>
     <t>Cài máy in</t>
   </si>
   <si>
     <t>Cài phần mềm máy tính</t>
   </si>
   <si>
     <t>Cài win</t>
   </si>
   <si>
     <t>Cài Win máy chủ</t>
   </si>
   <si>
     <t>Dịch vụ cài phần mềm Bartender + phí thiết kế</t>
   </si>
   <si>
     <t>Khổ/ Máy</t>
   </si>
   <si>
     <t>Dịch vụ cài phần mềm Bartender - chưa bao gồm phí thiết kế</t>
   </si>
   <si>
     <t>Dịch vụ cài phần mềm Gerber</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dịch vụ cài phần mềm Kozo Cadtool 12 tiếng Nhật</t>
   </si>
   <si>
     <t>Dịch vụ cài phần mềm Lectra Modaris</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt mail Outlook</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt phần mềm Autocad</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt phần mềm Office</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt phần mềm office 2021 cho macbook</t>
   </si>
   <si>
     <t>Dịch vụ cài đặt phần mềm soạn giáo án Mindjet MindManager 2020 cho window</t>
   </si>
   <si>
     <t>Reset drum Brother</t>
   </si>
   <si>
     <t>Sửa lỗi Win</t>
   </si>
@@ -1003,54 +1000,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E139"/>
+  <dimension ref="A1:E138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A136" sqref="A136:E136"/>
+      <selection activeCell="A135" sqref="A135:E135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -2362,719 +2359,704 @@
       <c r="A93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D93" s="9">
         <v>400000.0</v>
       </c>
       <c r="E93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2">
         <v>10</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D94" s="9">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2">
         <v>11</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D95" s="9">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2">
         <v>12</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D96" s="9">
         <v>150000.0</v>
       </c>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2">
         <v>13</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D97" s="9">
         <v>150000.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2">
         <v>14</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="D98" s="9">
-        <v>150000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
         <v>15</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="9">
-        <v>250000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
         <v>16</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="9">
         <v>150000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
         <v>17</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="D101" s="9">
         <v>150000.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="2">
-[...2 lines deleted...]
-      <c r="B102" s="3" t="s">
+      <c r="A102" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="C102" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E102" s="3"/>
+      <c r="B102" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C102" s="17"/>
+      <c r="D102" s="18"/>
+      <c r="E102" s="16"/>
     </row>
     <row r="103" spans="1:5">
-      <c r="A103" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="16" t="s">
+      <c r="A103" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="C103" s="17"/>
-[...1 lines deleted...]
-      <c r="E103" s="16"/>
+      <c r="B103" s="20"/>
+      <c r="C103" s="21"/>
+      <c r="D103" s="22"/>
+      <c r="E103" s="20"/>
     </row>
     <row r="104" spans="1:5">
-      <c r="A104" s="19" t="s">
+      <c r="A104" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E104" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B104" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C105" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D105" s="9">
+        <v>300000.0</v>
+      </c>
+      <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B106" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C106" s="6" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D106" s="9">
         <v>300000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D107" s="9">
         <v>300000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D108" s="9">
         <v>300000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D109" s="9">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D110" s="9">
         <v>400000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D111" s="9">
         <v>400000.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D112" s="9">
         <v>400000.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D113" s="9">
         <v>400000.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
-      <c r="A114" s="2" t="s">
-        <v>27</v>
+      <c r="A114" s="2">
+        <v>10</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D114" s="9">
         <v>400000.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D115" s="9">
         <v>400000.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="9">
         <v>400000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D117" s="9">
         <v>400000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D118" s="9">
         <v>400000.0</v>
       </c>
       <c r="E118" s="3"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D119" s="9">
         <v>400000.0</v>
       </c>
       <c r="E119" s="3"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D120" s="9">
         <v>400000.0</v>
       </c>
       <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
-      <c r="A121" s="2">
-[...2 lines deleted...]
-      <c r="B121" s="3" t="s">
+      <c r="A121" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="C121" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E121" s="3"/>
+      <c r="B121" s="20"/>
+      <c r="C121" s="21"/>
+      <c r="D121" s="22"/>
+      <c r="E121" s="20"/>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" s="19" t="s">
+      <c r="A122" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B122" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C123" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D123" s="9">
+        <v>150000.0</v>
+      </c>
+      <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D124" s="9">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D125" s="9">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D126" s="9">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D127" s="9">
         <v>150000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
-      <c r="A128" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B128" s="3" t="s">
+      <c r="A128" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C128" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E128" s="3"/>
+      <c r="B128" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="C128" s="17"/>
+      <c r="D128" s="18"/>
+      <c r="E128" s="16"/>
     </row>
     <row r="129" spans="1:5">
-      <c r="A129" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B129" s="16" t="s">
+      <c r="A129" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="C129" s="17"/>
-[...1 lines deleted...]
-      <c r="E129" s="16"/>
+      <c r="B129" s="20"/>
+      <c r="C129" s="21"/>
+      <c r="D129" s="22"/>
+      <c r="E129" s="20"/>
     </row>
     <row r="130" spans="1:5">
-      <c r="A130" s="19" t="s">
+      <c r="A130" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C130" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B130" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C131" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="D131" s="9">
+        <v>1000.0</v>
+      </c>
+      <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D132" s="9">
         <v>1000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B133" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C133" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="C133" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" s="9">
-        <v>1000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
-      <c r="A134" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B134" s="3" t="s">
+      <c r="A134" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="C134" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E134" s="3"/>
+      <c r="B134" s="20"/>
+      <c r="C134" s="21"/>
+      <c r="D134" s="22"/>
+      <c r="E134" s="20"/>
     </row>
     <row r="135" spans="1:5">
-      <c r="A135" s="19" t="s">
+      <c r="A135" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B135" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C135" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E135" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="B135" s="20"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C136" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D136" s="9">
+        <v>1000000.0</v>
+      </c>
+      <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
       <c r="D137" s="9">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
-      <c r="A138" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A138" s="2"/>
+      <c r="B138" s="3"/>
+      <c r="C138" s="6"/>
+      <c r="D138" s="9"/>
       <c r="E138" s="3"/>
-    </row>
-[...5 lines deleted...]
-      <c r="E139" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B58:E58"/>
-    <mergeCell ref="B103:E103"/>
-    <mergeCell ref="B129:E129"/>
+    <mergeCell ref="B102:E102"/>
+    <mergeCell ref="B128:E128"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="A59:E59"/>
     <mergeCell ref="A83:E83"/>
-    <mergeCell ref="A104:E104"/>
-[...2 lines deleted...]
-    <mergeCell ref="A135:E135"/>
+    <mergeCell ref="A103:E103"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A129:E129"/>
+    <mergeCell ref="A134:E134"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>