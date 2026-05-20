--- v0 (2026-02-05)
+++ v1 (2026-05-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>BẢNG GIÁ LẺ THIẾT BỊ ĐIỆN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Bóng Đèn</t>
   </si>
   <si>
     <t>Bóng Đèn Âm Trần</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -109,60 +109,57 @@
   <si>
     <t>Công Tắc - Thiết Bị Điện Linh Tinh</t>
   </si>
   <si>
     <t>Công tắc nút nguồn KCDI-B-101 6A-250V 10A-125V 1E4 T85 T125</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Ổ Điện</t>
   </si>
   <si>
     <t>Ổ Điện Âm Tường</t>
   </si>
   <si>
     <t>Ổ điện âm tường + Chân đế</t>
   </si>
   <si>
     <t>Bộ</t>
   </si>
   <si>
     <t>Ổ Điện Điện Quang</t>
   </si>
   <si>
-    <t>ổ cắm lioa (Ổ điện có dây Điện Quang)</t>
-[...8 lines deleted...]
-    <t>Ổ cắm Lioa 3SND5.2.10 - Ổ điện có dây Điện Quang 5m</t>
+    <t>Ổ cắm Ominsu 2500W 4J2500-5 - Ổ điện có dây Điện Quang 4.5m</t>
+  </si>
+  <si>
+    <t>Ổ cắm Điện Quang 001A-01 3500W 10A 250V - ổ điện 6 lỗ dây 5m màu trắng</t>
+  </si>
+  <si>
+    <t>Ổ cắm Điện Quang 002A-02 2500W 10A 250V - ổ điện 3 lỗ dây 5m màu trắng</t>
   </si>
   <si>
     <t xml:space="preserve">Phích nối cái âm Lioa EU2TD - chuôi cắm điện 2 chấu tròn ( dùng cho phích tròn F4 F5 và phích dẹt ) </t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t xml:space="preserve">Phích nối đực Lioa EU2Ø4 - chuôi cắm điện 2 chấu tròn ( dùng cho phích nối âm Lioa EU2TD ) </t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Đầu chuyển đổi điện 3 chấu ra 2 chấu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
@@ -959,123 +956,123 @@
     <row r="22" spans="1:5">
       <c r="A22" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>6</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D23" s="9">
-        <v>300000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="9">
-        <v>140000.0</v>
+        <v>214500.0</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="9">
-        <v>156000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="9">
         <v>18200.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="9">
         <v>7000.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="9">
         <v>30000.0</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2"/>
       <c r="B29" s="3"/>
       <c r="C29" s="6"/>
       <c r="D29" s="9"/>
       <c r="E29" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A8:E8"/>