--- v1 (2026-05-20)
+++ v2 (2026-08-20)
@@ -14,143 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>BẢNG GIÁ LẺ THIẾT BỊ ĐIỆN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Bóng Đèn</t>
   </si>
   <si>
     <t>Bóng Đèn Âm Trần</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
     <t>GHI CHÚ</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Đèn led MPE âm trần Panel 40W 600x600x35mm FPD-6060T</t>
   </si>
   <si>
     <t>Cái</t>
   </si>
   <si>
+    <t>Bóng Đèn Tube Led</t>
+  </si>
+  <si>
+    <t>Bóng đèn tube led Rạng Đông T8 TT01 1200-20W</t>
+  </si>
+  <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Dây Điện - Công Tắc</t>
   </si>
   <si>
     <t>Dây Điện Cadivi</t>
   </si>
   <si>
     <t>Dây cáp điện Cadivi CV 1.5</t>
   </si>
   <si>
     <t>Mét</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>Dây cáp điện Cadivi CV 2.5</t>
   </si>
   <si>
     <t>Cuộn 100m</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Dây cáp điện Cadivi VCmd 2x0.75 - 2x24 CDV - dây điện đôi</t>
   </si>
   <si>
     <t>Công Tắc - Thiết Bị Điện Linh Tinh</t>
   </si>
   <si>
     <t>Công tắc nút nguồn KCDI-B-101 6A-250V 10A-125V 1E4 T85 T125</t>
   </si>
   <si>
+    <t>Phụ Kiện Dây Điện - Ruột Gà</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ống ruột gà Tiến Phát P16 - ống luồn dây điện và phụ kiện ( Xám ) </t>
+  </si>
+  <si>
     <t>NO3</t>
   </si>
   <si>
-    <t>Ổ Điện</t>
+    <t>Ổ Điện - Phích Cắm</t>
   </si>
   <si>
     <t>Ổ Điện Âm Tường</t>
   </si>
   <si>
     <t>Ổ điện âm tường + Chân đế</t>
   </si>
   <si>
     <t>Bộ</t>
   </si>
   <si>
-    <t>Ổ Điện Điện Quang</t>
+    <t>Ổ Điện Quang - Phích Cắm</t>
   </si>
   <si>
     <t>Ổ cắm Ominsu 2500W 4J2500-5 - Ổ điện có dây Điện Quang 4.5m</t>
   </si>
   <si>
     <t>Ổ cắm Điện Quang 001A-01 3500W 10A 250V - ổ điện 6 lỗ dây 5m màu trắng</t>
   </si>
   <si>
     <t>Ổ cắm Điện Quang 002A-02 2500W 10A 250V - ổ điện 3 lỗ dây 5m màu trắng</t>
   </si>
   <si>
     <t xml:space="preserve">Phích nối cái âm Lioa EU2TD - chuôi cắm điện 2 chấu tròn ( dùng cho phích tròn F4 F5 và phích dẹt ) </t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t xml:space="preserve">Phích nối đực Lioa EU2Ø4 - chuôi cắm điện 2 chấu tròn ( dùng cho phích nối âm Lioa EU2TD ) </t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Đầu chuyển đổi điện 3 chấu ra 2 chấu</t>
   </si>
@@ -649,54 +661,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A22" sqref="A22:E22"/>
+      <selection activeCell="A28" sqref="A28:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="4"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="10"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="3"/>
       <c r="C1" s="5"/>
       <c r="D1" s="8"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
@@ -733,374 +745,458 @@
         <v>6</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="9">
         <v>800000.0</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="20"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="20"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="17"/>
-[...4 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="C9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="9">
+        <v>80000.0</v>
+      </c>
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="20"/>
-[...5 lines deleted...]
-      <c r="A9" s="23" t="s">
+      <c r="B10" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="17"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="16"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="20"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="24" t="s">
+      <c r="B12" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="25" t="s">
+      <c r="C12" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="26" t="s">
+      <c r="D12" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="24" t="s">
+      <c r="E12" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="9">
+        <v>10000.0</v>
+      </c>
+      <c r="E13" s="3"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="D14" s="9">
+        <v>1200000.0</v>
+      </c>
+      <c r="E14" s="3"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="9">
+        <v>14000.0</v>
+      </c>
+      <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="9">
+        <v>9600.0</v>
+      </c>
+      <c r="E16" s="3"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="20"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D19" s="9">
         <v>7500.0</v>
       </c>
-      <c r="E16" s="3"/>
-[...13 lines deleted...]
-      <c r="A18" s="19" t="s">
+      <c r="E19" s="3"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="20"/>
-[...5 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="B20" s="20"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="20"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B21" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="25" t="s">
+      <c r="C21" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="26" t="s">
+      <c r="D21" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="24" t="s">
+      <c r="E21" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-      <c r="A20" s="2" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="B22" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="9">
+        <v>2800.0</v>
+      </c>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="9">
-[...5 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="B23" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="20"/>
-[...5 lines deleted...]
-      <c r="A22" s="23" t="s">
+      <c r="C23" s="17"/>
+      <c r="D23" s="18"/>
+      <c r="E23" s="16"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="20"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="20"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="24" t="s">
+      <c r="B25" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C22" s="25" t="s">
+      <c r="C25" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="D22" s="26" t="s">
+      <c r="D25" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="E22" s="24" t="s">
+      <c r="E25" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="9">
+        <v>120000.0</v>
+      </c>
+      <c r="E26" s="3"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="B27" s="20"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="20"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D26" s="9">
+      <c r="D29" s="9">
+        <v>147000.0</v>
+      </c>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="9">
+        <v>214500.0</v>
+      </c>
+      <c r="E30" s="3"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="9">
+        <v>169000.0</v>
+      </c>
+      <c r="E31" s="3"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="9">
         <v>18200.0</v>
       </c>
-      <c r="E26" s="3"/>
-[...8 lines deleted...]
-      <c r="C27" s="6" t="s">
+      <c r="E32" s="3"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D27" s="9">
+      <c r="D33" s="9">
         <v>7000.0</v>
       </c>
-      <c r="E27" s="3"/>
-[...8 lines deleted...]
-      <c r="C28" s="6" t="s">
+      <c r="E33" s="3"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D28" s="9">
+      <c r="D34" s="9">
         <v>30000.0</v>
       </c>
-      <c r="E28" s="3"/>
-[...6 lines deleted...]
-      <c r="E29" s="3"/>
+      <c r="E34" s="3"/>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="2"/>
+      <c r="B35" s="3"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B7:E7"/>
-    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B23:E23"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A8:E8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A27:E27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>