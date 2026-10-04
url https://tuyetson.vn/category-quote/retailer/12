--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -1128,51 +1128,51 @@
       <c r="A33" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="9">
         <v>7000.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="9">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2"/>
       <c r="B35" s="3"/>
       <c r="C35" s="6"/>
       <c r="D35" s="9"/>
       <c r="E35" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A27:E27"/>
   </mergeCells>